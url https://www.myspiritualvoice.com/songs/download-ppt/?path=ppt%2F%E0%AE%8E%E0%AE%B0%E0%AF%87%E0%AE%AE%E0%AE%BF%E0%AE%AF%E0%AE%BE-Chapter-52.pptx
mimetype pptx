--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -127,50 +127,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +241,61 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +461,64 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும் ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும் ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் கல்தேயருடைய இராணுவத்தார் ராஜாவைப் பின்தொடர்ந்து, எரிகோவின் சமனான பூமியில் சிதேக்கியாவைக் கிட்டினார்கள்; அப்பொழுது அவனுடைய இராணுவத்தார் எல்லாரும் அவனைவிட்டு சிதறிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும் ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் கல்தேயருடைய இராணுவத்தார் ராஜாவைப் பின்தொடர்ந்து, எரிகோவின் சமனான பூமியில் சிதேக்கியாவைக் கிட்டினார்கள்; அப்பொழுது அவனுடைய இராணுவத்தார் எல்லாரும் அவனைவிட்டு சிதறிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களோவெனில், ஒவ்வொரு தூண் பதினெட்டுமுழ உயரமாயிருந்தது; பன்னிரண்டு முழநூல் அதைச் சுற்றும்; நாலு விரற்கடை அதின் கனம்; உள்ளே குழாயாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் ராஜாவைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்குப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்துக்குக் கொண்டுபோனார்கள்; அங்கே இவனுக்கு நியாயத்தீர்ப்புக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +1014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களோவெனில், ஒவ்வொரு தூண் பதினெட்டுமுழ உயரமாயிருந்தது; பன்னிரண்டு முழநூல் அதைச் சுற்றும்; நாலு விரற்கடை அதின் கனம்; உள்ளே குழாயாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் ராஜாவைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்குப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்துக்குக் கொண்டுபோனார்கள்; அங்கே இவனுக்கு நியாயத்தீர்ப்புக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[10. பின்பு பாபிலோன் ராஜா சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டினான்; யூதாவின் பிரபுக்களெல்லாரையும் ரிப்லாவிலே வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[10. பின்பு பாபிலோன் ராஜா சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டினான்; யூதாவின் பிரபுக்களெல்லாரையும் ரிப்லாவிலே வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[11. சிதேக்கியாவின் கண்களைக் குருடாக்கிப் போடுவித்தான்; பின்பு பாபிலோன் ராஜா அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் மரணமடையும் நாள்மட்டும் அவனைக் காவல் வீட்டில் அடைத்துவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தொண்ணூற்றாறு மாதளம்பழங்கள் நான்கு திசைகளுக்கும் எதிராகச் செய்திருந்தது; குமிழைச் சுற்றிலும் செய்திருந்த மாதளம்பழங்கள் நூறு.]]></a:t>
+              <a:t><![CDATA[11. சிதேக்கியாவின் கண்களைக் குருடாக்கிப் போடுவித்தான்; பின்பு பாபிலோன் ராஜா அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் மரணமடையும் நாள்மட்டும் அவனைக் காவல் வீட்டில் அடைத்துவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தொண்ணூற்றாறு மாதளம்பழங்கள் நான்கு திசைகளுக்கும் எதிராகச் செய்திருந்தது; குமிழைச் சுற்றிலும் செய்திருந்த மாதளம்பழங்கள் நூறு.]]></a:t>
+              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தேசத்தாரில் ஏழைகளான சிலரைக் காவற்சேனாதிபதியாகிய நேபுசராதான் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காவற்சேனாதிபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசற்படியின் மூன்று காவற்காரரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காவற்சேனாதிபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசற்படியின் மூன்று காவற்காரரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[13. அவன் கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமிலுள்ள எல்லா வீடுகளையும், ஒவ்வொரு பெரிய மனிதனுடைய வீட்டையும் அக்கினியினால் சுட்டெரித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[13. அவன் கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமிலுள்ள எல்லா வீடுகளையும், ஒவ்வொரு பெரிய மனிதனுடைய வீட்டையும் அக்கினியினால் சுட்டெரித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[14. காவற்சேனாதிபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களைக் காவற்சேனாதிபதியாகிய நேபுசராதான் பிடித்து, அவர்களை ரிப்லாவுக்குப் பாபிலோன் ராஜாவினிடத்திற்குக் கொண்டுபோய் விட்டான்.]]></a:t>
+              <a:t><![CDATA[14. காவற்சேனாதிபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பாபிலோன் ராஜா ஆமாத் என்னும் தேசத்தின் பட்டணமாகிய ரிப்லாவிலே அவர்களை வெட்டிக்கொன்றுபோட்டான்; இவ்விதமாக யூதர்கள் தங்கள் தேசத்திலிருந்து சிறைகளாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பாபிலோன் ராஜா ஆமாத் என்னும் தேசத்தின் பட்டணமாகிய ரிப்லாவிலே அவர்களை வெட்டிக்கொன்றுபோட்டான்; இவ்விதமாக யூதர்கள் தங்கள் தேசத்திலிருந்து சிறைகளாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நேபுகாத்நேச்சார் சிறைபிடித்துப்போன ஜனங்களின் தொகை எவ்வளவென்றால், ஏழாம் வருஷத்தில் மூவாயிரத்து இருபத்துமூன்று யூதரும்,]]></a:t>
+              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நேபுகாத்நேச்சாருடைய பதினெட்டாம் வருஷத்தில் எருசலேமிலிருந்து எண்ணூற்று முப்பத்திரண்டு பேர்களும் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. ஆனால் தேசத்தாரில் ஏழைகளான சிலரைக் காவற்சேனாதிபதியாகிய நேபுசராதான் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டுவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தேசத்தாரில் ஏழைகளான சிலரைக் காவற்சேனாதிபதியாகிய நேபுசராதான் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நேபுகாத்நேச்சாருடைய பதினெட்டாம் வருஷத்தில் எருசலேமிலிருந்து எண்ணூற்று முப்பத்திரண்டு பேர்களும் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. ஆனால் தேசத்தாரில் ஏழைகளான சிலரைக் காவற்சேனாதிபதியாகிய நேபுசராதான் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டுவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[18. செப்புச்சட்டிகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், ஆராதனைக்குரிய சகல வெண்கலப்பணிமுட்டுகளையும் எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[18. செப்புச்சட்டிகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், ஆராதனைக்குரிய சகல வெண்கலப்பணிமுட்டுகளையும் எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவனோடே அன்பாய்ப் பேசி, அவனுடைய ஆசனத்தைத் தன்னோடே பாபிலோனில் ஆசனங்களுக்கு மேலாக வைத்து,]]></a:t>
+              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவனோடே அன்பாய்ப் பேசி, அவனுடைய ஆசனத்தைத் தன்னோடே பாபிலோனில் ஆசனங்களுக்கு மேலாக வைத்து,]]></a:t>
+              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுடைய சிறையிருப்பு வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் தன் சமுகத்தில் நித்தம் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய மரணநாள் பரியந்தமும், அவனுடைய செலவுக்காகப் பாபிலோன் ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் அவனுக்குக் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும் ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய மரணநாள் பரியந்தமும், அவனுடைய செலவுக்காகப் பாபிலோன் ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் அவனுக்குக் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும் ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்தான்; அவன் பதினொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அவனுடைய தாயின் பேர் அமுத்தாள், அவள் லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தி.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தூண்களோவெனில், ஒவ்வொரு தூண் பதினெட்டுமுழ உயரமாயிருந்தது; பன்னிரண்டு முழநூல் அதைச் சுற்றும்; நாலு விரற்கடை அதின் கனம்; உள்ளே குழாயாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்தான்; அவன் பதினொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அவனுடைய தாயின் பேர் அமுத்தாள், அவள் லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தி.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தூண்களோவெனில், ஒவ்வொரு தூண் பதினெட்டுமுழ உயரமாயிருந்தது; பன்னிரண்டு முழநூல் அதைச் சுற்றும்; நாலு விரற்கடை அதின் கனம்; உள்ளே குழாயாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோயாக்கீம் செய்தபடியெல்லாம் அவனும் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின் மேலுள்ள அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின் மேலுள்ள அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. தொண்ணூற்றாறு மாதளம்பழங்கள் நான்கு திசைகளுக்கும் எதிராகச் செய்திருந்தது; குமிழைச் சுற்றிலும் செய்திருந்த மாதளம்பழங்கள் நூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. தொண்ணூற்றாறு மாதளம்பழங்கள் நான்கு திசைகளுக்கும் எதிராகச் செய்திருந்தது; குமிழைச் சுற்றிலும் செய்திருந்த மாதளம்பழங்கள் நூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. காவற்சேனாதிபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசற்படியின் மூன்று காவற்காரரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாலாம் மாதம் ஒன்பதாம் தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்துக்கு ஆகாரமில்லாமல் போயிற்று.]]></a:t>
+              <a:t><![CDATA[24. காவற்சேனாதிபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசற்படியின் மூன்று காவற்காரரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் கல்தேயருடைய இராணுவத்தார் ராஜாவைப் பின்தொடர்ந்து, எரிகோவின் சமனான பூமியில் சிதேக்கியாவைக் கிட்டினார்கள்; அப்பொழுது அவனுடைய இராணுவத்தார் எல்லாரும் அவனைவிட்டு சிதறிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் கல்தேயருடைய இராணுவத்தார் ராஜாவைப் பின்தொடர்ந்து, எரிகோவின் சமனான பூமியில் சிதேக்கியாவைக் கிட்டினார்கள்; அப்பொழுது அவனுடைய இராணுவத்தார் எல்லாரும் அவனைவிட்டு சிதறிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அவர்களைக் காவற்சேனாதிபதியாகிய நேபுசராதான் பிடித்து, அவர்களை ரிப்லாவுக்குப் பாபிலோன் ராஜாவினிடத்திற்குக் கொண்டுபோய் விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் ராஜாவைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்குப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்துக்குக் கொண்டுபோனார்கள்; அங்கே இவனுக்கு நியாயத்தீர்ப்புக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[26. அவர்களைக் காவற்சேனாதிபதியாகிய நேபுசராதான் பிடித்து, அவர்களை ரிப்லாவுக்குப் பாபிலோன் ராஜாவினிடத்திற்குக் கொண்டுபோய் விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் ராஜாவைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்குப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்துக்குக் கொண்டுபோனார்கள்; அங்கே இவனுக்கு நியாயத்தீர்ப்புக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது பாபிலோன் ராஜா ஆமாத் என்னும் தேசத்தின் பட்டணமாகிய ரிப்லாவிலே அவர்களை வெட்டிக்கொன்றுபோட்டான்; இவ்விதமாக யூதர்கள் தங்கள் தேசத்திலிருந்து சிறைகளாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு பாபிலோன் ராஜா சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டினான்; யூதாவின் பிரபுக்களெல்லாரையும் ரிப்லாவிலே வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது பாபிலோன் ராஜா ஆமாத் என்னும் தேசத்தின் பட்டணமாகிய ரிப்லாவிலே அவர்களை வெட்டிக்கொன்றுபோட்டான்; இவ்விதமாக யூதர்கள் தங்கள் தேசத்திலிருந்து சிறைகளாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு பாபிலோன் ராஜா சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டினான்; யூதாவின் பிரபுக்களெல்லாரையும் ரிப்லாவிலே வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[28. நேபுகாத்நேச்சார் சிறைபிடித்துப்போன ஜனங்களின் தொகை எவ்வளவென்றால், ஏழாம் வருஷத்தில் மூவாயிரத்து இருபத்துமூன்று யூதரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சிதேக்கியாவின் கண்களைக் குருடாக்கிப் போடுவித்தான்; பின்பு பாபிலோன் ராஜா அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் மரணமடையும் நாள்மட்டும் அவனைக் காவல் வீட்டில் அடைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[28. நேபுகாத்நேச்சார் சிறைபிடித்துப்போன ஜனங்களின் தொகை எவ்வளவென்றால், ஏழாம் வருஷத்தில் மூவாயிரத்து இருபத்துமூன்று யூதரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செப்புச்சட்டிகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், ஆராதனைக்குரிய சகல வெண்கலப்பணிமுட்டுகளையும் எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நாலாம் மாதம் ஒன்பதாம் தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்துக்கு ஆகாரமில்லாமல் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சிதேக்கியாவின் கண்களைக் குருடாக்கிப் போடுவித்தான்; பின்பு பாபிலோன் ராஜா அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் மரணமடையும் நாள்மட்டும் அவனைக் காவல் வீட்டில் அடைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[29. நேபுகாத்நேச்சாருடைய பதினெட்டாம் வருஷத்தில் எருசலேமிலிருந்து எண்ணூற்று முப்பத்திரண்டு பேர்களும் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. நேபுகாத்நேச்சாருடைய பதினெட்டாம் வருஷத்தில் எருசலேமிலிருந்து எண்ணூற்று முப்பத்திரண்டு பேர்களும் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமிலுள்ள எல்லா வீடுகளையும், ஒவ்வொரு பெரிய மனிதனுடைய வீட்டையும் அக்கினியினால் சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +7009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமிலுள்ள எல்லா வீடுகளையும், ஒவ்வொரு பெரிய மனிதனுடைய வீட்டையும் அக்கினியினால் சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காவற்சேனாதிபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காவற்சேனாதிபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7445,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவனோடே அன்பாய்ப் பேசி, அவனுடைய ஆசனத்தைத் தன்னோடே பாபிலோனில் ஆசனங்களுக்கு மேலாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7663,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செப்புச்சட்டிகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், ஆராதனைக்குரிய சகல வெண்கலப்பணிமுட்டுகளையும் எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நாலாம் மாதம் ஒன்பதாம் தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்துக்கு ஆகாரமில்லாமல் போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவனோடே அன்பாய்ப் பேசி, அவனுடைய ஆசனத்தைத் தன்னோடே பாபிலோனில் ஆசனங்களுக்கு மேலாக வைத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவனுடைய சிறையிருப்பு வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் தன் சமுகத்தில் நித்தம் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவனுடைய சிறையிருப்பு வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் தன் சமுகத்தில் நித்தம் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய மரணநாள் பரியந்தமும், அவனுடைய செலவுக்காகப் பாபிலோன் ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் அவனுக்குக் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய மரணநாள் பரியந்தமும், அவனுடைய செலவுக்காகப் பாபிலோன் ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் அவனுக்குக் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்தான்; அவன் பதினொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அவனுடைய தாயின் பேர் அமுத்தாள், அவள் லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்தான்; அவன் பதினொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அவனுடைய தாயின் பேர் அமுத்தாள், அவள் லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. யோயாக்கீம் செய்தபடியெல்லாம் அவனும் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின் மேலுள்ள அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின் மேலுள்ள அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496576" r:id="rId1"/>
+    <p:sldLayoutId id="2473414256" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +9606,142 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ശലോമോൻ രാജാവു യഹോവയുടെ ആലയംവകെക്കു ഉണ്ടാക്കിയ രണ്ടു സ്തംഭവും ഒരു കടലും പീഠങ്ങളുടെ കീഴെ]]></a:t>
+              <a:t><![CDATA[were by the city round about:) and they went by the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായിരുന്ന പന്ത്രണ്ടു താമ്രക്കാളയും തന്നേ; ഈ സകലസാധനങ്ങളുടെയും താമ്രത്തിന്നു]]></a:t>
+              <a:t><![CDATA[8. But the army of the Chaldeans pursued after the king, and overtook Zedekiah in the plains of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൂക്കമില്ലാതെയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[Jericho; and all his army was scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. സ്തംഭങ്ങളോ, ഓരോന്നു പതിനെട്ടു മുഴം ഉയരവും പന്ത്രണ്ടു മുഴം ചുറ്റളവും നാലു വിരൽ കനവും]]></a:t>
+              <a:t><![CDATA[9. Then they took the king, and carried him up unto the king of Babylon to Riblah in the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉള്ളതായിരുന്നു; അതു പൊള്ളയുമായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[Hamath; where he gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അതിന്മേൽ താമ്രംകൊണ്ടു ഒരു പോതിക ഉണ്ടായിരുന്നു; പോതികയുടെ ഉയരം അഞ്ചു മുഴം പോതികമേൽ ചുറ്റും]]></a:t>
+              <a:t><![CDATA[10. And the king of Babylon slew the sons of Zedekiah before his eyes: he slew also all the princes]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വലപ്പണിയും മാതളപ്പഴവും ഉണ്ടായിരുന്നു; സകലവും താമ്രംകൊണ്ടായിരുന്നു; രണ്ടാമത്തെ സ്തംഭത്തിന്നു]]></a:t>
+              <a:t><![CDATA[of Judah in Riblah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇതുപോലെയുള്ള പണിയും മാതളപ്പഴവും ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[11. Then he put out the eyes of Zedekiah; and the king of Babylon bound him in chains, and carried]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. നാലുപുറത്തുംകൂടെ തൊണ്ണൂറ്റാറു മാതളപ്പഴവും ഉണ്ടായിരുന്നു: വലപ്പണിയിൽ ചുറ്റുമുള്ള മാതളപ്പഴം ആകെ]]></a:t>
+              <a:t><![CDATA[him to Babylon, and put him in prison till the day of his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നൂറു ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[12. Now in the fifth month, in the tenth day of the month, which was the nineteenth year of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. എന്നാൽ അകമ്പടിനായകനായ നെബൂസർ-അദാൻ ദേശത്തെ എളിയവരിൽ ചിലരെ മുന്തിരിത്തോട്ടക്കാരായും കൃഷിക്കാരായും]]></a:t>
+              <a:t><![CDATA[4. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അകമ്പടിനായകൻ മഹാപുരോഹിതനായ സെരായാവെയും രണ്ടാം പുരോഹിതനായ സെഫന്യാവെയും മൂന്നു]]></a:t>
+              <a:t><![CDATA[Nebuchadrezzar king of Babylon, came Nebuzaradan, captain of the guard, which served the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാതിൽകാവൽക്കാരെയും പിടിച്ചുകൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[Babylon, into Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. നഗരത്തിൽനിന്നു അവൻ യോദ്ധാക്കളുടെ വിചാരകനായ ഒരു ഷണ്ഡനെയും നഗരത്തിൽവെച്ചു കണ്ട ഏഴു]]></a:t>
+              <a:t><![CDATA[13. And burned the house of the LORD, and the king's house; and all the houses of Jerusalem, and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജപരിചാരകന്മാരെയും ദേശത്തിലെ ജനത്തെ പടെക്കു ശേഖരിക്കുന്ന സേനാപതിയുടെ രായസക്കാരനെയും നഗരത്തിൽ കണ്ട]]></a:t>
+              <a:t><![CDATA[the houses of the great men, burned he with fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറുപതു നാട്ടുപുറക്കാരെയും പിടിച്ചു കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[14. And all the army of the Chaldeans, that were with the captain of the guard, brake down all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഇവരെ അകമ്പടിനായകനായ നെബൂസർ-അദാൻ പിടിച്ചു രിബ്ളയിൽ ബാബേൽരാജാവിന്റെ അടുക്കൽ കൊണ്ടുചെന്നു.]]></a:t>
+              <a:t><![CDATA[walls of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ബാബേൽരാജാവു ഹമാത്ത് ദേശത്തിലെ രിബ്ളയിൽവെച്ചു അവരെ വെട്ടിക്കൊന്നു; ഇങ്ങനെ യെഹൂദാ സ്വദേശം വിട്ടു]]></a:t>
+              <a:t><![CDATA[15. Then Nebuzaradan the captain of the guard carried away captive certain of the poor of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവാസത്തിലേക്കു പോകേണ്ടിവന്നു.]]></a:t>
+              <a:t><![CDATA[people, and the residue of the people that remained in the city, and those that fell away, that fell]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. നെബൂഖദ്നേസർ പ്രവാസത്തിലേക്കു കൊണ്ടുപോയ ജനം: ഏഴാം ആണ്ടിൽ മൂവായിരത്തിരുപത്തുമൂന്നു യെഹൂദന്മാർ;]]></a:t>
+              <a:t><![CDATA[to the king of Babylon, and the rest of the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. നെബൂഖദ്നേസരിന്റെ പതിനെട്ടാം ആണ്ടിൽ അവൻ യെരൂശലേമിൽനിന്നു പ്രവാസത്തിലേക്കു കൊണ്ടുപോയ]]></a:t>
+              <a:t><![CDATA[16. But Nebuzaradan the captain of the guard left certain of the poor of the land for vinedressers]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടേച്ചുപോയി.]]></a:t>
+              <a:t><![CDATA[month, that Nebuchadrezzar king of Babylon came, he and all his army, against Jerusalem, and pitched]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എണ്ണൂറ്റിമുപ്പത്തുരണ്ടു പേർ;]]></a:t>
+              <a:t><![CDATA[and for husbandmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. നെബൂഖദ്നേസരിന്റെ ഇരുപത്തുമൂന്നാം ആണ്ടിൽ, അകമ്പടിനായകനായ നെബൂസർ-അദാൻ പ്രവാസത്തിലേക്കു കൊണ്ടുപോയ]]></a:t>
+              <a:t><![CDATA[17. Also the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദന്മാർ എഴുനൂറ്റി നാല്പത്തഞ്ചുപേർ; ഇങ്ങനെ ആകെ നാലായിരത്തറുനൂറു പേരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[that was in the house of the LORD, the Chaldeans brake, and carried all the brass of them to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. യെഹൂദാരാജാവായ യെഹോയാഖീന്റെ പ്രവാസത്തിന്റെ മുപ്പത്തേഴാമാണ്ടിൽ പന്ത്രണ്ടാം മാസം ഇരുപത്തഞ്ചാം]]></a:t>
+              <a:t><![CDATA[Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിയ്യതി ബാബേൽരാജാവായ എവീൽ-മെരോദക്ക് തന്റെ വാഴ്ചയുടെ ഒന്നാം ആണ്ടിൽ യെഹൂദാരാജാവായ യെഹോയാഖീനെ]]></a:t>
+              <a:t><![CDATA[18. The caldrons also, and the shovels, and the snuffers, and the bowls, and the spoons, and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടാക്ഷിച്ചു കാരാഗൃഹത്തിൽനിന്നു വിടുവിച്ചു,]]></a:t>
+              <a:t><![CDATA[vessels of brass wherewith they ministered, took they away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അവനോടു ആദരവായി സംസാരിച്ചു, അവന്റെ ആസനത്തെ തന്നോടു കൂടെ ബാബേലിൽ ഉള്ള രാജാക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[19. And the basons, and the fire-pans, and the bowls, and the caldrons, and the candlesticks, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആസനങ്ങൾക്കു മേലായി വെച്ചു,]]></a:t>
+              <a:t><![CDATA[the spoons, and the cups; that which was of gold in gold, and that which was of silver in silver,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. അവന്റെ കാരാഗൃഹവസ്ത്രം മാറ്റി, അവൻ ജീവപര്യന്തം നിത്യവും അവന്റെ സന്നിധിയിൽ ഭക്ഷണം കഴിച്ചുപോന്നു.]]></a:t>
+              <a:t><![CDATA[took the captain of the guard away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. അവന്റെ അഹോവൃത്തിയോ ബാബേൽരാജാവു അവന്നു അവന്റെ മരണദിവസംവരെ അവന്റെ ജീവകാലമൊക്കെയും]]></a:t>
+              <a:t><![CDATA[20. The two pillars, one sea, and twelve brazen bulls that were under the bases, which king Solomon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. യഹോവയുടെ ആലയത്തിലെ താമ്രസ്തംഭങ്ങളും പീഠങ്ങളും യഹോവയുടെ ആലയത്തിലെ താമ്രംകൊണ്ടുള്ള കടലും കല്ദയർ]]></a:t>
+              <a:t><![CDATA[against it, and built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിത്യവൃത്തിക്കു ദിവസം പ്രതിയുള്ള ഓഹരി കൊടുത്തുപോന്നു.]]></a:t>
+              <a:t><![CDATA[had made in the house of the LORD: the brass of all these vessels was without weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. സിദെക്കീയാവു വാണുതുടങ്ങിയപ്പോൾ അവന്നു ഇരുപത്തൊന്നു വയസ്സായിരുന്നു; അവൻ പതിനൊന്നു സംവത്സരം]]></a:t>
+              <a:t><![CDATA[21. And concerning the pillars, the height of one pillar was eighteen cubits; and a fastener of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേമിൽ വാണു; അവന്റെ അമ്മെക്കു ഹമൂതൽ എന്നു പേർ; അവൾ ലിബ്നക്കാരനായ യിരെമ്യാവിന്റെ മകൾ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[twelve cubits did compass it; and the thickness thereof was four fingers: it was hollow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യെഹോയാക്കീം ചെയ്തതുപോലെ ഒക്കെയും അവൻ യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[22. And a capital of brass was upon it; and the height of one capital was five cubits, with network]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യഹോവയുടെ കോപം ഹേതുവായി യെരൂശലേമിന്നും യെഹൂദെക്കും അങ്ങനെ ഭവിച്ചു; അവൻ ഒടുവിൽ അവരെ തന്റെ]]></a:t>
+              <a:t><![CDATA[and pomegranates upon the capitals round about, all of brass. The second pillar also and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്നിധിയിൽനിന്നു തള്ളിക്കളഞ്ഞു; എന്നാൽ സിദെക്കീയാവു ബാബേൽ രാജാവിനോടു മത്സരിച്ചു.]]></a:t>
+              <a:t><![CDATA[pomegranates were like unto these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവന്റെ വാഴ്ചയുടെ ഒമ്പതാം ആണ്ടിൽ പത്താം മാസം പത്താം തിയ്യതി, ബാബേൽരാജാവായ നെബൂഖദ്നേസർ തന്റെ]]></a:t>
+              <a:t><![CDATA[23. And there were ninety and six pomegranates on a side; and all the pomegranates upon the network]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സർവ്വസൈന്യവുമായി യെരൂശലേമിന്റെ നേരെ വന്നു പാളയമിറങ്ങി അതിന്നെതിരെ ചുറ്റും കൊത്തളങ്ങൾ പണിതു.]]></a:t>
+              <a:t><![CDATA[were an hundred round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അങ്ങനെ സിദെക്കീയാരാജാവിന്റെ പതിനൊന്നാം ആണ്ടുവരെ നഗരം നിരോധിക്കപ്പെട്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[24. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നാലാം മാസം ഒമ്പതാം തിയ്യതി ക്ഷാമം നഗരത്തിൽ കലശലായി ദേശത്തെ ജനത്തിന്നു ആഹാരമില്ലാതെ ഭവിച്ചു.]]></a:t>
+              <a:t><![CDATA[the three keepers of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉടെച്ചു താമ്രം ഒക്കെയും ബാബേലിലേക്കു കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[5. So the city was besieged unto the eleventh year of king Zedekiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അപ്പോൾ നഗരത്തിന്റെ മതിൽ ഒരിടം പൊളിച്ചുതുറന്നു; കല്ദയർ നഗരം വളഞ്ഞിരിക്കെ പടയാളികൾ ഒക്കെയും]]></a:t>
+              <a:t><![CDATA[25. He took also out of the city an eunuch, which had the charge of the men of war; and seven men of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാത്രിസമയത്തു രാജാവിന്റെ തോട്ടത്തിന്നരികെ രണ്ടു മതിലുകളുടെ മദ്ധ്യേയുള്ള പടിവാതിൽക്കൽ കൂടി നഗരം]]></a:t>
+              <a:t><![CDATA[them that were near the king's person, which were found in the city; and the principal scribe of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടു പുറപ്പെട്ടു അരാബയിലേക്കുള്ള വഴിയായി ഓടിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[host, who mustered the people of the land; and threescore men of the people of the land, that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എന്നാൽ കല്ദയരുടെ സൈന്യം രാജാവിനെ പിന്തുടർന്നു, യെരീഹോസമഭൂമിയിൽവെച്ചു സിദെക്കീയാവോടു എത്തി;]]></a:t>
+              <a:t><![CDATA[found in the midst of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ സൈന്യമൊക്കെയും അവനെ വിട്ടു ചിതറിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[26. So Nebuzaradan the captain of the guard took them, and brought them to the king of Babylon to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവർ രാജാവിനെ പിടിച്ചു, ഹമാത്ത് ദേശത്തിലെ രിബ്ളയിൽ ബാബേൽരാജാവിന്റെ അടുക്കൽ കൊണ്ടുചെന്നു; അവൻ]]></a:t>
+              <a:t><![CDATA[Riblah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്നു വിധി കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[27. And the king of Babylon stroke them, and put them to death in Riblah in the land of Hamath. Thus]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ബാബേൽരാജാവു സിദെക്കീയാവിന്റെ പുത്രന്മാരെ അവൻ കാൺകെ കൊന്നു; യെഹൂദാപ്രഭുക്കന്മാരെ ഒക്കെയും അവൻ]]></a:t>
+              <a:t><![CDATA[Judah was carried away captive out of his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രിബ്ളയിൽവെച്ചു കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[28. This is the people whom Nebuchadrezzar carried away captive: in the seventh year three thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. പിന്നെ അവൻ സിദെക്കീയാവിന്റെ കണ്ണു പൊട്ടിച്ചു; ബാബേൽരാജാവു അവനെ ചങ്ങലകൊണ്ടു ബന്ധിച്ചു]]></a:t>
+              <a:t><![CDATA[Jews and three and twenty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. കലങ്ങളും ചട്ടുകങ്ങളും കത്രികകളും കിണ്ണങ്ങളും തവികളും ശുശ്രൂഷെക്കുള്ള സകലതാമ്രോപകരണങ്ങളും അവർ]]></a:t>
+              <a:t><![CDATA[6. And in the fourth month, in the ninth day of the month, the famine was sore in the city, so that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേലിലേക്കു കൊണ്ടുചെന്നു ജീവപര്യന്തം കാരാഗൃഹത്തിൽ ആക്കി.]]></a:t>
+              <a:t><![CDATA[29. In the eighteenth year of Nebuchadrezzar he carried away captive from Jerusalem eight hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അഞ്ചാം മാസം പത്താം തിയ്യതി, ബാബേൽരാജാവായ നെബൂഖദ്നേസരിന്റെ പത്തൊമ്പതാം ആണ്ടിൽ തന്നേ,]]></a:t>
+              <a:t><![CDATA[thirty and two persons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേൽരാജാവിന്റെ തിരുമുമ്പിൽ നില്ക്കുന്നവനും അകമ്പടിനായകനുമായ നെബൂസർ-അദാൻ യെരൂശലേമിലേക്കു വന്നു.]]></a:t>
+              <a:t><![CDATA[30. In the three and twentieth year of Nebuchadrezzar Nebuzaradan the captain of the guard carried]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവൻ യഹോവയുടെ ആലയവും രാജധാനിയും ചുട്ടു, യെരൂശലേമിലെ എല്ലാ വീടുകളും പ്രധാനഭവനങ്ങളൊക്കെയും തീ]]></a:t>
+              <a:t><![CDATA[away captive of the Jews seven hundred forty and five persons: all the persons were four thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെച്ചു ചുട്ടുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അകമ്പടിനായകനോടുകൂടെ ഉണ്ടായിരുന്ന കല്ദയസൈന്യമൊക്കെയും യെരൂശലേമിന്റെ ചുറ്റുമുള്ള മതിലുകളെല്ലാം]]></a:t>
+              <a:t><![CDATA[31. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[Judah, in the twelfth month, in the five and twentieth day of the month, that Evilmerodach king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ജനത്തിൽ എളിയവരായ ചിലരെയും നഗരത്തിൽ ശേഷിച്ചിരുന്ന ജനശിഷ്ടത്തെയും ബാബേൽരാജാവിനെ ചെന്നു]]></a:t>
+              <a:t><![CDATA[Babylon in the first year of his reign lifted up the head of Jehoiachin king of Judah, and brought]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +18178,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശരണംപ്രാപിച്ചവരെയും പുരുഷാരത്തിൽ ശേഷിച്ചവരെയും അകമ്പടിനായകനായ നെബൂസർ-അദാൻ ബദ്ധരാക്കി കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[him forth out of prison.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And spoke kindly unto him, and set his throne above the throne of the kings that were with him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18442,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എടുത്തുകൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[there was no bread for the people of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[in Babylon,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And changed his prison garments: and he did continually eat bread before him all the days of his]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And for his diet, there was a continual diet given him of the king of Babylon, every day a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[portion until the day of his death, all the days of his life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. Zedekiah was one and twenty years old when he began to reign, and he reigned eleven years in]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Jerusalem. And his mother's name was Hamutal the daughter of Jeremiah of Libnah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. And he did that which was evil in the eyes of the LORD, according to all that Jehoiakim had done.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. For through the anger of the LORD it came to pass in Jerusalem and Judah, till he had cast them]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. പാനപാത്രങ്ങളും തീച്ചട്ടികളും കിണ്ണങ്ങളും കലങ്ങളും വിളക്കുതണ്ടുകളും തവികളും കുടങ്ങളും]]></a:t>
+              <a:t><![CDATA[7. Then the city was broken up, and all the men of war fled, and went forth out of the city by night]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊന്നുകൊണ്ടുള്ളതും വെള്ളികൊണ്ടുള്ളതും എല്ലാം അകമ്പടിനായകൻ കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[by the way of the gate between the two walls, which was by the king's garden; (now the Chaldeans]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 52]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +20372,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>79</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>