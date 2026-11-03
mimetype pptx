--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -141,58 +141,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -248,54 +240,50 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
-    <p:sldId id="331" r:id="rId78"/>
-[...2 lines deleted...]
-    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -468,57 +456,53 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -578,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the month, that Nebuchadrezzar king of Babylon came, he and all his army, against Jerusalem, and pitched against it, and built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -687,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் கல்தேயருடைய இராணுவத்தார் ராஜாவைப் பின்தொடர்ந்து, எரிகோவின் சமனான பூமியில் சிதேக்கியாவைக் கிட்டினார்கள்; அப்பொழுது அவனுடைய இராணுவத்தார் எல்லாரும் அவனைவிட்டு சிதறிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. So the city was besieged unto the eleventh year of king Zedekiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -796,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் கல்தேயருடைய இராணுவத்தார் ராஜாவைப் பின்தொடர்ந்து, எரிகோவின் சமனான பூமியில் சிதேக்கியாவைக் கிட்டினார்கள்; அப்பொழுது அவனுடைய இராணுவத்தார் எல்லாரும் அவனைவிட்டு சிதறிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And in the fourth month, in the ninth day of the month, the famine was sore in the city, so that there was no bread for the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -905,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் ராஜாவைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்குப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்துக்குக் கொண்டுபோனார்கள்; அங்கே இவனுக்கு நியாயத்தீர்ப்புக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[6. And in the fourth month, in the ninth day of the month, the famine was sore in the city, so that there was no bread for the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1014,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் ராஜாவைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்குப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்துக்குக் கொண்டுபோனார்கள்; அங்கே இவனுக்கு நியாயத்தீர்ப்புக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[7. Then the city was broken up, and all the men of war fled, and went forth out of the city by night by the way of the gate between the two walls, which was by the king's garden; (now the Chaldeans were by the city round about:) and they went by the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1123,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு பாபிலோன் ராஜா சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டினான்; யூதாவின் பிரபுக்களெல்லாரையும் ரிப்லாவிலே வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[7. Then the city was broken up, and all the men of war fled, and went forth out of the city by night by the way of the gate between the two walls, which was by the king's garden; (now the Chaldeans were by the city round about:) and they went by the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1232,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு பாபிலோன் ராஜா சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டினான்; யூதாவின் பிரபுக்களெல்லாரையும் ரிப்லாவிலே வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[7. Then the city was broken up, and all the men of war fled, and went forth out of the city by night by the way of the gate between the two walls, which was by the king's garden; (now the Chaldeans were by the city round about:) and they went by the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1341,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சிதேக்கியாவின் கண்களைக் குருடாக்கிப் போடுவித்தான்; பின்பு பாபிலோன் ராஜா அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் மரணமடையும் நாள்மட்டும் அவனைக் காவல் வீட்டில் அடைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. But the army of the Chaldeans pursued after the king, and overtook Zedekiah in the plains of Jericho; and all his army was scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1450,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சிதேக்கியாவின் கண்களைக் குருடாக்கிப் போடுவித்தான்; பின்பு பாபிலோன் ராஜா அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் மரணமடையும் நாள்மட்டும் அவனைக் காவல் வீட்டில் அடைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. But the army of the Chaldeans pursued after the king, and overtook Zedekiah in the plains of Jericho; and all his army was scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1559,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Then they took the king, and carried him up unto the king of Babylon to Riblah in the land of Hamath; where he gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1668,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Zedekiah was one and twenty years old when he began to reign, and he reigned eleven years in Jerusalem. And his mother's name was Hamutal the daughter of Jeremiah of Libnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1777,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Then they took the king, and carried him up unto the king of Babylon to Riblah in the land of Hamath; where he gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1886,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம் வருஷமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And the king of Babylon slew the sons of Zedekiah before his eyes: he slew also all the princes of Judah in Riblah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1995,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமிலுள்ள எல்லா வீடுகளையும், ஒவ்வொரு பெரிய மனிதனுடைய வீட்டையும் அக்கினியினால் சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Babylon slew the sons of Zedekiah before his eyes: he slew also all the princes of Judah in Riblah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2104,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமிலுள்ள எல்லா வீடுகளையும், ஒவ்வொரு பெரிய மனிதனுடைய வீட்டையும் அக்கினியினால் சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. Then he put out the eyes of Zedekiah; and the king of Babylon bound him in chains, and carried him to Babylon, and put him in prison till the day of his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2213,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காவற்சேனாதிபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then he put out the eyes of Zedekiah; and the king of Babylon bound him in chains, and carried him to Babylon, and put him in prison till the day of his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2322,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காவற்சேனாதிபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Now in the fifth month, in the tenth day of the month, which was the nineteenth year of Nebuchadrezzar king of Babylon, came Nebuzaradan, captain of the guard, which served the king of Babylon, into Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2431,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[12. Now in the fifth month, in the tenth day of the month, which was the nineteenth year of Nebuchadrezzar king of Babylon, came Nebuzaradan, captain of the guard, which served the king of Babylon, into Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2540,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[12. Now in the fifth month, in the tenth day of the month, which was the nineteenth year of Nebuchadrezzar king of Babylon, came Nebuzaradan, captain of the guard, which served the king of Babylon, into Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2649,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[13. And burned the house of the LORD, and the king's house; and all the houses of Jerusalem, and all the houses of the great men, burned he with fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2758,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தேசத்தாரில் ஏழைகளான சிலரைக் காவற்சேனாதிபதியாகிய நேபுசராதான் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And burned the house of the LORD, and the king's house; and all the houses of Jerusalem, and all the houses of the great men, burned he with fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2867,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Zedekiah was one and twenty years old when he began to reign, and he reigned eleven years in Jerusalem. And his mother's name was Hamutal the daughter of Jeremiah of Libnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2976,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தேசத்தாரில் ஏழைகளான சிலரைக் காவற்சேனாதிபதியாகிய நேபுசராதான் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[14. And all the army of the Chaldeans, that were with the captain of the guard, brake down all the walls of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3085,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And all the army of the Chaldeans, that were with the captain of the guard, brake down all the walls of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3194,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then Nebuzaradan the captain of the guard carried away captive certain of the poor of the people, and the residue of the people that remained in the city, and those that fell away, that fell to the king of Babylon, and the rest of the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3303,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும், வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then Nebuzaradan the captain of the guard carried away captive certain of the poor of the people, and the residue of the people that remained in the city, and those that fell away, that fell to the king of Babylon, and the rest of the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3412,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செப்புச்சட்டிகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், ஆராதனைக்குரிய சகல வெண்கலப்பணிமுட்டுகளையும் எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. But Nebuzaradan the captain of the guard left certain of the poor of the land for vinedressers and for husbandmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3521,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செப்புச்சட்டிகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், ஆராதனைக்குரிய சகல வெண்கலப்பணிமுட்டுகளையும் எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. But Nebuzaradan the captain of the guard left certain of the poor of the land for vinedressers and for husbandmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3630,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[17. Also the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea that was in the house of the LORD, the Chaldeans brake, and carried all the brass of them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[17. Also the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea that was in the house of the LORD, the Chaldeans brake, and carried all the brass of them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3848,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும், விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[17. Also the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea that was in the house of the LORD, the Chaldeans brake, and carried all the brass of them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3957,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும் ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[18. The caldrons also, and the shovels, and the snuffers, and the bowls, and the spoons, and all the vessels of brass wherewith they ministered, took they away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4066,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப் பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he did that which was evil in the eyes of the LORD, according to all that Jehoiakim had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4175,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும் ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[18. The caldrons also, and the shovels, and the snuffers, and the bowls, and the spoons, and all the vessels of brass wherewith they ministered, took they away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4284,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களோவெனில், ஒவ்வொரு தூண் பதினெட்டுமுழ உயரமாயிருந்தது; பன்னிரண்டு முழநூல் அதைச் சுற்றும்; நாலு விரற்கடை அதின் கனம்; உள்ளே குழாயாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the basons, and the fire-pans, and the bowls, and the caldrons, and the candlesticks, and the spoons, and the cups; that which was of gold in gold, and that which was of silver in silver, took the captain of the guard away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4393,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களோவெனில், ஒவ்வொரு தூண் பதினெட்டுமுழ உயரமாயிருந்தது; பன்னிரண்டு முழநூல் அதைச் சுற்றும்; நாலு விரற்கடை அதின் கனம்; உள்ளே குழாயாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the basons, and the fire-pans, and the bowls, and the caldrons, and the candlesticks, and the spoons, and the cups; that which was of gold in gold, and that which was of silver in silver, took the captain of the guard away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4502,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[20. The two pillars, one sea, and twelve brazen bulls that were under the bases, which king Solomon had made in the house of the LORD: the brass of all these vessels was without weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4611,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[20. The two pillars, one sea, and twelve brazen bulls that were under the bases, which king Solomon had made in the house of the LORD: the brass of all these vessels was without weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4720,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும் பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத் தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And concerning the pillars, the height of one pillar was eighteen cubits; and a fastener of twelve cubits did compass it; and the thickness thereof was four fingers: it was hollow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தொண்ணூற்றாறு மாதளம்பழங்கள் நான்கு திசைகளுக்கும் எதிராகச் செய்திருந்தது; குமிழைச் சுற்றிலும் செய்திருந்த மாதளம்பழங்கள் நூறு.]]></a:t>
+              <a:t><![CDATA[21. And concerning the pillars, the height of one pillar was eighteen cubits; and a fastener of twelve cubits did compass it; and the thickness thereof was four fingers: it was hollow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4938,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தொண்ணூற்றாறு மாதளம்பழங்கள் நான்கு திசைகளுக்கும் எதிராகச் செய்திருந்தது; குமிழைச் சுற்றிலும் செய்திருந்த மாதளம்பழங்கள் நூறு.]]></a:t>
+              <a:t><![CDATA[22. And a capital of brass was upon it; and the height of one capital was five cubits, with network and pomegranates upon the capitals round about, all of brass. The second pillar also and the pomegranates were like unto these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5047,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காவற்சேனாதிபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசற்படியின் மூன்று காவற்காரரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[22. And a capital of brass was upon it; and the height of one capital was five cubits, with network and pomegranates upon the capitals round about, all of brass. The second pillar also and the pomegranates were like unto these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5156,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காவற்சேனாதிபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசற்படியின் மூன்று காவற்காரரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[22. And a capital of brass was upon it; and the height of one capital was five cubits, with network and pomegranates upon the capitals round about, all of brass. The second pillar also and the pomegranates were like unto these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5265,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. For through the anger of the LORD it came to pass in Jerusalem and Judah, till he had cast them out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5374,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[23. And there were ninety and six pomegranates on a side; and all the pomegranates upon the network were an hundred round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5483,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[23. And there were ninety and six pomegranates on a side; and all the pomegranates upon the network were an hundred round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5592,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[24. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and the three keepers of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5701,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[24. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and the three keepers of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5810,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களைக் காவற்சேனாதிபதியாகிய நேபுசராதான் பிடித்து, அவர்களை ரிப்லாவுக்குப் பாபிலோன் ராஜாவினிடத்திற்குக் கொண்டுபோய் விட்டான்.]]></a:t>
+              <a:t><![CDATA[25. He took also out of the city an eunuch, which had the charge of the men of war; and seven men of them that were near the king's person, which were found in the city; and the principal scribe of the host, who mustered the people of the land; and threescore men of the people of the land, that were found in the midst of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5919,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களைக் காவற்சேனாதிபதியாகிய நேபுசராதான் பிடித்து, அவர்களை ரிப்லாவுக்குப் பாபிலோன் ராஜாவினிடத்திற்குக் கொண்டுபோய் விட்டான்.]]></a:t>
+              <a:t><![CDATA[25. He took also out of the city an eunuch, which had the charge of the men of war; and seven men of them that were near the king's person, which were found in the city; and the principal scribe of the host, who mustered the people of the land; and threescore men of the people of the land, that were found in the midst of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6028,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பாபிலோன் ராஜா ஆமாத் என்னும் தேசத்தின் பட்டணமாகிய ரிப்லாவிலே அவர்களை வெட்டிக்கொன்றுபோட்டான்; இவ்விதமாக யூதர்கள் தங்கள் தேசத்திலிருந்து சிறைகளாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. He took also out of the city an eunuch, which had the charge of the men of war; and seven men of them that were near the king's person, which were found in the city; and the principal scribe of the host, who mustered the people of the land; and threescore men of the people of the land, that were found in the midst of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6137,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பாபிலோன் ராஜா ஆமாத் என்னும் தேசத்தின் பட்டணமாகிய ரிப்லாவிலே அவர்களை வெட்டிக்கொன்றுபோட்டான்; இவ்விதமாக யூதர்கள் தங்கள் தேசத்திலிருந்து சிறைகளாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. He took also out of the city an eunuch, which had the charge of the men of war; and seven men of them that were near the king's person, which were found in the city; and the principal scribe of the host, who mustered the people of the land; and threescore men of the people of the land, that were found in the midst of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6246,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நேபுகாத்நேச்சார் சிறைபிடித்துப்போன ஜனங்களின் தொகை எவ்வளவென்றால், ஏழாம் வருஷத்தில் மூவாயிரத்து இருபத்துமூன்று யூதரும்,]]></a:t>
+              <a:t><![CDATA[26. So Nebuzaradan the captain of the guard took them, and brought them to the king of Babylon to Riblah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6355,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நேபுகாத்நேச்சார் சிறைபிடித்துப்போன ஜனங்களின் தொகை எவ்வளவென்றால், ஏழாம் வருஷத்தில் மூவாயிரத்து இருபத்துமூன்று யூதரும்,]]></a:t>
+              <a:t><![CDATA[26. So Nebuzaradan the captain of the guard took them, and brought them to the king of Babylon to Riblah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6464,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாலாம் மாதம் ஒன்பதாம் தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்துக்கு ஆகாரமில்லாமல் போயிற்று.]]></a:t>
+              <a:t><![CDATA[3. For through the anger of the LORD it came to pass in Jerusalem and Judah, till he had cast them out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6573,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நேபுகாத்நேச்சாருடைய பதினெட்டாம் வருஷத்தில் எருசலேமிலிருந்து எண்ணூற்று முப்பத்திரண்டு பேர்களும் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the king of Babylon stroke them, and put them to death in Riblah in the land of Hamath. Thus Judah was carried away captive out of his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6682,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நேபுகாத்நேச்சாருடைய பதினெட்டாம் வருஷத்தில் எருசலேமிலிருந்து எண்ணூற்று முப்பத்திரண்டு பேர்களும் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the king of Babylon stroke them, and put them to death in Riblah in the land of Hamath. Thus Judah was carried away captive out of his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6791,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
+              <a:t><![CDATA[28. This is the people whom Nebuchadrezzar carried away captive: in the seventh year three thousand Jews and three and twenty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6900,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
+              <a:t><![CDATA[28. This is the people whom Nebuchadrezzar carried away captive: in the seventh year three thousand Jews and three and twenty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7009,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில் எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
+              <a:t><![CDATA[29. In the eighteenth year of Nebuchadrezzar he carried away captive from Jerusalem eight hundred thirty and two persons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7118,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[29. In the eighteenth year of Nebuchadrezzar he carried away captive from Jerusalem eight hundred thirty and two persons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7227,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[30. In the three and twentieth year of Nebuchadrezzar Nebuzaradan the captain of the guard carried away captive of the Jews seven hundred forty and five persons: all the persons were four thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7336,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[30. In the three and twentieth year of Nebuchadrezzar Nebuzaradan the captain of the guard carried away captive of the Jews seven hundred forty and five persons: all the persons were four thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7445,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம் இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[31. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of Judah, in the twelfth month, in the five and twentieth day of the month, that Evilmerodach king of Babylon in the first year of his reign lifted up the head of Jehoiachin king of Judah, and brought him forth out of prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7554,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவனோடே அன்பாய்ப் பேசி, அவனுடைய ஆசனத்தைத் தன்னோடே பாபிலோனில் ஆசனங்களுக்கு மேலாக வைத்து,]]></a:t>
+              <a:t><![CDATA[31. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of Judah, in the twelfth month, in the five and twentieth day of the month, that Evilmerodach king of Babylon in the first year of his reign lifted up the head of Jehoiachin king of Judah, and brought him forth out of prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7663,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாலாம் மாதம் ஒன்பதாம் தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்துக்கு ஆகாரமில்லாமல் போயிற்று.]]></a:t>
+              <a:t><![CDATA[3. For through the anger of the LORD it came to pass in Jerusalem and Judah, till he had cast them out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7772,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவனோடே அன்பாய்ப் பேசி, அவனுடைய ஆசனத்தைத் தன்னோடே பாபிலோனில் ஆசனங்களுக்கு மேலாக வைத்து,]]></a:t>
+              <a:t><![CDATA[31. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of Judah, in the twelfth month, in the five and twentieth day of the month, that Evilmerodach king of Babylon in the first year of his reign lifted up the head of Jehoiachin king of Judah, and brought him forth out of prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7881,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுடைய சிறையிருப்பு வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் தன் சமுகத்தில் நித்தம் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[32. And spoke kindly unto him, and set his throne above the throne of the kings that were with him in Babylon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7990,51 +7974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுடைய சிறையிருப்பு வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் தன் சமுகத்தில் நித்தம் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[33. And changed his prison garments: and he did continually eat bread before him all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8099,51 +8083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய மரணநாள் பரியந்தமும், அவனுடைய செலவுக்காகப் பாபிலோன் ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் அவனுக்குக் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[33. And changed his prison garments: and he did continually eat bread before him all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8208,51 +8192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய மரணநாள் பரியந்தமும், அவனுடைய செலவுக்காகப் பாபிலோன் ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் அவனுக்குக் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[34. And for his diet, there was a continual diet given him of the king of Babylon, every day a portion until the day of his death, all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8317,487 +8301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்தான்; அவன் பதினொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அவனுடைய தாயின் பேர் அமுத்தாள், அவள் லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தி.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[3. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின் மேலுள்ள அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[34. And for his diet, there was a continual diet given him of the king of Babylon, every day a portion until the day of his death, all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8862,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the month, that Nebuchadrezzar king of Babylon came, he and all his army, against Jerusalem, and pitched against it, and built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8971,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the month, that Nebuchadrezzar king of Babylon came, he and all his army, against Jerusalem, and pitched against it, and built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9050,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414256" r:id="rId1"/>
+    <p:sldLayoutId id="2482630084" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9670,82 +9218,50 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9862,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were by the city round about:) and they went by the way of the plain.]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But the army of the Chaldeans pursued after the king, and overtook Zedekiah in the plains of]]></a:t>
+              <a:t><![CDATA[5. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jericho; and all his army was scattered from him.]]></a:t>
+              <a:t><![CDATA[6. நாலாம் மாதம் ஒன்பதாம் தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்துக்கு ஆகாரமில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then they took the king, and carried him up unto the king of Babylon to Riblah in the land of]]></a:t>
+              <a:t><![CDATA[போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hamath; where he gave judgment upon him.]]></a:t>
+              <a:t><![CDATA[7. நகரத்தின் மதில் இடிக்கப்பட்டது; அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the king of Babylon slew the sons of Zedekiah before his eyes: he slew also all the princes]]></a:t>
+              <a:t><![CDATA[எல்லாரும் இராத்திரிகாலத்தில் ஓடி, ராஜாவுடைய தோட்டத்தின் வழியே இரண்டு மதில்களுக்கும் நடுவான வாசலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Judah in Riblah.]]></a:t>
+              <a:t><![CDATA[நகரத்திலிருந்து புறப்பட்டு, வயல்வெளியின் வழியே போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then he put out the eyes of Zedekiah; and the king of Babylon bound him in chains, and carried]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் கல்தேயருடைய இராணுவத்தார் ராஜாவைப் பின்தொடர்ந்து, எரிகோவின் சமனான பூமியில் சிதேக்கியாவைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him to Babylon, and put him in prison till the day of his death.]]></a:t>
+              <a:t><![CDATA[கிட்டினார்கள்; அப்பொழுது அவனுடைய இராணுவத்தார் எல்லாரும் அவனைவிட்டு சிதறிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Now in the fifth month, in the tenth day of the month, which was the nineteenth year of]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் ராஜாவைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்குப் பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the]]></a:t>
+              <a:t><![CDATA[1. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்தான்; அவன் பதினொரு வருஷம் எருசலேமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nebuchadrezzar king of Babylon, came Nebuzaradan, captain of the guard, which served the king of]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சாரிடத்துக்குக் கொண்டுபோனார்கள்; அங்கே இவனுக்கு நியாயத்தீர்ப்புக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon, into Jerusalem,]]></a:t>
+              <a:t><![CDATA[10. பின்பு பாபிலோன் ராஜா சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டினான்; யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And burned the house of the LORD, and the king's house; and all the houses of Jerusalem, and all]]></a:t>
+              <a:t><![CDATA[பிரபுக்களெல்லாரையும் ரிப்லாவிலே வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the houses of the great men, burned he with fire:]]></a:t>
+              <a:t><![CDATA[11. சிதேக்கியாவின் கண்களைக் குருடாக்கிப் போடுவித்தான்; பின்பு பாபிலோன் ராஜா அவனைப் பாபிலோனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And all the army of the Chaldeans, that were with the captain of the guard, brake down all the]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய், அவன் மரணமடையும் நாள்மட்டும் அவனைக் காவல் வீட்டில் அடைத்துவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[walls of Jerusalem round about.]]></a:t>
+              <a:t><![CDATA[12. ஐந்தாம் மாதம் பத்தாந்தேதியிலே, பாபிலோன் ராஜாவுக்கு முன்பாக நிற்கிறவனாகிய காவற்சேனாதிபதியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then Nebuzaradan the captain of the guard carried away captive certain of the poor of the]]></a:t>
+              <a:t><![CDATA[நேபுசராதான் எருசலேமுக்கு வந்தான்; அது நேபுகாத்நேச்சார் என்னும் ராஜா பாபிலோனை அரசாளுகிற பத்தொன்பதாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, and the residue of the people that remained in the city, and those that fell away, that fell]]></a:t>
+              <a:t><![CDATA[வருஷமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the king of Babylon, and the rest of the multitude.]]></a:t>
+              <a:t><![CDATA[13. அவன் கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமிலுள்ள எல்லா வீடுகளையும், ஒவ்வொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But Nebuzaradan the captain of the guard left certain of the poor of the land for vinedressers]]></a:t>
+              <a:t><![CDATA[பெரிய மனிதனுடைய வீட்டையும் அக்கினியினால் சுட்டெரித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[month, that Nebuchadrezzar king of Babylon came, he and all his army, against Jerusalem, and pitched]]></a:t>
+              <a:t><![CDATA[ராஜ்யபாரம்பண்ணினான்; அவனுடைய தாயின் பேர் அமுத்தாள், அவள் லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and for husbandmen.]]></a:t>
+              <a:t><![CDATA[14. காவற்சேனாதிபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Also the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea]]></a:t>
+              <a:t><![CDATA[இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that was in the house of the LORD, the Chaldeans brake, and carried all the brass of them to]]></a:t>
+              <a:t><![CDATA[15. ஜனத்தில் ஏழைகளான சிலரையும் நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon.]]></a:t>
+              <a:t><![CDATA[ஓடிவந்துவிட்டவர்களையும், மற்ற ஜனங்களையும் காவற்சேனாதிபதியாகிய நேபுசராதான் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The caldrons also, and the shovels, and the snuffers, and the bowls, and the spoons, and all the]]></a:t>
+              <a:t><![CDATA[16. ஆனால் தேசத்தாரில் ஏழைகளான சிலரைக் காவற்சேனாதிபதியாகிய நேபுசராதான் திராட்சத்தோட்டக்காரராகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vessels of brass wherewith they ministered, took they away.]]></a:t>
+              <a:t><![CDATA[பயிரிடுங்குடிகளாகவும் விட்டுவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the basons, and the fire-pans, and the bowls, and the caldrons, and the candlesticks, and]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய ஆலயத்திலிருந்து வெண்கலத் தூண்களையும், கர்த்தருடைய ஆலயத்திலிருந்த ஆதாரங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the spoons, and the cups; that which was of gold in gold, and that which was of silver in silver,]]></a:t>
+              <a:t><![CDATA[வெண்கலக் கடல்தொட்டியையும் கல்தேயர் உடைத்துப்போட்டு, அவைகளின் வெண்கலத்தையெல்லாம் பாபிலோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[took the captain of the guard away.]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The two pillars, one sea, and twelve brazen bulls that were under the bases, which king Solomon]]></a:t>
+              <a:t><![CDATA[18. செப்புச்சட்டிகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், வெட்டுக்கத்திகளையும், கலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against it, and built forts against it round about.]]></a:t>
+              <a:t><![CDATA[2. யோயாக்கீம் செய்தபடியெல்லாம் அவனும் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had made in the house of the LORD: the brass of all these vessels was without weight.]]></a:t>
+              <a:t><![CDATA[கலயங்களையும், ஆராதனைக்குரிய சகல வெண்கலப்பணிமுட்டுகளையும் எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And concerning the pillars, the height of one pillar was eighteen cubits; and a fastener of]]></a:t>
+              <a:t><![CDATA[19. பசும்பொன்னும் சுத்தவெள்ளியுமான கிண்ணங்களையும் தூபகலசங்களையும், கலங்களையும், சட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twelve cubits did compass it; and the thickness thereof was four fingers: it was hollow.]]></a:t>
+              <a:t><![CDATA[விளக்குத்தண்டுகளையும், கலயங்களையும், கரகங்களையும் காவற்சேனாதிபதி எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And a capital of brass was upon it; and the height of one capital was five cubits, with network]]></a:t>
+              <a:t><![CDATA[20. சாலொமோன் ராஜா கர்த்தருடைய ஆலயத்துக்காகச் செய்து வைத்த இரண்டு தூண்களும் ஒரு கடல் தொட்டியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and pomegranates upon the capitals round about, all of brass. The second pillar also and the]]></a:t>
+              <a:t><![CDATA[ஆதாரங்களின் கீழ்நின்ற பன்னிரண்டு வெண்கல ரிஷபங்களும் ஆகிய இவைகளுக்குரிய வெண்கலத்துக்கு நிறையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pomegranates were like unto these.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தூண்களோவெனில், ஒவ்வொரு தூண் பதினெட்டுமுழ உயரமாயிருந்தது; பன்னிரண்டு முழநூல் அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And there were ninety and six pomegranates on a side; and all the pomegranates upon the network]]></a:t>
+              <a:t><![CDATA[சுற்றும்; நாலு விரற்கடை அதின் கனம்; உள்ளே குழாயாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were an hundred round about.]]></a:t>
+              <a:t><![CDATA[22. அதின்மேல் வெண்கலக் குமிழ் இருந்தது; ஒரு குமிழின் உயரம் ஐந்து முழம், குமிழிலே சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and]]></a:t>
+              <a:t><![CDATA[பின்னலும் மாதளம்பழங்களும் செய்திருந்தது; எல்லாம் வெண்கலமாயிருந்தது; அதற்குச் சரியாய் மற்றத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the three keepers of the door:]]></a:t>
+              <a:t><![CDATA[தூணுக்கும் மாதளம்பழங்களும் செய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So the city was besieged unto the eleventh year of king Zedekiah.]]></a:t>
+              <a:t><![CDATA[3. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின் மேலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. He took also out of the city an eunuch, which had the charge of the men of war; and seven men of]]></a:t>
+              <a:t><![CDATA[23. தொண்ணூற்றாறு மாதளம்பழங்கள் நான்கு திசைகளுக்கும் எதிராகச் செய்திருந்தது; குமிழைச் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them that were near the king's person, which were found in the city; and the principal scribe of the]]></a:t>
+              <a:t><![CDATA[செய்திருந்த மாதளம்பழங்கள் நூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[host, who mustered the people of the land; and threescore men of the people of the land, that were]]></a:t>
+              <a:t><![CDATA[24. காவற்சேனாதிபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[found in the midst of the city.]]></a:t>
+              <a:t><![CDATA[வாசற்படியின் மூன்று காவற்காரரையும் பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. So Nebuzaradan the captain of the guard took them, and brought them to the king of Babylon to]]></a:t>
+              <a:t><![CDATA[25. நகரத்திலோவென்றால் அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Riblah.]]></a:t>
+              <a:t><![CDATA[மந்திரிகளில் நகரத்தில் அகப்பட்ட ஏழு பேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைமையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the king of Babylon stroke them, and put them to death in Riblah in the land of Hamath. Thus]]></a:t>
+              <a:t><![CDATA[சம்பிரதியையும், தேசத்து ஜனத்திலே பட்டணத்தின் நடுவில் அகப்பட்ட அறுபது பேரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah was carried away captive out of his own land.]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. This is the people whom Nebuchadrezzar carried away captive: in the seventh year three thousand]]></a:t>
+              <a:t><![CDATA[26. அவர்களைக் காவற்சேனாதிபதியாகிய நேபுசராதான் பிடித்து, அவர்களை ரிப்லாவுக்குப் பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jews and three and twenty:]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்திற்குக் கொண்டுபோய் விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And in the fourth month, in the ninth day of the month, the famine was sore in the city, so that]]></a:t>
+              <a:t><![CDATA[அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. In the eighteenth year of Nebuchadrezzar he carried away captive from Jerusalem eight hundred]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது பாபிலோன் ராஜா ஆமாத் என்னும் தேசத்தின் பட்டணமாகிய ரிப்லாவிலே அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thirty and two persons:]]></a:t>
+              <a:t><![CDATA[வெட்டிக்கொன்றுபோட்டான்; இவ்விதமாக யூதர்கள் தங்கள் தேசத்திலிருந்து சிறைகளாய்க் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. In the three and twentieth year of Nebuchadrezzar Nebuzaradan the captain of the guard carried]]></a:t>
+              <a:t><![CDATA[28. நேபுகாத்நேச்சார் சிறைபிடித்துப்போன ஜனங்களின் தொகை எவ்வளவென்றால், ஏழாம் வருஷத்தில் மூவாயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away captive of the Jews seven hundred forty and five persons: all the persons were four thousand]]></a:t>
+              <a:t><![CDATA[இருபத்துமூன்று யூதரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and six hundred.]]></a:t>
+              <a:t><![CDATA[29. நேபுகாத்நேச்சாருடைய பதினெட்டாம் வருஷத்தில் எருசலேமிலிருந்து எண்ணூற்று முப்பத்திரண்டு பேர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, in the twelfth month, in the five and twentieth day of the month, that Evilmerodach king of]]></a:t>
+              <a:t><![CDATA[30. நேபுகாத்நேச்சாருடைய இருபத்துமூன்றாம் வருஷத்தில் காவற்சேனாதிபதியாகிய நேபுசராதான் யூதரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon in the first year of his reign lifted up the head of Jehoiachin king of Judah, and brought]]></a:t>
+              <a:t><![CDATA[எழுநூற்று நாற்பத்தைந்துபேர்களைச் சிறைபிடித்துக்கொண்டுபோனான்; ஆக நாலாயிரத்து அறுநூறு பேர்களாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him forth out of prison.]]></a:t>
+              <a:t><![CDATA[31. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம் வருஷம் பன்னிரண்டாம் மாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And spoke kindly unto him, and set his throne above the throne of the kings that were with him]]></a:t>
+              <a:t><![CDATA[இருபத்தைந்தாம் தேதியிலே, ஏவில் மெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there was no bread for the people of the land.]]></a:t>
+              <a:t><![CDATA[கலகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Babylon,]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து வெளிப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And changed his prison garments: and he did continually eat bread before him all the days of his]]></a:t>
+              <a:t><![CDATA[32. அவனோடே அன்பாய்ப் பேசி, அவனுடைய ஆசனத்தைத் தன்னோடே பாபிலோனில் ஆசனங்களுக்கு மேலாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[life.]]></a:t>
+              <a:t><![CDATA[33. அவனுடைய சிறையிருப்பு வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் தன் சமுகத்தில் நித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And for his diet, there was a continual diet given him of the king of Babylon, every day a]]></a:t>
+              <a:t><![CDATA[போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[portion until the day of his death, all the days of his life.]]></a:t>
+              <a:t><![CDATA[34. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய மரணநாள் பரியந்தமும், அவனுடைய செலவுக்காகப் பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,579 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Zedekiah was one and twenty years old when he began to reign, and he reigned eleven years in]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
+              <a:t><![CDATA[ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் அவனுக்குக் கொடுக்கப்பட்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then the city was broken up, and all the men of war fled, and went forth out of the city by night]]></a:t>
+              <a:t><![CDATA[4. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the way of the gate between the two walls, which was by the king's garden; (now the Chaldeans]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சாரும், அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிராகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20087,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 52]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20372,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>79</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>