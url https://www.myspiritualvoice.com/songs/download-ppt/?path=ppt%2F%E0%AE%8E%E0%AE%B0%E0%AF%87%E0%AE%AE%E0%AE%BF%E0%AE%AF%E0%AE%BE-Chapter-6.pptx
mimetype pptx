--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -506,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்; வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும், ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள் கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு விருப்பமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்; வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும், ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்; வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும், ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செல்வமாய் வளர்ந்த ரூபவதியான சீயோன் குமாரத்தியைப் பாழாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[13. அவர்களில், சிறியோர்முதல் பெரியோர்மட்டும், ஒவ்வொருவரும் பொருளாசைக்காரர்; இதுவுமல்லாமல் தீர்க்கதரிசிகள்முதல் ஆசாரியர்கள்மட்டும் ஒவ்வொருவரும் பொய்யர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களில், சிறியோர்முதல் பெரியோர்மட்டும், ஒவ்வொருவரும் பொருளாசைக்காரர்; இதுவுமல்லாமல் தீர்க்கதரிசிகள்முதல் ஆசாரியர்கள்மட்டும் ஒவ்வொருவரும் பொய்யர்.]]></a:t>
+              <a:t><![CDATA[14. சமாதானமில்லாதிருந்தும் சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனத்தின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேய்ப்பர் தங்கள் மந்தைகளோடே அவளிடத்துக்கு வருவார்கள்; அவர்கள் அவளுக்கு விரோதமாய்ச் சுற்றிலும் கூடாரம்போட்டு, அவனவன் தன் தன் ஸ்தலத்தில் மேய்த்து,]]></a:t>
+              <a:t><![CDATA[14. சமாதானமில்லாதிருந்தும் சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனத்தின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேமே, என் ஆத்துமா உன்னைவிட்டுப் பிரியாதபடிக்கும், நான் உன்னைப்பாழும் குடியற்ற தேசமும் ஆக்காதபடிக்கும் புத்திகேள்.]]></a:t>
+              <a:t><![CDATA[7. ஊற்றானது, தன் தண்ணீரைச் சுரக்கப்பண்ணுமாப்போல, அது தன் தீங்கைச் சுரக்கப்பண்ணுகிறது; அதிலே கொடுமையும் அழிம்பும் கேட்கப்படுகிறது; துக்கமும் காயங்களும் நித்தமும் எனக்கு முன்பாகக் காணப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேய்ப்பர் தங்கள் மந்தைகளோடே அவளிடத்துக்கு வருவார்கள்; அவர்கள் அவளுக்கு விரோதமாய்ச் சுற்றிலும் கூடாரம்போட்டு, அவனவன் தன் தன் ஸ்தலத்தில் மேய்த்து,]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமாதானமில்லாதிருந்தும் சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனத்தின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமாதானமில்லாதிருந்தும் சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனத்தின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவளுக்கு விரோதமாய் யுத்தஞ்செய்ய ஆயத்தம்பண்ணுங்கள் என்றும், மத்தியானத்தில்தானே நாம் போயேறும்படிக்கு எழுந்திருங்கள்; ஐயோ! பொழுது சாய்ந்து, அந்தி நிழல்கள் நீண்டுபோகிறதே;]]></a:t>
+              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவளுக்கு விரோதமாய் யுத்தஞ்செய்ய ஆயத்தம்பண்ணுங்கள் என்றும், மத்தியானத்தில்தானே நாம் போயேறும்படிக்கு எழுந்திருங்கள்; ஐயோ! பொழுது சாய்ந்து, அந்தி நிழல்கள் நீண்டுபோகிறதே;]]></a:t>
+              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. நான் உங்கள்மேல் காவலாளரையும் வைத்து, எக்காள சத்தத்துக்குச் கொடுங்கள் என்றும் சொன்னேன்; அவர்களோ நாங்கள் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. நான் உங்கள்மேல் காவலாளரையும் வைத்து, எக்காள சத்தத்துக்குச் கொடுங்கள் என்றும் சொன்னேன்; அவர்களோ நாங்கள் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எழுந்திருங்கள், நாம் இராக்காலத்திலாகிலும் போயேறி, அவளுடைய அரமனைகளை அழிப்போம் என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் ஜாதிகளே, கேளுங்கள்; சபையே, அவர்களுக்குள் நடக்கிறதை அறிந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளுடைய கர்த்தர் சொல்லுகிறது என்னவென்றால், மரங்களை வெட்டி, எருசலேமுக்கு விரோதமாய்க் கொத்தளம் போடுங்கள்; அதுவே விசாரிக்கப்படவேண்டிய நகரம்; அதின் உட்புறமெல்லாம் கொடுமை.]]></a:t>
+              <a:t><![CDATA[19. பூமியே, கேள்; இந்த ஜனங்கள் என் வார்த்தைகளைக் கேளாமலிருந்து, என் நியாயப்பிரமாணத்துக்குச் செவிகொடாமல் அதை வெறுத்துவிடுகிறார்கள்; அவர்கள்மேல் நான் அவர்கள் நினைவுகளின் பலனாகிய தீங்கை வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேமே, என் ஆத்துமா உன்னைவிட்டுப் பிரியாதபடிக்கும், நான் உன்னைப்பாழும் குடியற்ற தேசமும் ஆக்காதபடிக்கும் புத்திகேள்.]]></a:t>
+              <a:t><![CDATA[7. ஊற்றானது, தன் தண்ணீரைச் சுரக்கப்பண்ணுமாப்போல, அது தன் தீங்கைச் சுரக்கப்பண்ணுகிறது; அதிலே கொடுமையும் அழிம்பும் கேட்கப்படுகிறது; துக்கமும் காயங்களும் நித்தமும் எனக்கு முன்பாகக் காணப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளுடைய கர்த்தர் சொல்லுகிறது என்னவென்றால், மரங்களை வெட்டி, எருசலேமுக்கு விரோதமாய்க் கொத்தளம் போடுங்கள்; அதுவே விசாரிக்கப்படவேண்டிய நகரம்; அதின் உட்புறமெல்லாம் கொடுமை.]]></a:t>
+              <a:t><![CDATA[19. பூமியே, கேள்; இந்த ஜனங்கள் என் வார்த்தைகளைக் கேளாமலிருந்து, என் நியாயப்பிரமாணத்துக்குச் செவிகொடாமல் அதை வெறுத்துவிடுகிறார்கள்; அவர்கள்மேல் நான் அவர்கள் நினைவுகளின் பலனாகிய தீங்கை வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. சேபாவிலிருந்து வருகிற தூபவர்க்கமும், தூரதேசத்தினுடைய சுகந்தப்பட்டையும் எனக்கு என்னத்துக்கு? உங்கள் சர்வாங்கதகனங்கள் எனக்கு விருப்பமல்ல; உங்கள் பலிகள் எனக்கு இன்பமாயிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. சேபாவிலிருந்து வருகிற தூபவர்க்கமும், தூரதேசத்தினுடைய சுகந்தப்பட்டையும் எனக்கு என்னத்துக்கு? உங்கள் சர்வாங்கதகனங்கள் எனக்கு விருப்பமல்ல; உங்கள் பலிகள் எனக்கு இன்பமாயிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. ஆகையால் இதோ, நான் இந்த ஜனத்துக்கு இடறல்களை வைப்பேன்; அவைகள்மேல் பிதாக்களும், பிள்ளைகளும், குடியானவனும், அவனுக்கடுத்தவனும், ஏகமாய் இடறுண்டு அழிவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊற்றானது, தன் தண்ணீரைச் சுரக்கப்பண்ணுமாப்போல, அது தன் தீங்கைச் சுரக்கப்பண்ணுகிறது; அதிலே கொடுமையும் அழிம்பும் கேட்கப்படுகிறது; துக்கமும் காயங்களும் நித்தமும் எனக்கு முன்பாகக் காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[21. ஆகையால் இதோ, நான் இந்த ஜனத்துக்கு இடறல்களை வைப்பேன்; அவைகள்மேல் பிதாக்களும், பிள்ளைகளும், குடியானவனும், அவனுக்கடுத்தவனும், ஏகமாய் இடறுண்டு அழிவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊற்றானது, தன் தண்ணீரைச் சுரக்கப்பண்ணுமாப்போல, அது தன் தீங்கைச் சுரக்கப்பண்ணுகிறது; அதிலே கொடுமையும் அழிம்பும் கேட்கப்படுகிறது; துக்கமும் காயங்களும் நித்தமும் எனக்கு முன்பாகக் காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[22. இதோ, வடதேசத்திலிருந்து ஒரு ஜனம் வந்து, பூமியின் கடையெல்லைகளிலிருந்து ஒரு பெரிய ஜாதி எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்கள்மேல் காவலாளரையும் வைத்து, எக்காள சத்தத்துக்குச் கொடுங்கள் என்றும் சொன்னேன்; அவர்களோ நாங்கள் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. இதோ, வடதேசத்திலிருந்து ஒரு ஜனம் வந்து, பூமியின் கடையெல்லைகளிலிருந்து ஒரு பெரிய ஜாதி எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்கள்மேல் காவலாளரையும் வைத்து, எக்காள சத்தத்துக்குச் கொடுங்கள் என்றும் சொன்னேன்; அவர்களோ நாங்கள் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம் சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஜாதிகளே, கேளுங்கள்; சபையே, அவர்களுக்குள் நடக்கிறதை அறிந்துகொள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம் சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியே, கேள்; இந்த ஜனங்கள் என் வார்த்தைகளைக் கேளாமலிருந்து, என் நியாயப்பிரமாணத்துக்குச் செவிகொடாமல் அதை வெறுத்துவிடுகிறார்கள்; அவர்கள்மேல் நான் அவர்கள் நினைவுகளின் பலனாகிய தீங்கை வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வருகிற செய்தியைக் கேட்டோம்; நம்முடைய கைகள் தளர்ந்தது; இடுக்கம், கர்ப்பவதிக்கு உண்டாகும் வேதனைக்கொப்பான வேதனையும் நம்மைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சக்குலைகளை அறுக்கிறவனைப்போல உன் கையைத் திரும்பக் கூடைகளின்மேல் போடென்று சொல்லி, அவர்கள் இஸ்ரவேலில் மீதியாயிருந்த கனியைத் திராட்சச்செடியின் கனியைப்போல நன்றாய்ப் பொறுக்கிக்கொண்டுபோவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. எருசலேமே, என் ஆத்துமா உன்னைவிட்டுப் பிரியாதபடிக்கும், நான் உன்னைப்பாழும் குடியற்ற தேசமும் ஆக்காதபடிக்கும் புத்திகேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியே, கேள்; இந்த ஜனங்கள் என் வார்த்தைகளைக் கேளாமலிருந்து, என் நியாயப்பிரமாணத்துக்குச் செவிகொடாமல் அதை வெறுத்துவிடுகிறார்கள்; அவர்கள்மேல் நான் அவர்கள் நினைவுகளின் பலனாகிய தீங்கை வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வருகிற செய்தியைக் கேட்டோம்; நம்முடைய கைகள் தளர்ந்தது; இடுக்கம், கர்ப்பவதிக்கு உண்டாகும் வேதனைக்கொப்பான வேதனையும் நம்மைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேபாவிலிருந்து வருகிற தூபவர்க்கமும், தூரதேசத்தினுடைய சுகந்தப்பட்டையும் எனக்கு என்னத்துக்கு? உங்கள் சர்வாங்கதகனங்கள் எனக்கு விருப்பமல்ல; உங்கள் பலிகள் எனக்கு இன்பமாயிராது.]]></a:t>
+              <a:t><![CDATA[25. வயல்வெளியிலே புறப்படாதிருங்கள்; வழியிலும் நடவாதிருங்கள்; சுற்றிலும் சத்துருவின் பட்டயமும் பயங்கரமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேபாவிலிருந்து வருகிற தூபவர்க்கமும், தூரதேசத்தினுடைய சுகந்தப்பட்டையும் எனக்கு என்னத்துக்கு? உங்கள் சர்வாங்கதகனங்கள் எனக்கு விருப்பமல்ல; உங்கள் பலிகள் எனக்கு இன்பமாயிராது.]]></a:t>
+              <a:t><![CDATA[25. வயல்வெளியிலே புறப்படாதிருங்கள்; வழியிலும் நடவாதிருங்கள்; சுற்றிலும் சத்துருவின் பட்டயமும் பயங்கரமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால் இதோ, நான் இந்த ஜனத்துக்கு இடறல்களை வைப்பேன்; அவைகள்மேல் பிதாக்களும், பிள்ளைகளும், குடியானவனும், அவனுக்கடுத்தவனும், ஏகமாய் இடறுண்டு அழிவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. என் ஜனமாகிய குமாரத்தியே, நீ இரட்டைக் கட்டிக்கொண்டு, சாம்பலிலே புரண்டு, ஒரே புத்திரனுக்காகத் துக்கிக்கிறதுபோல மனங்கசந்து புலம்பு; பாழாக்குகிறவன் சடிதியாய் நம்மேல் வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால் இதோ, நான் இந்த ஜனத்துக்கு இடறல்களை வைப்பேன்; அவைகள்மேல் பிதாக்களும், பிள்ளைகளும், குடியானவனும், அவனுக்கடுத்தவனும், ஏகமாய் இடறுண்டு அழிவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. என் ஜனமாகிய குமாரத்தியே, நீ இரட்டைக் கட்டிக்கொண்டு, சாம்பலிலே புரண்டு, ஒரே புத்திரனுக்காகத் துக்கிக்கிறதுபோல மனங்கசந்து புலம்பு; பாழாக்குகிறவன் சடிதியாய் நம்மேல் வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, வடதேசத்திலிருந்து ஒரு ஜனம் வந்து, பூமியின் கடையெல்லைகளிலிருந்து ஒரு பெரிய ஜாதி எழும்பும்.]]></a:t>
+              <a:t><![CDATA[27. நீ என் ஜனத்தின் வழியை அறிந்துகொள்ளவும் சோதித்துப்பார்க்கவும் நான் உன்னை அவர்களுக்குள்ளே துருகமாகவும், அரணாகவும் வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, வடதேசத்திலிருந்து ஒரு ஜனம் வந்து, பூமியின் கடையெல்லைகளிலிருந்து ஒரு பெரிய ஜாதி எழும்பும்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களெல்லாரும் முரட்டாட்டமான அகங்காரிகளும், தூற்றித்திரிகிறவர்களுமாயிருக்கிறார்கள்; அவர்கள் வெண்கலமும் இரும்புமானவர்கள்; அவர்களெல்லாரும் கெட்டவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம் சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களெல்லாரும் முரட்டாட்டமான அகங்காரிகளும், தூற்றித்திரிகிறவர்களுமாயிருக்கிறார்கள்; அவர்கள் வெண்கலமும் இரும்புமானவர்கள்; அவர்களெல்லாரும் கெட்டவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம் சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. துருத்தி வெந்தது; ஈயம் நெருப்பினால் அழிந்தது; புடமிடுகிறவனுடைய பிரயாசம் விருதாவாய்ப்போயிற்று; பொல்லாப்புகள் அற்றுப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம் சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. துருத்தி வெந்தது; ஈயம் நெருப்பினால் அழிந்தது; புடமிடுகிறவனுடைய பிரயாசம் விருதாவாய்ப்போயிற்று; பொல்லாப்புகள் அற்றுப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சக்குலைகளை அறுக்கிறவனைப்போல உன் கையைத் திரும்பக் கூடைகளின்மேல் போடென்று சொல்லி, அவர்கள் இஸ்ரவேலில் மீதியாயிருந்த கனியைத் திராட்சச்செடியின் கனியைப்போல நன்றாய்ப் பொறுக்கிக்கொண்டுபோவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. எருசலேமே, என் ஆத்துமா உன்னைவிட்டுப் பிரியாதபடிக்கும், நான் உன்னைப்பாழும் குடியற்ற தேசமும் ஆக்காதபடிக்கும் புத்திகேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வருகிற செய்தியைக் கேட்டோம்; நம்முடைய கைகள் தளர்ந்தது; இடுக்கம், கர்ப்பவதிக்கு உண்டாகும் வேதனைக்கொப்பான வேதனையும் நம்மைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் தள்ளுபடியான வெள்ளி என்னப்படுவார்கள்; கர்த்தர் அவர்களைத் தள்ளிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வருகிற செய்தியைக் கேட்டோம்; நம்முடைய கைகள் தளர்ந்தது; இடுக்கம், கர்ப்பவதிக்கு உண்டாகும் வேதனைக்கொப்பான வேதனையும் நம்மைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வயல்வெளியிலே புறப்படாதிருங்கள்; வழியிலும் நடவாதிருங்கள்; சுற்றிலும் சத்துருவின் பட்டயமும் பயங்கரமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் ஜனமாகிய குமாரத்தியே, நீ இரட்டைக் கட்டிக்கொண்டு, சாம்பலிலே புரண்டு, ஒரே புத்திரனுக்காகத் துக்கிக்கிறதுபோல மனங்கசந்து புலம்பு; பாழாக்குகிறவன் சடிதியாய் நம்மேல் வருவான்.]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் ஜனமாகிய குமாரத்தியே, நீ இரட்டைக் கட்டிக்கொண்டு, சாம்பலிலே புரண்டு, ஒரே புத்திரனுக்காகத் துக்கிக்கிறதுபோல மனங்கசந்து புலம்பு; பாழாக்குகிறவன் சடிதியாய் நம்மேல் வருவான்.]]></a:t>
+              <a:t><![CDATA[2. செல்வமாய் வளர்ந்த ரூபவதியான சீயோன் குமாரத்தியைப் பாழாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ என் ஜனத்தின் வழியை அறிந்துகொள்ளவும் சோதித்துப்பார்க்கவும் நான் உன்னை அவர்களுக்குள்ளே துருகமாகவும், அரணாகவும் வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[3. மேய்ப்பர் தங்கள் மந்தைகளோடே அவளிடத்துக்கு வருவார்கள்; அவர்கள் அவளுக்கு விரோதமாய்ச் சுற்றிலும் கூடாரம்போட்டு, அவனவன் தன் தன் ஸ்தலத்தில் மேய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ என் ஜனத்தின் வழியை அறிந்துகொள்ளவும் சோதித்துப்பார்க்கவும் நான் உன்னை அவர்களுக்குள்ளே துருகமாகவும், அரணாகவும் வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[3. மேய்ப்பர் தங்கள் மந்தைகளோடே அவளிடத்துக்கு வருவார்கள்; அவர்கள் அவளுக்கு விரோதமாய்ச் சுற்றிலும் கூடாரம்போட்டு, அவனவன் தன் தன் ஸ்தலத்தில் மேய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களெல்லாரும் முரட்டாட்டமான அகங்காரிகளும், தூற்றித்திரிகிறவர்களுமாயிருக்கிறார்கள்; அவர்கள் வெண்கலமும் இரும்புமானவர்கள்; அவர்களெல்லாரும் கெட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவளுக்கு விரோதமாய் யுத்தஞ்செய்ய ஆயத்தம்பண்ணுங்கள் என்றும், மத்தியானத்தில்தானே நாம் போயேறும்படிக்கு எழுந்திருங்கள்; ஐயோ! பொழுது சாய்ந்து, அந்தி நிழல்கள் நீண்டுபோகிறதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களெல்லாரும் முரட்டாட்டமான அகங்காரிகளும், தூற்றித்திரிகிறவர்களுமாயிருக்கிறார்கள்; அவர்கள் வெண்கலமும் இரும்புமானவர்கள்; அவர்களெல்லாரும் கெட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவளுக்கு விரோதமாய் யுத்தஞ்செய்ய ஆயத்தம்பண்ணுங்கள் என்றும், மத்தியானத்தில்தானே நாம் போயேறும்படிக்கு எழுந்திருங்கள்; ஐயோ! பொழுது சாய்ந்து, அந்தி நிழல்கள் நீண்டுபோகிறதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. துருத்தி வெந்தது; ஈயம் நெருப்பினால் அழிந்தது; புடமிடுகிறவனுடைய பிரயாசம் விருதாவாய்ப்போயிற்று; பொல்லாப்புகள் அற்றுப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[5. எழுந்திருங்கள், நாம் இராக்காலத்திலாகிலும் போயேறி, அவளுடைய அரமனைகளை அழிப்போம் என்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள் கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு விருப்பமில்லை.]]></a:t>
+              <a:t><![CDATA[9. திராட்சக்குலைகளை அறுக்கிறவனைப்போல உன் கையைத் திரும்பக் கூடைகளின்மேல் போடென்று சொல்லி, அவர்கள் இஸ்ரவேலில் மீதியாயிருந்த கனியைத் திராட்சச்செடியின் கனியைப்போல நன்றாய்ப் பொறுக்கிக்கொண்டுபோவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. துருத்தி வெந்தது; ஈயம் நெருப்பினால் அழிந்தது; புடமிடுகிறவனுடைய பிரயாசம் விருதாவாய்ப்போயிற்று; பொல்லாப்புகள் அற்றுப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[6. சேனைகளுடைய கர்த்தர் சொல்லுகிறது என்னவென்றால், மரங்களை வெட்டி, எருசலேமுக்கு விரோதமாய்க் கொத்தளம் போடுங்கள்; அதுவே விசாரிக்கப்படவேண்டிய நகரம்; அதின் உட்புறமெல்லாம் கொடுமை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் தள்ளுபடியான வெள்ளி என்னப்படுவார்கள்; கர்த்தர் அவர்களைத் தள்ளிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[6. சேனைகளுடைய கர்த்தர் சொல்லுகிறது என்னவென்றால், மரங்களை வெட்டி, எருசலேமுக்கு விரோதமாய்க் கொத்தளம் போடுங்கள்; அதுவே விசாரிக்கப்படவேண்டிய நகரம்; அதின் உட்புறமெல்லாம் கொடுமை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள் கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு விருப்பமில்லை.]]></a:t>
+              <a:t><![CDATA[9. திராட்சக்குலைகளை அறுக்கிறவனைப்போல உன் கையைத் திரும்பக் கூடைகளின்மேல் போடென்று சொல்லி, அவர்கள் இஸ்ரவேலில் மீதியாயிருந்த கனியைத் திராட்சச்செடியின் கனியைப்போல நன்றாய்ப் பொறுக்கிக்கொண்டுபோவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்; வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும், ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள் கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு விருப்பமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493675" r:id="rId1"/>
+    <p:sldLayoutId id="2473507528" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7684,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീഥികളിലെ കുട്ടികളിന്മേലും യൌവനക്കാരുടെ സംഘത്തിന്മേലും ഒരുപോലെ ഒഴിച്ചുകളയും; ഭർത്താവും ഭാര്യയും]]></a:t>
+              <a:t><![CDATA[in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വൃദ്ധനും വയോധികനും കൂടെ പിടിപെടും.]]></a:t>
+              <a:t><![CDATA[11. Therefore I am full of the fury of the LORD; I am weary with holding in: I will pour it out upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ബെന്യാമീൻമക്കളേ, യെരൂശലേമിന്റെ നടുവിൽനിന്നു ഓടിപ്പോകുവിൻ; തെക്കോവയിൽ കാഹളം ഊതുവിൻ;]]></a:t>
+              <a:t><![CDATA[the children abroad, and upon the assembly of young men together: for even the husband with the wife]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബേത്ത്-ഹക്കേരെമിൽ ഒരു തീക്കുറി ഉയർത്തുവിൻ വടക്കു നിന്നു അനർത്ഥവും മഹാ നാശവും കാണായ്‍വരുന്നു.]]></a:t>
+              <a:t><![CDATA[shall be taken, the aged with him that is full of days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവരുടെ വീടുകളും നിലങ്ങളും ഭാര്യമാരും എല്ലാം അന്യന്മാർക്കു ആയിപ്പോകും; ഞാൻ എന്റെ കൈ ദേശത്തിലെ]]></a:t>
+              <a:t><![CDATA[12. And their houses shall be turned unto others, with their fields and wives together: for I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിവാസികളുടെ നേരെ നീട്ടും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[stretch out my hand upon the inhabitants of the land, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. സുന്ദരിയും സുഖഭോഗിനിയുമായ സീയോൻ പുത്രിയെ ഞാൻ മുടിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[13. For from the least of them even unto the greatest of them every one is given to covetousness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവരൊക്കെയും ആബാലവൃദ്ധം ദ്രവ്യാഗ്രഹികൾ ആകുന്നു; പ്രവാചകന്മാരും പുരോഹിതന്മാരും ഒരുപോലെ വ്യാജം]]></a:t>
+              <a:t><![CDATA[and from the prophet even unto the priest every one deals falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവർത്തിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. They have healed also the hurt of the daughter of my people slightly, saying, Peace, peace; when]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവളുടെ അടുക്കൽ ഇടയന്മാർ ആട്ടിൻ കൂട്ടങ്ങളോടുകൂടെ വരും; അവർ അവൾക്കെതിരെ ചുറ്റിലും കൂടാരം അടിക്കും;]]></a:t>
+              <a:t><![CDATA[there is no peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യെരൂശലേമേ, എന്റെ ഉള്ളം നിന്നെ വിട്ടുപിരിയാതെയും ഞാൻ നിന്നെ ശൂന്യവും നിർജ്ജനപ്രദേശവും ആക്കാതെയും]]></a:t>
+              <a:t><![CDATA[7. As a fountain casts out her waters, so she casts out her wickedness: violence and spoil is heard]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ ഓരോരുത്തൻ താന്താന്റെ ഭാഗത്തു മേയിക്കും.]]></a:t>
+              <a:t><![CDATA[15. Were they ashamed when they had committed abomination? nay, they were not at all ashamed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. സമാധാനം ഇല്ലാതിരിക്കെ, സമാധാനം സമാധാനം എന്നു അവർ പറഞ്ഞു എന്റെ ജനത്തിന്റെ മുറിവിന്നു ലഘുവായി]]></a:t>
+              <a:t><![CDATA[neither could they blush: therefore they shall fall among them that fall: at the time that I visit]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചികിത്സിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[them they shall be cast down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അതിന്റെ നേരെ പടയൊരുക്കുവിൻ! എഴുന്നേല്പിൻ ഉച്ചെക്കു തന്നേ നമുക്കു കയറിച്ചെല്ലാം! അയ്യോ കഷ്ടം!]]></a:t>
+              <a:t><![CDATA[16. Thus says the LORD, Stand all of you in the ways, and see, and ask for the old paths, where is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നേരം വൈകി നിഴൽ നീണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[the good way, and walk therein, and all of you shall find rest for your souls. But they said, We]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. മ്ളേച്ഛത പ്രവർത്തിച്ചതുകൊണ്ടു അവർ ലജ്ജിക്കേണ്ടിവരും; അവർ ലജ്ജിക്കയോ നാണം അറികയോ ചെയ്തിട്ടില്ല;]]></a:t>
+              <a:t><![CDATA[will not walk therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതുകൊണ്ടു വീഴുന്നവരുടെ ഇടയിൽ അവർ വീണുപോകും; ഞാൻ അവരെ സന്ദർശിക്കുന്ന കാലത്തു അവർ ഇടറി വീഴും എന്നു]]></a:t>
+              <a:t><![CDATA[17. Also I set watchmen over you, saying, Hearken to the sound of the trumpet. But they said, We]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[will not hearken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എഴുന്നേല്പിൻ! രാത്രിയിൽ നാം കയറിച്ചെന്നു അതിലെ അരമനകളെ നശിപ്പിക്കുക!]]></a:t>
+              <a:t><![CDATA[18. Therefore hear, all of you nations, and know, O congregation, what is among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം കല്പിക്കുന്നു: വൃക്ഷം മുറിപ്പിൻ! യെരൂശലേമിന്നു നേരെ വാട കോരുവിൻ!]]></a:t>
+              <a:t><![CDATA[19. Hear, O earth: behold, I will bring evil upon this people, even the fruit of their thoughts,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കേണ്ടതിന്നു ഉപദേശം കൈക്കൊൾക.]]></a:t>
+              <a:t><![CDATA[in her; before me continually is grief and wounds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്ദർശിക്കപ്പെടുവാനുള്ള നഗരം ഇതുതന്നേ; അതിന്റെ അകം മുഴുവനും പീഡനം നിറഞ്ഞിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[because they have not hearkened unto my words, nor to my law, but rejected it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങൾ വഴികളിൽ ചെന്നു നല്ലവഴി ഏതെന്നു പഴയ പാതകളെ നോക്കി]]></a:t>
+              <a:t><![CDATA[20. To what purpose comes there to me incense from Sheba, and the sweet cane from a far country?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിച്ചു അതിൽ നടപ്പിൻ; എന്നാൽ നിങ്ങളുടെ മനസ്സിന്നു വിശ്രാമം ലഭിക്കും. അവരോ: ഞങ്ങൾ അതിൽ നടക്കയില്ല]]></a:t>
+              <a:t><![CDATA[your burnt offerings are not acceptable, nor your sacrifices sweet unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[21. Therefore thus says the LORD, Behold, I will lay stumbling blocks before this people, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. കിണറ്റിൽ പച്ചവെള്ളം നിറഞ്ഞിരിക്കുന്നതുപോലെ അതിൽ എപ്പോഴും പുതിയ ദുഷ്ടത സംഭവിക്കുന്നു; സാഹസവും]]></a:t>
+              <a:t><![CDATA[fathers and the sons together shall fall upon them; the neighbour and his friend shall perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കവർച്ചയുമേ അവിടെ കേൾപ്പാനുള്ളു; എന്റെ മുമ്പിൽ എപ്പോഴും ദീനവും മുറിവും മാത്രമേയുള്ളു.]]></a:t>
+              <a:t><![CDATA[22. Thus says the LORD, Behold, a people comes from the north country, and a great nation shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഞാൻ നിങ്ങൾക്കു കാവൽക്കാരെ ആക്കി: കാഹളനാദം ശ്രദ്ധിപ്പിൻ എന്നു കല്പിച്ചു; എന്നാൽ അവർ: ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[raised from the sides of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശ്രദ്ധിക്കയില്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[23. They shall lay hold on bow and spear; they are cruel, and have no mercy; their voice roars like]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അതുകൊണ്ടു ജാതികളേ, കേൾപ്പിൻ; സഭയേ, അവരുടെ ഇടയിൽ നടക്കുന്നതു അറിഞ്ഞുകൊൾക.]]></a:t>
+              <a:t><![CDATA[the sea; and they ride upon horses, set in array as men for war against you, O daughter of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഭൂമിയോ, കേൾക്ക; ഈ ജനം എന്റെ വചനങ്ങളെ ശ്രദ്ധിക്കാതെ എന്റെ ന്യായപ്രമാണത്തെ]]></a:t>
+              <a:t><![CDATA[24. We have heard the fame thereof: our hands wax feeble: anguish has taken hold of us, and pain, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: യിസ്രായേലിന്റെ ശേഷിപ്പിനെ മുന്തിരിപ്പഴംപോലെ]]></a:t>
+              <a:t><![CDATA[8. Be you instructed, O Jerusalem, lest my soul depart from you; lest I make you desolate, a land]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരസിച്ചുകളഞ്ഞതുകൊണ്ടു, ഞാൻ അവരുടെ വിചാരങ്ങളുടെ ഫലമായി അനർത്ഥം അവരുടെമേൽ വരുത്തും.]]></a:t>
+              <a:t><![CDATA[of a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ശെബയിൽനിന്നു കുന്തുരുക്കവും ദൂരദേശത്തുനിന്നു വയമ്പും എനിക്കു കൊണ്ടുവരുന്നതു എന്തിനു? നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[25. Go not forth into the field, nor walk by the way; for the sword of the enemy and fear is on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹോമയാഗങ്ങളിൽ എനിക്കു പ്രസാദമില്ല; നിങ്ങളുടെ ഹനനയാഗങ്ങളിൽ എനിക്കു ഇഷ്ടവുമില്ല.]]></a:t>
+              <a:t><![CDATA[every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ആകയാൽ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ ഈ ജനത്തിന്റെ മുമ്പിൽ ഇടർച്ചകളെ വെക്കും;]]></a:t>
+              <a:t><![CDATA[26. O daughter of my people, gird you with sackcloth, and wallow yourself in ashes: make you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിതാക്കന്മാരും പുത്രന്മാരും ഒരുപോലെ അതിന്മേൽ തട്ടി വീഴും; അയൽക്കാരനും കൂട്ടുകാരനും നശിച്ചുപോകും.]]></a:t>
+              <a:t><![CDATA[mourning, as for an only son, most bitter lamentation: for the spoiler shall suddenly come upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഇതാ, വടക്കുദേശത്തുനിന്നു ഒരു ജാതി വരുന്നു; ഭൂമിയുടെ]]></a:t>
+              <a:t><![CDATA[27. I have set you for a tower and a fortress among my people, that you may know and try their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറ്റങ്ങളിൽനിന്നു ഒരു മഹാജാതി ഉണർന്നുവരും.]]></a:t>
+              <a:t><![CDATA[28. They are all grievous apostates, walking with slanders: they are brass and iron; they are all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അവർ വില്ലും കുന്തവും എടുത്തിരിക്കുന്നു; അവർ ക്രൂരന്മാർ; കരുണയില്ലാത്തവർ തന്നേ; അവരുടെ ആരവം]]></a:t>
+              <a:t><![CDATA[corrupters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടൽപോലെ ഇരെക്കുന്നു; സീയോൻ പുത്രീ, അവർ നിന്റെ നേരെ യുദ്ധസന്നദ്ധരായി ഓരോരുത്തരും കുതിരപ്പുറത്തു]]></a:t>
+              <a:t><![CDATA[29. The bellows are burned, the lead is consumed of the fire; the founder melts in vain: for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കയറി അണിനിരന്നു നില്ക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[wicked are not plucked away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരിച്ചു പറിക്കും; മുന്തിരിപ്പഴം പറിക്കുന്നവനെപ്പോലെ നിന്റെ കൈ വീണ്ടും വള്ളികളിലേക്കു നീട്ടുക.]]></a:t>
+              <a:t><![CDATA[not inhabited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അതിന്റെ വർത്തമാനം കേട്ടിട്ടു ഞങ്ങളുടെ ധൈര്യം ക്ഷയിച്ചു, നോവു കിട്ടിയ സ്ത്രീയെപ്പോലെ]]></a:t>
+              <a:t><![CDATA[30. Reprobate silver shall men call them, because the LORD has rejected them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹാവ്യസനവും അതിവേദനയും ഞങ്ങളെ പിടിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[1. O all of you children of Benjamin, gather yourselves to flee out of the midst of Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. നിങ്ങൾ വയലിലേക്കു ചെല്ലരുതു; വഴിയിൽ നടക്കയുമരുതു; അവിടെ ശത്രുവിന്റെ വാളും ചുറ്റും ഭയവും ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[blow the trumpet in Tekoa, and set up a sign of fire in Bethhaccerem: for evil appears out of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. എന്റെ ജനത്തിന്റെ പുത്രീ, രട്ടുടുത്തു വെണ്ണീറിൽ ഉരുളുക; ഏകജാതനെക്കുറിച്ചു എന്നപോലെയുള്ള ദുഃഖവും]]></a:t>
+              <a:t><![CDATA[north, and great destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഠിനമായുള്ള വിലാപവും കഴിച്ചുകൊൾക; സംഹാരകൻ പെട്ടെന്നു നമ്മുടെ നേരെ വരും.]]></a:t>
+              <a:t><![CDATA[2. I have likened the daughter of Zion to a comely and delicate woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. നീ എന്റെ ജനത്തിന്റെ നടപ്പു പരീക്ഷിച്ചറിയേണ്ടതിന്നു ഞാൻ നിന്നെ അവരുടെ ഇടയിൽ ഒരു പരീക്ഷകനും]]></a:t>
+              <a:t><![CDATA[3. The shepherds with their flocks shall come unto her; they shall pitch their tents against her]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മാറ്റുനോക്കുന്നവനും ആക്കിവെച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[round about; they shall feed every one in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവരെല്ലാവരും മഹാ മത്സരികൾ, നുണപറഞ്ഞു നടക്കുന്നവർ; ചെമ്പും ഇരിമ്പും അത്രേ; അവരെല്ലാവരും വഷളത്വം]]></a:t>
+              <a:t><![CDATA[4. Prepare all of you war against her; arise, and let us go up at noon. Woe unto us! for the day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവർത്തിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[goes away, for the shadows of the evening are stretched out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. തുരുത്തി ഊതുന്നു; തീയിൽനിന്നു വരുന്നതു ഈയമത്രേ; ഊതിക്കഴിക്കുന്ന പണി വെറുതെ; ദുഷ്ടന്മാർ]]></a:t>
+              <a:t><![CDATA[5. Arise, and let us go by night, and let us destroy her palaces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവർ കേൾപ്പാൻ തക്കവണ്ണം ഞാൻ ആരോടു സംസാരിച്ചു സാക്ഷീകരിക്കേണ്ടു? അവരുടെ ചെവിക്കു പരിച്ഛേദന]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD of hosts, They shall thoroughly glean the remnant of Israel as a vine: turn]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീങ്ങിപ്പോകുന്നില്ലല്ലോ.]]></a:t>
+              <a:t><![CDATA[6. For thus has the LORD of hosts said, Hew all of you down trees, and cast a mount against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. യഹോവ അവരെ ത്യജിച്ചുകളഞ്ഞതുകൊണ്ടു അവർക്കു കറക്കൻ വെള്ളി എന്നു പേരാകും.]]></a:t>
+              <a:t><![CDATA[Jerusalem: this is the city to be visited; she is wholly oppression in the midst of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇല്ലായ്കയാൽ ശ്രദ്ധിപ്പാൻ അവർക്കു കഴികയില്ല; യഹോവയുടെ വചനം അവർക്കു നിന്ദയായിരിക്കുന്നു; അവർക്കു അതിൽ]]></a:t>
+              <a:t><![CDATA[back yours hand as a grape-gatherer into the baskets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇഷ്ടമില്ല.]]></a:t>
+              <a:t><![CDATA[10. To whom shall I speak, and give warning, that they may hear? behold, their ear is uncircumcised,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ആകയാൽ ഞാൻ യഹോവയുടെ ക്രോധംകൊണ്ടു നിറഞ്ഞിരിക്കുന്നു; അതു അടക്കിവെച്ചു ഞാൻ തളർന്നുപോയി; ഞാൻ അതു]]></a:t>
+              <a:t><![CDATA[and they cannot hearken: behold, the word of the LORD is unto them a reproach; they have no delight]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>