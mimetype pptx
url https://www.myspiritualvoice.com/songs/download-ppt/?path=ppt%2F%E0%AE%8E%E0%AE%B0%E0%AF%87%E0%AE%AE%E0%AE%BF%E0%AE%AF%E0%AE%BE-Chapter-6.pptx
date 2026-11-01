--- v1 (2026-07-20)
+++ v2 (2026-11-01)
@@ -113,50 +113,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,50 +206,54 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,53 +412,57 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள் கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு விருப்பமில்லை.]]></a:t>
+              <a:t><![CDATA[5. Arise, and let us go by night, and let us destroy her palaces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்; வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும், ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Arise, and let us go by night, and let us destroy her palaces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்; வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும், ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For thus has the LORD of hosts said, Hew all of you down trees, and cast a mount against Jerusalem: this is the city to be visited; she is wholly oppression in the midst of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்; வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும், ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For thus has the LORD of hosts said, Hew all of you down trees, and cast a mount against Jerusalem: this is the city to be visited; she is wholly oppression in the midst of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய வீடுகளும், அவர்களுடைய காணிபூமிகளும், அவர்களுடைய மனைவிகளோடே ஏகமாய் அந்நியர் வசமாகும்; என் கையை இந்தத் தேசத்தின் குடிகளுக்கு விரோதமாக நீட்டுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. As a fountain casts out her waters, so she casts out her wickedness: violence and spoil is heard in her; before me continually is grief and wounds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய வீடுகளும், அவர்களுடைய காணிபூமிகளும், அவர்களுடைய மனைவிகளோடே ஏகமாய் அந்நியர் வசமாகும்; என் கையை இந்தத் தேசத்தின் குடிகளுக்கு விரோதமாக நீட்டுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. As a fountain casts out her waters, so she casts out her wickedness: violence and spoil is heard in her; before me continually is grief and wounds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களில், சிறியோர்முதல் பெரியோர்மட்டும், ஒவ்வொருவரும் பொருளாசைக்காரர்; இதுவுமல்லாமல் தீர்க்கதரிசிகள்முதல் ஆசாரியர்கள்மட்டும் ஒவ்வொருவரும் பொய்யர்.]]></a:t>
+              <a:t><![CDATA[8. Be you instructed, O Jerusalem, lest my soul depart from you; lest I make you desolate, a land not inhabited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களில், சிறியோர்முதல் பெரியோர்மட்டும், ஒவ்வொருவரும் பொருளாசைக்காரர்; இதுவுமல்லாமல் தீர்க்கதரிசிகள்முதல் ஆசாரியர்கள்மட்டும் ஒவ்வொருவரும் பொய்யர்.]]></a:t>
+              <a:t><![CDATA[8. Be you instructed, O Jerusalem, lest my soul depart from you; lest I make you desolate, a land not inhabited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமாதானமில்லாதிருந்தும் சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனத்தின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD of hosts, They shall thoroughly glean the remnant of Israel as a vine: turn back yours hand as a grape-gatherer into the baskets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமாதானமில்லாதிருந்தும் சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனத்தின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD of hosts, They shall thoroughly glean the remnant of Israel as a vine: turn back yours hand as a grape-gatherer into the baskets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊற்றானது, தன் தண்ணீரைச் சுரக்கப்பண்ணுமாப்போல, அது தன் தீங்கைச் சுரக்கப்பண்ணுகிறது; அதிலே கொடுமையும் அழிம்பும் கேட்கப்படுகிறது; துக்கமும் காயங்களும் நித்தமும் எனக்கு முன்பாகக் காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[1. O all of you children of Benjamin, gather yourselves to flee out of the midst of Jerusalem, and blow the trumpet in Tekoa, and set up a sign of fire in Bethhaccerem: for evil appears out of the north, and great destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD of hosts, They shall thoroughly glean the remnant of Israel as a vine: turn back yours hand as a grape-gatherer into the baskets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. To whom shall I speak, and give warning, that they may hear? behold, their ear is uncircumcised, and they cannot hearken: behold, the word of the LORD is unto them a reproach; they have no delight in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில் இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. To whom shall I speak, and give warning, that they may hear? behold, their ear is uncircumcised, and they cannot hearken: behold, the word of the LORD is unto them a reproach; they have no delight in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. To whom shall I speak, and give warning, that they may hear? behold, their ear is uncircumcised, and they cannot hearken: behold, the word of the LORD is unto them a reproach; they have no delight in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore I am full of the fury of the LORD; I am weary with holding in: I will pour it out upon the children abroad, and upon the assembly of young men together: for even the husband with the wife shall be taken, the aged with him that is full of days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்; அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore I am full of the fury of the LORD; I am weary with holding in: I will pour it out upon the children abroad, and upon the assembly of young men together: for even the husband with the wife shall be taken, the aged with him that is full of days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்கள்மேல் காவலாளரையும் வைத்து, எக்காள சத்தத்துக்குச் கொடுங்கள் என்றும் சொன்னேன்; அவர்களோ நாங்கள் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore I am full of the fury of the LORD; I am weary with holding in: I will pour it out upon the children abroad, and upon the assembly of young men together: for even the husband with the wife shall be taken, the aged with him that is full of days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்கள்மேல் காவலாளரையும் வைத்து, எக்காள சத்தத்துக்குச் கொடுங்கள் என்றும் சொன்னேன்; அவர்களோ நாங்கள் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And their houses shall be turned unto others, with their fields and wives together: for I will stretch out my hand upon the inhabitants of the land, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஜாதிகளே, கேளுங்கள்; சபையே, அவர்களுக்குள் நடக்கிறதை அறிந்துகொள்.]]></a:t>
+              <a:t><![CDATA[12. And their houses shall be turned unto others, with their fields and wives together: for I will stretch out my hand upon the inhabitants of the land, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியே, கேள்; இந்த ஜனங்கள் என் வார்த்தைகளைக் கேளாமலிருந்து, என் நியாயப்பிரமாணத்துக்குச் செவிகொடாமல் அதை வெறுத்துவிடுகிறார்கள்; அவர்கள்மேல் நான் அவர்கள் நினைவுகளின் பலனாகிய தீங்கை வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. For from the least of them even unto the greatest of them every one is given to covetousness; and from the prophet even unto the priest every one deals falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊற்றானது, தன் தண்ணீரைச் சுரக்கப்பண்ணுமாப்போல, அது தன் தீங்கைச் சுரக்கப்பண்ணுகிறது; அதிலே கொடுமையும் அழிம்பும் கேட்கப்படுகிறது; துக்கமும் காயங்களும் நித்தமும் எனக்கு முன்பாகக் காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[1. O all of you children of Benjamin, gather yourselves to flee out of the midst of Jerusalem, and blow the trumpet in Tekoa, and set up a sign of fire in Bethhaccerem: for evil appears out of the north, and great destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியே, கேள்; இந்த ஜனங்கள் என் வார்த்தைகளைக் கேளாமலிருந்து, என் நியாயப்பிரமாணத்துக்குச் செவிகொடாமல் அதை வெறுத்துவிடுகிறார்கள்; அவர்கள்மேல் நான் அவர்கள் நினைவுகளின் பலனாகிய தீங்கை வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. For from the least of them even unto the greatest of them every one is given to covetousness; and from the prophet even unto the priest every one deals falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேபாவிலிருந்து வருகிற தூபவர்க்கமும், தூரதேசத்தினுடைய சுகந்தப்பட்டையும் எனக்கு என்னத்துக்கு? உங்கள் சர்வாங்கதகனங்கள் எனக்கு விருப்பமல்ல; உங்கள் பலிகள் எனக்கு இன்பமாயிராது.]]></a:t>
+              <a:t><![CDATA[14. They have healed also the hurt of the daughter of my people slightly, saying, Peace, peace; when there is no peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேபாவிலிருந்து வருகிற தூபவர்க்கமும், தூரதேசத்தினுடைய சுகந்தப்பட்டையும் எனக்கு என்னத்துக்கு? உங்கள் சர்வாங்கதகனங்கள் எனக்கு விருப்பமல்ல; உங்கள் பலிகள் எனக்கு இன்பமாயிராது.]]></a:t>
+              <a:t><![CDATA[14. They have healed also the hurt of the daughter of my people slightly, saying, Peace, peace; when there is no peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால் இதோ, நான் இந்த ஜனத்துக்கு இடறல்களை வைப்பேன்; அவைகள்மேல் பிதாக்களும், பிள்ளைகளும், குடியானவனும், அவனுக்கடுத்தவனும், ஏகமாய் இடறுண்டு அழிவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. Were they ashamed when they had committed abomination? nay, they were not at all ashamed, neither could they blush: therefore they shall fall among them that fall: at the time that I visit them they shall be cast down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால் இதோ, நான் இந்த ஜனத்துக்கு இடறல்களை வைப்பேன்; அவைகள்மேல் பிதாக்களும், பிள்ளைகளும், குடியானவனும், அவனுக்கடுத்தவனும், ஏகமாய் இடறுண்டு அழிவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. Were they ashamed when they had committed abomination? nay, they were not at all ashamed, neither could they blush: therefore they shall fall among them that fall: at the time that I visit them they shall be cast down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, வடதேசத்திலிருந்து ஒரு ஜனம் வந்து, பூமியின் கடையெல்லைகளிலிருந்து ஒரு பெரிய ஜாதி எழும்பும்.]]></a:t>
+              <a:t><![CDATA[15. Were they ashamed when they had committed abomination? nay, they were not at all ashamed, neither could they blush: therefore they shall fall among them that fall: at the time that I visit them they shall be cast down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, வடதேசத்திலிருந்து ஒரு ஜனம் வந்து, பூமியின் கடையெல்லைகளிலிருந்து ஒரு பெரிய ஜாதி எழும்பும்.]]></a:t>
+              <a:t><![CDATA[16. Thus says the LORD, Stand all of you in the ways, and see, and ask for the old paths, where is the good way, and walk therein, and all of you shall find rest for your souls. But they said, We will not walk therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம் சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Thus says the LORD, Stand all of you in the ways, and see, and ask for the old paths, where is the good way, and walk therein, and all of you shall find rest for your souls. But they said, We will not walk therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம் சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Thus says the LORD, Stand all of you in the ways, and see, and ask for the old paths, where is the good way, and walk therein, and all of you shall find rest for your souls. But they said, We will not walk therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வருகிற செய்தியைக் கேட்டோம்; நம்முடைய கைகள் தளர்ந்தது; இடுக்கம், கர்ப்பவதிக்கு உண்டாகும் வேதனைக்கொப்பான வேதனையும் நம்மைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[17. Also I set watchmen over you, saying, Hearken to the sound of the trumpet. But they said, We will not hearken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேமே, என் ஆத்துமா உன்னைவிட்டுப் பிரியாதபடிக்கும், நான் உன்னைப்பாழும் குடியற்ற தேசமும் ஆக்காதபடிக்கும் புத்திகேள்.]]></a:t>
+              <a:t><![CDATA[1. O all of you children of Benjamin, gather yourselves to flee out of the midst of Jerusalem, and blow the trumpet in Tekoa, and set up a sign of fire in Bethhaccerem: for evil appears out of the north, and great destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வருகிற செய்தியைக் கேட்டோம்; நம்முடைய கைகள் தளர்ந்தது; இடுக்கம், கர்ப்பவதிக்கு உண்டாகும் வேதனைக்கொப்பான வேதனையும் நம்மைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[17. Also I set watchmen over you, saying, Hearken to the sound of the trumpet. But they said, We will not hearken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வயல்வெளியிலே புறப்படாதிருங்கள்; வழியிலும் நடவாதிருங்கள்; சுற்றிலும் சத்துருவின் பட்டயமும் பயங்கரமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[18. Therefore hear, all of you nations, and know, O congregation, what is among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வயல்வெளியிலே புறப்படாதிருங்கள்; வழியிலும் நடவாதிருங்கள்; சுற்றிலும் சத்துருவின் பட்டயமும் பயங்கரமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[19. Hear, O earth: behold, I will bring evil upon this people, even the fruit of their thoughts, because they have not hearkened unto my words, nor to my law, but rejected it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் ஜனமாகிய குமாரத்தியே, நீ இரட்டைக் கட்டிக்கொண்டு, சாம்பலிலே புரண்டு, ஒரே புத்திரனுக்காகத் துக்கிக்கிறதுபோல மனங்கசந்து புலம்பு; பாழாக்குகிறவன் சடிதியாய் நம்மேல் வருவான்.]]></a:t>
+              <a:t><![CDATA[19. Hear, O earth: behold, I will bring evil upon this people, even the fruit of their thoughts, because they have not hearkened unto my words, nor to my law, but rejected it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் ஜனமாகிய குமாரத்தியே, நீ இரட்டைக் கட்டிக்கொண்டு, சாம்பலிலே புரண்டு, ஒரே புத்திரனுக்காகத் துக்கிக்கிறதுபோல மனங்கசந்து புலம்பு; பாழாக்குகிறவன் சடிதியாய் நம்மேல் வருவான்.]]></a:t>
+              <a:t><![CDATA[19. Hear, O earth: behold, I will bring evil upon this people, even the fruit of their thoughts, because they have not hearkened unto my words, nor to my law, but rejected it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ என் ஜனத்தின் வழியை அறிந்துகொள்ளவும் சோதித்துப்பார்க்கவும் நான் உன்னை அவர்களுக்குள்ளே துருகமாகவும், அரணாகவும் வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[20. To what purpose comes there to me incense from Sheba, and the sweet cane from a far country? your burnt offerings are not acceptable, nor your sacrifices sweet unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களெல்லாரும் முரட்டாட்டமான அகங்காரிகளும், தூற்றித்திரிகிறவர்களுமாயிருக்கிறார்கள்; அவர்கள் வெண்கலமும் இரும்புமானவர்கள்; அவர்களெல்லாரும் கெட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. To what purpose comes there to me incense from Sheba, and the sweet cane from a far country? your burnt offerings are not acceptable, nor your sacrifices sweet unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களெல்லாரும் முரட்டாட்டமான அகங்காரிகளும், தூற்றித்திரிகிறவர்களுமாயிருக்கிறார்கள்; அவர்கள் வெண்கலமும் இரும்புமானவர்கள்; அவர்களெல்லாரும் கெட்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[21. Therefore thus says the LORD, Behold, I will lay stumbling blocks before this people, and the fathers and the sons together shall fall upon them; the neighbour and his friend shall perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. துருத்தி வெந்தது; ஈயம் நெருப்பினால் அழிந்தது; புடமிடுகிறவனுடைய பிரயாசம் விருதாவாய்ப்போயிற்று; பொல்லாப்புகள் அற்றுப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[21. Therefore thus says the LORD, Behold, I will lay stumbling blocks before this people, and the fathers and the sons together shall fall upon them; the neighbour and his friend shall perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. துருத்தி வெந்தது; ஈயம் நெருப்பினால் அழிந்தது; புடமிடுகிறவனுடைய பிரயாசம் விருதாவாய்ப்போயிற்று; பொல்லாப்புகள் அற்றுப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[22. Thus says the LORD, Behold, a people comes from the north country, and a great nation shall be raised from the sides of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேமே, என் ஆத்துமா உன்னைவிட்டுப் பிரியாதபடிக்கும், நான் உன்னைப்பாழும் குடியற்ற தேசமும் ஆக்காதபடிக்கும் புத்திகேள்.]]></a:t>
+              <a:t><![CDATA[2. I have likened the daughter of Zion to a comely and delicate woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் தள்ளுபடியான வெள்ளி என்னப்படுவார்கள்; கர்த்தர் அவர்களைத் தள்ளிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[23. They shall lay hold on bow and spear; they are cruel, and have no mercy; their voice roars like the sea; and they ride upon horses, set in array as men for war against you, O daughter of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. They shall lay hold on bow and spear; they are cruel, and have no mercy; their voice roars like the sea; and they ride upon horses, set in array as men for war against you, O daughter of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. They shall lay hold on bow and spear; they are cruel, and have no mercy; their voice roars like the sea; and they ride upon horses, set in array as men for war against you, O daughter of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம் ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும் வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. We have heard the fame thereof: our hands wax feeble: anguish has taken hold of us, and pain, as of a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செல்வமாய் வளர்ந்த ரூபவதியான சீயோன் குமாரத்தியைப் பாழாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[24. We have heard the fame thereof: our hands wax feeble: anguish has taken hold of us, and pain, as of a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேய்ப்பர் தங்கள் மந்தைகளோடே அவளிடத்துக்கு வருவார்கள்; அவர்கள் அவளுக்கு விரோதமாய்ச் சுற்றிலும் கூடாரம்போட்டு, அவனவன் தன் தன் ஸ்தலத்தில் மேய்த்து,]]></a:t>
+              <a:t><![CDATA[25. Go not forth into the field, nor walk by the way; for the sword of the enemy and fear is on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேய்ப்பர் தங்கள் மந்தைகளோடே அவளிடத்துக்கு வருவார்கள்; அவர்கள் அவளுக்கு விரோதமாய்ச் சுற்றிலும் கூடாரம்போட்டு, அவனவன் தன் தன் ஸ்தலத்தில் மேய்த்து,]]></a:t>
+              <a:t><![CDATA[25. Go not forth into the field, nor walk by the way; for the sword of the enemy and fear is on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவளுக்கு விரோதமாய் யுத்தஞ்செய்ய ஆயத்தம்பண்ணுங்கள் என்றும், மத்தியானத்தில்தானே நாம் போயேறும்படிக்கு எழுந்திருங்கள்; ஐயோ! பொழுது சாய்ந்து, அந்தி நிழல்கள் நீண்டுபோகிறதே;]]></a:t>
+              <a:t><![CDATA[26. O daughter of my people, gird you with sackcloth, and wallow yourself in ashes: make you mourning, as for an only son, most bitter lamentation: for the spoiler shall suddenly come upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவளுக்கு விரோதமாய் யுத்தஞ்செய்ய ஆயத்தம்பண்ணுங்கள் என்றும், மத்தியானத்தில்தானே நாம் போயேறும்படிக்கு எழுந்திருங்கள்; ஐயோ! பொழுது சாய்ந்து, அந்தி நிழல்கள் நீண்டுபோகிறதே;]]></a:t>
+              <a:t><![CDATA[26. O daughter of my people, gird you with sackcloth, and wallow yourself in ashes: make you mourning, as for an only son, most bitter lamentation: for the spoiler shall suddenly come upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எழுந்திருங்கள், நாம் இராக்காலத்திலாகிலும் போயேறி, அவளுடைய அரமனைகளை அழிப்போம் என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. I have set you for a tower and a fortress among my people, that you may know and try their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சக்குலைகளை அறுக்கிறவனைப்போல உன் கையைத் திரும்பக் கூடைகளின்மேல் போடென்று சொல்லி, அவர்கள் இஸ்ரவேலில் மீதியாயிருந்த கனியைத் திராட்சச்செடியின் கனியைப்போல நன்றாய்ப் பொறுக்கிக்கொண்டுபோவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. The shepherds with their flocks shall come unto her; they shall pitch their tents against her round about; they shall feed every one in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளுடைய கர்த்தர் சொல்லுகிறது என்னவென்றால், மரங்களை வெட்டி, எருசலேமுக்கு விரோதமாய்க் கொத்தளம் போடுங்கள்; அதுவே விசாரிக்கப்படவேண்டிய நகரம்; அதின் உட்புறமெல்லாம் கொடுமை.]]></a:t>
+              <a:t><![CDATA[27. I have set you for a tower and a fortress among my people, that you may know and try their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6626,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளுடைய கர்த்தர் சொல்லுகிறது என்னவென்றால், மரங்களை வெட்டி, எருசலேமுக்கு விரோதமாய்க் கொத்தளம் போடுங்கள்; அதுவே விசாரிக்கப்படவேண்டிய நகரம்; அதின் உட்புறமெல்லாம் கொடுமை.]]></a:t>
+              <a:t><![CDATA[28. They are all grievous apostates, walking with slanders: they are brass and iron; they are all corrupters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. They are all grievous apostates, walking with slanders: they are brass and iron; they are all corrupters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. The bellows are burned, the lead is consumed of the fire; the founder melts in vain: for the wicked are not plucked away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. The bellows are burned, the lead is consumed of the fire; the founder melts in vain: for the wicked are not plucked away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Reprobate silver shall men call them, because the LORD has rejected them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +7171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சக்குலைகளை அறுக்கிறவனைப்போல உன் கையைத் திரும்பக் கூடைகளின்மேல் போடென்று சொல்லி, அவர்கள் இஸ்ரவேலில் மீதியாயிருந்த கனியைத் திராட்சச்செடியின் கனியைப்போல நன்றாய்ப் பொறுக்கிக்கொண்டுபோவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. The shepherds with their flocks shall come unto her; they shall pitch their tents against her round about; they shall feed every one in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +7280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள் கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு விருப்பமில்லை.]]></a:t>
+              <a:t><![CDATA[4. Prepare all of you war against her; arise, and let us go up at noon. Woe unto us! for the day goes away, for the shadows of the evening are stretched out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +7389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள் கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு விருப்பமில்லை.]]></a:t>
+              <a:t><![CDATA[4. Prepare all of you war against her; arise, and let us go up at noon. Woe unto us! for the day goes away, for the shadows of the evening are stretched out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +7468,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507528" r:id="rId1"/>
+    <p:sldLayoutId id="2482540398" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7516,50 +7968,82 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7684,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in it.]]></a:t>
+              <a:t><![CDATA[5. எழுந்திருங்கள், நாம் இராக்காலத்திலாகிலும் போயேறி, அவளுடைய அரமனைகளை அழிப்போம் என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Therefore I am full of the fury of the LORD; I am weary with holding in: I will pour it out upon]]></a:t>
+              <a:t><![CDATA[சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children abroad, and upon the assembly of young men together: for even the husband with the wife]]></a:t>
+              <a:t><![CDATA[6. சேனைகளுடைய கர்த்தர் சொல்லுகிறது என்னவென்றால், மரங்களை வெட்டி, எருசலேமுக்கு விரோதமாய்க் கொத்தளம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be taken, the aged with him that is full of days.]]></a:t>
+              <a:t><![CDATA[போடுங்கள்; அதுவே விசாரிக்கப்படவேண்டிய நகரம்; அதின் உட்புறமெல்லாம் கொடுமை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And their houses shall be turned unto others, with their fields and wives together: for I will]]></a:t>
+              <a:t><![CDATA[7. ஊற்றானது, தன் தண்ணீரைச் சுரக்கப்பண்ணுமாப்போல, அது தன் தீங்கைச் சுரக்கப்பண்ணுகிறது; அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stretch out my hand upon the inhabitants of the land, says the LORD.]]></a:t>
+              <a:t><![CDATA[கொடுமையும் அழிம்பும் கேட்கப்படுகிறது; துக்கமும் காயங்களும் நித்தமும் எனக்கு முன்பாகக் காணப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For from the least of them even unto the greatest of them every one is given to covetousness;]]></a:t>
+              <a:t><![CDATA[8. எருசலேமே, என் ஆத்துமா உன்னைவிட்டுப் பிரியாதபடிக்கும், நான் உன்னைப்பாழும் குடியற்ற தேசமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and from the prophet even unto the priest every one deals falsely.]]></a:t>
+              <a:t><![CDATA[ஆக்காதபடிக்கும் புத்திகேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They have healed also the hurt of the daughter of my people slightly, saying, Peace, peace; when]]></a:t>
+              <a:t><![CDATA[9. திராட்சக்குலைகளை அறுக்கிறவனைப்போல உன் கையைத் திரும்பக் கூடைகளின்மேல் போடென்று சொல்லி, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there is no peace.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலில் மீதியாயிருந்த கனியைத் திராட்சச்செடியின் கனியைப்போல நன்றாய்ப் பொறுக்கிக்கொண்டுபோவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. As a fountain casts out her waters, so she casts out her wickedness: violence and spoil is heard]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் புத்திரரே, நீங்கள் எருசலேமின் நடுவிலிருந்து ஏகமாய்க் கூடியோடி, தெக்கோவாவில் எக்காளம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Were they ashamed when they had committed abomination? nay, they were not at all ashamed,]]></a:t>
+              <a:t><![CDATA[என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither could they blush: therefore they shall fall among them that fall: at the time that I visit]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் கேட்கும்படி நான் யாரோடே பேசி எச்சரிப்பேன்? அவர்களுடைய செவி விருத்தசேதனமில்லாதது; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them they shall be cast down, says the LORD.]]></a:t>
+              <a:t><![CDATA[கேட்கமாட்டார்கள்; கர்த்தருடைய வசனம் அவர்களுக்கு நிந்தையாயிருக்கிறது; அதின்மேல் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Thus says the LORD, Stand all of you in the ways, and see, and ask for the old paths, where is]]></a:t>
+              <a:t><![CDATA[விருப்பமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the good way, and walk therein, and all of you shall find rest for your souls. But they said, We]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நான் கர்த்தருடைய உக்கிரத்தால் நிறைந்திருக்கிறேன்; அதை அடக்கி இளைத்துப்போனேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will not walk therein.]]></a:t>
+              <a:t><![CDATA[வீதிகளிலுள்ள பிள்ளைகளின்மேலும், வாலிபருடைய கூட்டத்தின்மேலும் ஏகமாய் அதை ஊற்றிவிடுவேன்; புருஷரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Also I set watchmen over you, saying, Hearken to the sound of the trumpet. But they said, We]]></a:t>
+              <a:t><![CDATA[ஸ்திரீகளும், கிழவரும், பூரணவயதுள்ளவர்களுங்கூடப் பிடிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will not hearken.]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய வீடுகளும், அவர்களுடைய காணிபூமிகளும், அவர்களுடைய மனைவிகளோடே ஏகமாய் அந்நியர் வசமாகும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Therefore hear, all of you nations, and know, O congregation, what is among them.]]></a:t>
+              <a:t><![CDATA[என் கையை இந்தத் தேசத்தின் குடிகளுக்கு விரோதமாக நீட்டுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Hear, O earth: behold, I will bring evil upon this people, even the fruit of their thoughts,]]></a:t>
+              <a:t><![CDATA[13. அவர்களில், சிறியோர்முதல் பெரியோர்மட்டும், ஒவ்வொருவரும் பொருளாசைக்காரர்; இதுவுமல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in her; before me continually is grief and wounds.]]></a:t>
+              <a:t><![CDATA[ஊதி, பெத்கேரேமின்மேல் அடையாளமாகத் தீவெளிச்சங் காட்டுங்கள்; ஒரு தீங்கும் மகா சங்காரமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because they have not hearkened unto my words, nor to my law, but rejected it.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகள்முதல் ஆசாரியர்கள்மட்டும் ஒவ்வொருவரும் பொய்யர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. To what purpose comes there to me incense from Sheba, and the sweet cane from a far country?]]></a:t>
+              <a:t><![CDATA[14. சமாதானமில்லாதிருந்தும் சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனத்தின் காயங்களை மேற்பூச்சாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your burnt offerings are not acceptable, nor your sacrifices sweet unto me.]]></a:t>
+              <a:t><![CDATA[குணமாக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Therefore thus says the LORD, Behold, I will lay stumbling blocks before this people, and the]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களோ? பரிச்சேதம் வெட்கப்படார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers and the sons together shall fall upon them; the neighbour and his friend shall perish.]]></a:t>
+              <a:t><![CDATA[நாணவும் அறியார்கள்; ஆதலால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங் காலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Thus says the LORD, Behold, a people comes from the north country, and a great nation shall be]]></a:t>
+              <a:t><![CDATA[இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[raised from the sides of the earth.]]></a:t>
+              <a:t><![CDATA[16. வழிகளிலே நின்று, பூர்வ பாதைகள் எவையென்று கேட்டு விசாரித்து, நல்லவழி எங்கே என்று பார்த்து, அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. They shall lay hold on bow and spear; they are cruel, and have no mercy; their voice roars like]]></a:t>
+              <a:t><![CDATA[நடவுங்கள்; அப்பொழுது உங்கள் ஆத்துமாவுக்கு இளைப்பாறுதல் கிடைக்கும் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sea; and they ride upon horses, set in array as men for war against you, O daughter of Zion.]]></a:t>
+              <a:t><![CDATA[அவர்களோ: நாங்கள் அதிலே நடக்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. We have heard the fame thereof: our hands wax feeble: anguish has taken hold of us, and pain, as]]></a:t>
+              <a:t><![CDATA[17. நான் உங்கள்மேல் காவலாளரையும் வைத்து, எக்காள சத்தத்துக்குச் கொடுங்கள் என்றும் சொன்னேன்; அவர்களோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Be you instructed, O Jerusalem, lest my soul depart from you; lest I make you desolate, a land]]></a:t>
+              <a:t><![CDATA[வடக்கேயிருந்து தோன்றுகிறதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of a woman in travail.]]></a:t>
+              <a:t><![CDATA[நாங்கள் கேட்கமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Go not forth into the field, nor walk by the way; for the sword of the enemy and fear is on]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் ஜாதிகளே, கேளுங்கள்; சபையே, அவர்களுக்குள் நடக்கிறதை அறிந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every side.]]></a:t>
+              <a:t><![CDATA[19. பூமியே, கேள்; இந்த ஜனங்கள் என் வார்த்தைகளைக் கேளாமலிருந்து, என் நியாயப்பிரமாணத்துக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. O daughter of my people, gird you with sackcloth, and wallow yourself in ashes: make you]]></a:t>
+              <a:t><![CDATA[செவிகொடாமல் அதை வெறுத்துவிடுகிறார்கள்; அவர்கள்மேல் நான் அவர்கள் நினைவுகளின் பலனாகிய தீங்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mourning, as for an only son, most bitter lamentation: for the spoiler shall suddenly come upon us.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. I have set you for a tower and a fortress among my people, that you may know and try their way.]]></a:t>
+              <a:t><![CDATA[20. சேபாவிலிருந்து வருகிற தூபவர்க்கமும், தூரதேசத்தினுடைய சுகந்தப்பட்டையும் எனக்கு என்னத்துக்கு?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. They are all grievous apostates, walking with slanders: they are brass and iron; they are all]]></a:t>
+              <a:t><![CDATA[உங்கள் சர்வாங்கதகனங்கள் எனக்கு விருப்பமல்ல; உங்கள் பலிகள் எனக்கு இன்பமாயிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[corrupters.]]></a:t>
+              <a:t><![CDATA[21. ஆகையால் இதோ, நான் இந்த ஜனத்துக்கு இடறல்களை வைப்பேன்; அவைகள்மேல் பிதாக்களும், பிள்ளைகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. The bellows are burned, the lead is consumed of the fire; the founder melts in vain: for the]]></a:t>
+              <a:t><![CDATA[குடியானவனும், அவனுக்கடுத்தவனும், ஏகமாய் இடறுண்டு அழிவார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wicked are not plucked away.]]></a:t>
+              <a:t><![CDATA[22. இதோ, வடதேசத்திலிருந்து ஒரு ஜனம் வந்து, பூமியின் கடையெல்லைகளிலிருந்து ஒரு பெரிய ஜாதி எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not inhabited.]]></a:t>
+              <a:t><![CDATA[2. செல்வமாய் வளர்ந்த ரூபவதியான சீயோன் குமாரத்தியைப் பாழாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Reprobate silver shall men call them, because the LORD has rejected them.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் வில்லும் வேலும் பிடித்து வருவார்கள்; அவர்கள் கொடியர், இரக்கமறியாதவர்கள்; அவர்கள் சத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. O all of you children of Benjamin, gather yourselves to flee out of the midst of Jerusalem, and]]></a:t>
+              <a:t><![CDATA[சமுத்திர இரைச்சலுக்குச் சமானமாயிருக்கும்; சீயோன் குமாரத்தியே, அவர்கள் எனக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blow the trumpet in Tekoa, and set up a sign of fire in Bethhaccerem: for evil appears out of the]]></a:t>
+              <a:t><![CDATA[யுத்தசன்னத்தராய்க் குதிரைகளின்மேலேறி அணியணியாக வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[north, and great destruction.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வருகிற செய்தியைக் கேட்டோம்; நம்முடைய கைகள் தளர்ந்தது; இடுக்கம், கர்ப்பவதிக்கு உண்டாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I have likened the daughter of Zion to a comely and delicate woman.]]></a:t>
+              <a:t><![CDATA[வேதனைக்கொப்பான வேதனையும் நம்மைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The shepherds with their flocks shall come unto her; they shall pitch their tents against her]]></a:t>
+              <a:t><![CDATA[25. வயல்வெளியிலே புறப்படாதிருங்கள்; வழியிலும் நடவாதிருங்கள்; சுற்றிலும் சத்துருவின் பட்டயமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about; they shall feed every one in his place.]]></a:t>
+              <a:t><![CDATA[பயங்கரமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Prepare all of you war against her; arise, and let us go up at noon. Woe unto us! for the day]]></a:t>
+              <a:t><![CDATA[26. என் ஜனமாகிய குமாரத்தியே, நீ இரட்டைக் கட்டிக்கொண்டு, சாம்பலிலே புரண்டு, ஒரே புத்திரனுக்காகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[goes away, for the shadows of the evening are stretched out.]]></a:t>
+              <a:t><![CDATA[துக்கிக்கிறதுபோல மனங்கசந்து புலம்பு; பாழாக்குகிறவன் சடிதியாய் நம்மேல் வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Arise, and let us go by night, and let us destroy her palaces.]]></a:t>
+              <a:t><![CDATA[27. நீ என் ஜனத்தின் வழியை அறிந்துகொள்ளவும் சோதித்துப்பார்க்கவும் நான் உன்னை அவர்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Thus says the LORD of hosts, They shall thoroughly glean the remnant of Israel as a vine: turn]]></a:t>
+              <a:t><![CDATA[3. மேய்ப்பர் தங்கள் மந்தைகளோடே அவளிடத்துக்கு வருவார்கள்; அவர்கள் அவளுக்கு விரோதமாய்ச் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For thus has the LORD of hosts said, Hew all of you down trees, and cast a mount against]]></a:t>
+              <a:t><![CDATA[துருகமாகவும், அரணாகவும் வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15560,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem: this is the city to be visited; she is wholly oppression in the midst of her.]]></a:t>
+              <a:t><![CDATA[28. அவர்களெல்லாரும் முரட்டாட்டமான அகங்காரிகளும், தூற்றித்திரிகிறவர்களுமாயிருக்கிறார்கள்; அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெண்கலமும் இரும்புமானவர்கள்; அவர்களெல்லாரும் கெட்டவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. துருத்தி வெந்தது; ஈயம் நெருப்பினால் அழிந்தது; புடமிடுகிறவனுடைய பிரயாசம் விருதாவாய்ப்போயிற்று;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொல்லாப்புகள் அற்றுப்போகவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவர்கள் தள்ளுபடியான வெள்ளி என்னப்படுவார்கள்; கர்த்தர் அவர்களைத் தள்ளிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[back yours hand as a grape-gatherer into the baskets.]]></a:t>
+              <a:t><![CDATA[கூடாரம்போட்டு, அவனவன் தன் தன் ஸ்தலத்தில் மேய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. To whom shall I speak, and give warning, that they may hear? behold, their ear is uncircumcised,]]></a:t>
+              <a:t><![CDATA[4. அவளுக்கு விரோதமாய் யுத்தஞ்செய்ய ஆயத்தம்பண்ணுங்கள் என்றும், மத்தியானத்தில்தானே நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they cannot hearken: behold, the word of the LORD is unto them a reproach; they have no delight]]></a:t>
+              <a:t><![CDATA[போயேறும்படிக்கு எழுந்திருங்கள்; ஐயோ! பொழுது சாய்ந்து, அந்தி நிழல்கள் நீண்டுபோகிறதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +16545,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +16655,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +16830,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>65</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>