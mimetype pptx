--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -83,50 +83,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +167,57 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +361,60 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் எருசலேமியராகிய இந்த ஜனம் என்றைக்கும் வழிதப்பிப்போகிறதென்ன? கபடத்தை உறுதியாய்ப் பிடித்திருக்கிறார்கள்; திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Moreover you shall say unto them, Thus says the LORD; Shall they fall, and not arise? shall he turn away, and not return?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் எருசலேமியராகிய இந்த ஜனம் என்றைக்கும் வழிதப்பிப்போகிறதென்ன? கபடத்தை உறுதியாய்ப் பிடித்திருக்கிறார்கள்; திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Why then is this people of Jerusalem slides back by a perpetual backsliding? they hold fast deceit, they refuse to return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் கவனித்துக் கேட்டேன், அவர்கள் யதார்த்தம் பேசவில்லை; என்ன செய்தேனென்று சொல்லி, தன் பொல்லாப்பினிமித்தம் மனஸ்தாபப்படுகிறவன் ஒருவனுமில்லை; யுத்தத்துக்குள் பாய்கிற குதிரையைப்போல அவரவர் வேகமாய் ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Why then is this people of Jerusalem slides back by a perpetual backsliding? they hold fast deceit, they refuse to return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் கவனித்துக் கேட்டேன், அவர்கள் யதார்த்தம் பேசவில்லை; என்ன செய்தேனென்று சொல்லி, தன் பொல்லாப்பினிமித்தம் மனஸ்தாபப்படுகிறவன் ஒருவனுமில்லை; யுத்தத்துக்குள் பாய்கிற குதிரையைப்போல அவரவர் வேகமாய் ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. I hearkened and heard, but they spoke not aright: no man repented him of his wickedness, saying, What have I done? every one turned to his course, as the horse rushes into the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் கவனித்துக் கேட்டேன், அவர்கள் யதார்த்தம் பேசவில்லை; என்ன செய்தேனென்று சொல்லி, தன் பொல்லாப்பினிமித்தம் மனஸ்தாபப்படுகிறவன் ஒருவனுமில்லை; யுத்தத்துக்குள் பாய்கிற குதிரையைப்போல அவரவர் வேகமாய் ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. I hearkened and heard, but they spoke not aright: no man repented him of his wickedness, saying, What have I done? every one turned to his course, as the horse rushes into the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகாயத்திலுள்ள நாரை முதலாய்த் தன் வேளையை அறியும்; காட்டுப்புறாவும், கொக்கும், தகைவிலான் குவியும் தாங்கள் வரத்தக்க காலத்தை அறியும்; என் ஜனங்களோ கர்த்தரின் நியாயத்தை அறியார்கள் என்று கர்த்தர் உரைக்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[6. I hearkened and heard, but they spoke not aright: no man repented him of his wickedness, saying, What have I done? every one turned to his course, as the horse rushes into the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகாயத்திலுள்ள நாரை முதலாய்த் தன் வேளையை அறியும்; காட்டுப்புறாவும், கொக்கும், தகைவிலான் குவியும் தாங்கள் வரத்தக்க காலத்தை அறியும்; என் ஜனங்களோ கர்த்தரின் நியாயத்தை அறியார்கள் என்று கர்த்தர் உரைக்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[7. Yea, the stork in the heaven knows her appointed times; and the turtle and the crane and the swallow observe the time of their coming; but my people know not the judgment of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் ஞானிகளென்றும், கர்த்தருடைய வேதம் எங்களிடத்திலிருக்கிறதென்றும் நீங்கள் சொல்லுகிறதெப்படி மெய்யாகவே, இதோ, வேதபாரகரின் கள்ள எழுத்தாணி அதை அபத்தமாக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Yea, the stork in the heaven knows her appointed times; and the turtle and the crane and the swallow observe the time of their coming; but my people know not the judgment of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் ஞானிகளென்றும், கர்த்தருடைய வேதம் எங்களிடத்திலிருக்கிறதென்றும் நீங்கள் சொல்லுகிறதெப்படி மெய்யாகவே, இதோ, வேதபாரகரின் கள்ள எழுத்தாணி அதை அபத்தமாக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Yea, the stork in the heaven knows her appointed times; and the turtle and the crane and the swallow observe the time of their coming; but my people know not the judgment of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஞானிகள் வெட்கி, கலங்கிப் பிடிபடுவார்கள்; இதோ, கர்த்தருடைய சொல்லை வெறுத்துப்போட்டார்கள்; அவர்களுக்கு ஞானமேது?]]></a:t>
+              <a:t><![CDATA[8. How do all of you say, We are wise, and the law of the LORD is with us? Lo, certainly in vain made he it; the pen of the scribes is in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே யூதாவினுடைய ராஜாக்களின் எலும்புகளையும், அவர்களுடைய பிரபுக்களின் எலும்புகளையும், ஆசாரியர்களின் எலும்புகளையும், தீர்க்கதரிசிகளின் எலும்புகளையும், எருசலேமுடைய குடிகளின் எலும்புகளையும், அவர்களுடைய பிரேதக்குழிகளிலிருந்து எடுத்து,]]></a:t>
+              <a:t><![CDATA[1. At that time, says the LORD, they shall bring out the bones of the kings of Judah, and the bones of his princes, and the bones of the priests, and the bones of the prophets, and the bones of the inhabitants of Jerusalem, out of their graves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஞானிகள் வெட்கி, கலங்கிப் பிடிபடுவார்கள்; இதோ, கர்த்தருடைய சொல்லை வெறுத்துப்போட்டார்கள்; அவர்களுக்கு ஞானமேது?]]></a:t>
+              <a:t><![CDATA[8. How do all of you say, We are wise, and the law of the LORD is with us? Lo, certainly in vain made he it; the pen of the scribes is in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்களுடைய ஸ்திரீகளை அந்நியருக்கும், அவர்களுடைய வயல்களை அவைகளைக் கட்டிக்கொள்பவர்களுக்கும் கொடுப்பேன்; அவர்களிலே சிறியோர் தொடங்கிப் பெரியோர்மட்டும் ஒவ்வொருவரும் பொருளாசைக்காரராயிருக்கிறார்கள்; தீர்க்கதரிசிகள் தொடங்கி ஆசாரியர்கள் மட்டும் ஒவ்வொருவரும் பொய்யராயிருந்து,]]></a:t>
+              <a:t><![CDATA[9. The wise men are ashamed, they are dismayed and taken: lo, they have rejected the word of the LORD; and what wisdom is in them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்களுடைய ஸ்திரீகளை அந்நியருக்கும், அவர்களுடைய வயல்களை அவைகளைக் கட்டிக்கொள்பவர்களுக்கும் கொடுப்பேன்; அவர்களிலே சிறியோர் தொடங்கிப் பெரியோர்மட்டும் ஒவ்வொருவரும் பொருளாசைக்காரராயிருக்கிறார்கள்; தீர்க்கதரிசிகள் தொடங்கி ஆசாரியர்கள் மட்டும் ஒவ்வொருவரும் பொய்யராயிருந்து,]]></a:t>
+              <a:t><![CDATA[9. The wise men are ashamed, they are dismayed and taken: lo, they have rejected the word of the LORD; and what wisdom is in them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அவர்களுடைய ஸ்திரீகளை அந்நியருக்கும், அவர்களுடைய வயல்களை அவைகளைக் கட்டிக்கொள்பவர்களுக்கும் கொடுப்பேன்; அவர்களிலே சிறியோர் தொடங்கிப் பெரியோர்மட்டும் ஒவ்வொருவரும் பொருளாசைக்காரராயிருக்கிறார்கள்; தீர்க்கதரிசிகள் தொடங்கி ஆசாரியர்கள் மட்டும் ஒவ்வொருவரும் பொய்யராயிருந்து,]]></a:t>
+              <a:t><![CDATA[10. Therefore will I give their wives unto others, and their fields to them that shall inherit them: for every one from the least even unto the greatest is given to covetousness, from the prophet even unto the priest every one deals falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சமாதானமில்லாதிருதும், சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனமாகிய குமாரத்தியின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore will I give their wives unto others, and their fields to them that shall inherit them: for every one from the least even unto the greatest is given to covetousness, from the prophet even unto the priest every one deals falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சமாதானமில்லாதிருதும், சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனமாகிய குமாரத்தியின் காயங்களை மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore will I give their wives unto others, and their fields to them that shall inherit them: for every one from the least even unto the greatest is given to covetousness, from the prophet even unto the priest every one deals falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாங்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களா? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆகையால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங்காலத்திலே இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Therefore will I give their wives unto others, and their fields to them that shall inherit them: for every one from the least even unto the greatest is given to covetousness, from the prophet even unto the priest every one deals falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாங்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களா? பரிச்சேதம் வெட்கப்படார்கள், நாணவும் அறியார்கள்; ஆகையால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங்காலத்திலே இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. For they have healed the hurt of the daughter of my people slightly, saying, Peace, peace; when there is no peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களை முற்றிலும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்; திராட்சச்செடியிலே குலைகளிராது, அத்திமரத்திலே பழங்களிராது, இலையும் உதிரும், நான் அவர்களுக்குக் கொடுத்தது அவர்களைவிட்டுத் தாண்டிப்போகும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[11. For they have healed the hurt of the daughter of my people slightly, saying, Peace, peace; when there is no peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களை முற்றிலும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்; திராட்சச்செடியிலே குலைகளிராது, அத்திமரத்திலே பழங்களிராது, இலையும் உதிரும், நான் அவர்களுக்குக் கொடுத்தது அவர்களைவிட்டுத் தாண்டிப்போகும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[12. Were they ashamed when they had committed abomination? nay, they were not at all ashamed, neither could they blush: therefore shall they fall among them that fall: in the time of their visitation they shall be cast down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே யூதாவினுடைய ராஜாக்களின் எலும்புகளையும், அவர்களுடைய பிரபுக்களின் எலும்புகளையும், ஆசாரியர்களின் எலும்புகளையும், தீர்க்கதரிசிகளின் எலும்புகளையும், எருசலேமுடைய குடிகளின் எலும்புகளையும், அவர்களுடைய பிரேதக்குழிகளிலிருந்து எடுத்து,]]></a:t>
+              <a:t><![CDATA[1. At that time, says the LORD, they shall bring out the bones of the kings of Judah, and the bones of his princes, and the bones of the priests, and the bones of the prophets, and the bones of the inhabitants of Jerusalem, out of their graves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களை முற்றிலும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்; திராட்சச்செடியிலே குலைகளிராது, அத்திமரத்திலே பழங்களிராது, இலையும் உதிரும், நான் அவர்களுக்குக் கொடுத்தது அவர்களைவிட்டுத் தாண்டிப்போகும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[12. Were they ashamed when they had committed abomination? nay, they were not at all ashamed, neither could they blush: therefore shall they fall among them that fall: in the time of their visitation they shall be cast down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் சும்மாயிருப்பானேன்? கூடிவாருங்கள்; நாம் அரணான பட்டணங்களுக்குள் பிரவேசித்து, அங்கே சங்காரமாவோம்; நாம் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தபடியால், நம்முடைய தேவனாகிய கர்த்தர் நம்மைச் சங்காரம்பண்ணி, நமக்குப் பிச்சுக்கலந்த தண்ணீரைக் குடிக்கக்கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. Were they ashamed when they had committed abomination? nay, they were not at all ashamed, neither could they blush: therefore shall they fall among them that fall: in the time of their visitation they shall be cast down, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் சும்மாயிருப்பானேன்? கூடிவாருங்கள்; நாம் அரணான பட்டணங்களுக்குள் பிரவேசித்து, அங்கே சங்காரமாவோம்; நாம் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தபடியால், நம்முடைய தேவனாகிய கர்த்தர் நம்மைச் சங்காரம்பண்ணி, நமக்குப் பிச்சுக்கலந்த தண்ணீரைக் குடிக்கக்கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. I will surely consume them, says the LORD: there shall be no grapes on the vine, nor figs on the fig tree, and the leaf shall fade; and the things that I have given them shall pass away from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் சும்மாயிருப்பானேன்? கூடிவாருங்கள்; நாம் அரணான பட்டணங்களுக்குள் பிரவேசித்து, அங்கே சங்காரமாவோம்; நாம் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தபடியால், நம்முடைய தேவனாகிய கர்த்தர் நம்மைச் சங்காரம்பண்ணி, நமக்குப் பிச்சுக்கலந்த தண்ணீரைக் குடிக்கக்கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. I will surely consume them, says the LORD: there shall be no grapes on the vine, nor figs on the fig tree, and the leaf shall fade; and the things that I have given them shall pass away from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சமாதானத்துக்குக் காத்திருந்தோம், பிரயோஜனமில்லை; ஆரோக்கியகாலத்துக்குக் காத்திருந்தோம், இதோ, ஆபத்து.]]></a:t>
+              <a:t><![CDATA[13. I will surely consume them, says the LORD: there shall be no grapes on the vine, nor figs on the fig tree, and the leaf shall fade; and the things that I have given them shall pass away from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சமாதானத்துக்குக் காத்திருந்தோம், பிரயோஜனமில்லை; ஆரோக்கியகாலத்துக்குக் காத்திருந்தோம், இதோ, ஆபத்து.]]></a:t>
+              <a:t><![CDATA[14. Why do we sit still? assemble yourselves, and let us enter into the defenced cities, and let us be silent there: for the LORD our God has put us to silence, and given us water of gall to drink, because we have sinned against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாணிலிருந்து அவர்களுடைய குதிரைகளின் மூச்செறிதல் கேட்கப்படுகிறது; அவர்களுடைய பலத்த அஸ்வங்கள் கனைக்கிற சத்தத்தினால் தேசமெல்லாம் அதிருகிறது; அவர்கள் வந்து தேசத்தையும் அதில் உள்ளவைகளையும், பட்டணத்தையும் அதின் குடிகளையும் பட்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Why do we sit still? assemble yourselves, and let us enter into the defenced cities, and let us be silent there: for the LORD our God has put us to silence, and given us water of gall to drink, because we have sinned against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாணிலிருந்து அவர்களுடைய குதிரைகளின் மூச்செறிதல் கேட்கப்படுகிறது; அவர்களுடைய பலத்த அஸ்வங்கள் கனைக்கிற சத்தத்தினால் தேசமெல்லாம் அதிருகிறது; அவர்கள் வந்து தேசத்தையும் அதில் உள்ளவைகளையும், பட்டணத்தையும் அதின் குடிகளையும் பட்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Why do we sit still? assemble yourselves, and let us enter into the defenced cities, and let us be silent there: for the LORD our God has put us to silence, and given us water of gall to drink, because we have sinned against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மெய்யாய், இதோ, தடைகட்டப்படாத சர்ப்பங்களையும், கட்டுவிரியன்களையும் உங்களுக்குள் அனுப்புகிறேன், அவைகள் உங்களைக் கடிக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. We looked for peace, but no good came; and for a time of health, and behold trouble!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மெய்யாய், இதோ, தடைகட்டப்படாத சர்ப்பங்களையும், கட்டுவிரியன்களையும் உங்களுக்குள் அனுப்புகிறேன், அவைகள் உங்களைக் கடிக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. We looked for peace, but no good came; and for a time of health, and behold trouble!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் நேசித்ததும், சேவித்ததும்,பின்பற்றினதும், நாடினதும், பணிந்துகொண்டதுமாயிருந்த சூரியனுக்கும், சந்திரனுக்கும், வானத்தின் சர்வசேனைக்கும் முன்பாக அவைகளைப் பரப்பிவைப்பார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் வாரி அடக்கம்பண்ணப்படாமல் பூமியின்மேல் எருவாகும்.]]></a:t>
+              <a:t><![CDATA[1. At that time, says the LORD, they shall bring out the bones of the kings of Judah, and the bones of his princes, and the bones of the priests, and the bones of the prophets, and the bones of the inhabitants of Jerusalem, out of their graves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் சஞ்சலத்தில் ஆறுதலடையப்பார்த்தும், என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. The snorting of his horses was heard from Dan: the whole land trembled at the sound of the neighing of his strong ones; for they are come, and have devoured the land, and all that is in it; the city, and those that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் சஞ்சலத்தில் ஆறுதலடையப்பார்த்தும், என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. The snorting of his horses was heard from Dan: the whole land trembled at the sound of the neighing of his strong ones; for they are come, and have devoured the land, and all that is in it; the city, and those that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, சீயோனில் கர்த்தர் இல்லையோ? அதில் ராஜா இல்லையோ? என்று, என் ஜனமாகிய குமாரத்தி தூரதேசத்திலிருந்து கூப்பிடும் சத்தம் கேட்கப்படுகிறது; ஆனால், அவர்கள் தங்கள் சுரூபங்களினாலும் அந்நியரின் மாயைகளினாலும் எனக்குக் கோபமுண்டாக்கினது என்ன என்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. The snorting of his horses was heard from Dan: the whole land trembled at the sound of the neighing of his strong ones; for they are come, and have devoured the land, and all that is in it; the city, and those that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, சீயோனில் கர்த்தர் இல்லையோ? அதில் ராஜா இல்லையோ? என்று, என் ஜனமாகிய குமாரத்தி தூரதேசத்திலிருந்து கூப்பிடும் சத்தம் கேட்கப்படுகிறது; ஆனால், அவர்கள் தங்கள் சுரூபங்களினாலும் அந்நியரின் மாயைகளினாலும் எனக்குக் கோபமுண்டாக்கினது என்ன என்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. For, behold, I will send serpents, cockatrices, among you, which will not be charmed, and they shall bite you, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அறுப்புக்காலம் சென்றது, கோடைக்காலமும் முடிந்தது, நாமோ இரட்சிக்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[17. For, behold, I will send serpents, cockatrices, among you, which will not be charmed, and they shall bite you, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் ஜனமாகிய குமாரத்தியின் காயங்களினால் நானும் காயப்பட்டேன்; கரிகறுத்திருக்கிறேன்; திகைப்பு என்னைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[18. When I would comfort myself against sorrow, my heart is faint in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4725,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கீலேயாத்திலே பிசின் தைலம் இல்லையோ? இரணவைத்தியனும் அங்கே இல்லையோ? பின்னை ஏன் என் ஜனமாகிய குமாரத்தி சொஸ்தமடையாமற்போனாள்?]]></a:t>
+              <a:t><![CDATA[19. Behold the voice of the cry of the daughter of my people because of them that dwell in a far country: Is not the LORD in Zion? is not her king in her? Why have they provoked me to anger with their graven images, and with strange vanities?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Behold the voice of the cry of the daughter of my people because of them that dwell in a far country: Is not the LORD in Zion? is not her king in her? Why have they provoked me to anger with their graven images, and with strange vanities?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Behold the voice of the cry of the daughter of my people because of them that dwell in a far country: Is not the LORD in Zion? is not her king in her? Why have they provoked me to anger with their graven images, and with strange vanities?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The harvest is past, the summer is ended, and we are not saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் நேசித்ததும், சேவித்ததும்,பின்பற்றினதும், நாடினதும், பணிந்துகொண்டதுமாயிருந்த சூரியனுக்கும், சந்திரனுக்கும், வானத்தின் சர்வசேனைக்கும் முன்பாக அவைகளைப் பரப்பிவைப்பார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் வாரி அடக்கம்பண்ணப்படாமல் பூமியின்மேல் எருவாகும்.]]></a:t>
+              <a:t><![CDATA[2. And they shall spread them before the sun, and the moon, and all the host of heaven, whom they have loved, and whom they have served, and after whom they have walked, and whom they have sought, and whom they have worshipped: they shall not be gathered, nor be buried; they shall be for dung upon the face of the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For the hurt of the daughter of my people am I hurt; I am black; astonishment has taken hold on me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For the hurt of the daughter of my people am I hurt; I am black; astonishment has taken hold on me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Is there no balm in Gilead; is there no physician there? why then is not the health of the daughter of my people recovered?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Is there no balm in Gilead; is there no physician there? why then is not the health of the daughter of my people recovered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்தத் துஷ்ட வம்சத்தில் மீதியாயிருந்து, என்னால் எல்லா இடங்களிலும் துரத்திவிடப்பட்டு மீந்திருக்கிற யாவருக்கும், ஜீவனைப்பார்க்கிலும் மரணமே விருப்பமாயிருக்குமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. And they shall spread them before the sun, and the moon, and all the host of heaven, whom they have loved, and whom they have served, and after whom they have walked, and whom they have sought, and whom they have worshipped: they shall not be gathered, nor be buried; they shall be for dung upon the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்தத் துஷ்ட வம்சத்தில் மீதியாயிருந்து, என்னால் எல்லா இடங்களிலும் துரத்திவிடப்பட்டு மீந்திருக்கிற யாவருக்கும், ஜீவனைப்பார்க்கிலும் மரணமே விருப்பமாயிருக்குமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. And they shall spread them before the sun, and the moon, and all the host of heaven, whom they have loved, and whom they have served, and after whom they have walked, and whom they have sought, and whom they have worshipped: they shall not be gathered, nor be buried; they shall be for dung upon the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ அவர்களை நோக்கி: விழுந்தவர்கள் எழுந்திருக்கிறதில்லையோ? வழிதப்பிப்போனவர்கள் திரும்புகிறதில்லையோ?]]></a:t>
+              <a:t><![CDATA[3. And death shall be chosen rather than life by all the residue of them that remain of this evil family, which remain in all the places where I have driven them, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ அவர்களை நோக்கி: விழுந்தவர்கள் எழுந்திருக்கிறதில்லையோ? வழிதப்பிப்போனவர்கள் திரும்புகிறதில்லையோ?]]></a:t>
+              <a:t><![CDATA[3. And death shall be chosen rather than life by all the residue of them that remain of this evil family, which remain in all the places where I have driven them, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474707296" r:id="rId1"/>
+    <p:sldLayoutId id="2482538890" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,54 +6476,110 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5869,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಹಾಗಾದರೆ ಈ ಯೆರೂಸಲೇಮಿನ ಜನರು ನಿತ್ಯವಾದ ಹಿಂಜರಿಯುವಿಕೆಯಿಂದ ಯಾಕೆ ಹಿಂತಿರು ಗಿದ್ದಾರೆ? ಮೋಸವನ್ನು ಬಿಗಿಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[4. நீ அவர்களை நோக்கி: விழுந்தவர்கள் எழுந்திருக்கிறதில்லையோ? வழிதப்பிப்போனவர்கள் திரும்புகிறதில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಡಿಯುತ್ತಾರೆ, ಹಿಂದಿರುಗುವದಕ್ಕೆ ನಿರಾಕರಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் எருசலேமியராகிய இந்த ஜனம் என்றைக்கும் வழிதப்பிப்போகிறதென்ன? கபடத்தை உறுதியாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಾನು ಕಿವಿ ಗೊಟ್ಟು ಕೇಳಿದೆನು, ಆದರೆ ಅವರು ಯಥಾರ್ಥವಾಗಿ ಮಾತನಾಡಲಿಲ್ಲ. ಯಾವನಾದರೂ--ನಾನು ಎಂಥಾ ಕೆಲಸ ಮಾಡಿದ್ದೇನೆ]]></a:t>
+              <a:t><![CDATA[பிடித்திருக்கிறார்கள்; திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ಅಂದುಕೊಂಡು ತನ್ನ ಕೆಟ್ಟತನದ ನಿಮಿತ್ತ ಪಶ್ಚಾತ್ತಾಪ ಪಡಲಿಲ್ಲ; ಕುದುರೆ ಯುದ್ಧಕ್ಕೆ ರಭಸವಾಗಿ ಓಡುವ ಪ್ರಕಾರ]]></a:t>
+              <a:t><![CDATA[6. நான் கவனித்துக் கேட்டேன், அவர்கள் யதார்த்தம் பேசவில்லை; என்ன செய்தேனென்று சொல்லி, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿಯೊ ಬ್ಬನೂ ತನ್ನ ದಾರಿಗೆ ತಿರುಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பினிமித்தம் மனஸ்தாபப்படுகிறவன் ஒருவனுமில்லை; யுத்தத்துக்குள் பாய்கிற குதிரையைப்போல அவரவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಹೌದು, ಆಕಾಶ ದಲ್ಲಿ ಬಕಪಕ್ಷಿಯು ತನ್ನ ನಿಯಮಿತ ಕಾಲಗಳನ್ನು ತಿಳಿ ಯುತ್ತದೆ; ಪಾರಿವಾಳವೂ ಬಾನಕ್ಕಿಯೂ ಕೊಕ್ಕರೆಯೂ ತಾವು]]></a:t>
+              <a:t><![CDATA[வேகமாய் ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರತಕ್ಕ ಸಮಯವನ್ನು ಗಮನಿಸುತ್ತವೆ. ಆದರೆ ನನ್ನ ಜನರು ಕರ್ತನ ನ್ಯಾಯ ತೀರ್ಪನ್ನು ಅರಿಯರು.]]></a:t>
+              <a:t><![CDATA[7. ஆகாயத்திலுள்ள நாரை முதலாய்த் தன் வேளையை அறியும்; காட்டுப்புறாவும், கொக்கும், தகைவிலான் குவியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಹೀಗಿರಲು--ನಾವು ಜ್ಞಾನಿಗಳು, ಕರ್ತನ ನ್ಯಾಯ ಪ್ರಮಾಣವು ನಮ್ಮ ಸಂಗಡ ಇದೆ ಎಂದು ನೀವು ಹೇಳುವದು ಹೇಗೆ? ಇಗೋ,]]></a:t>
+              <a:t><![CDATA[தாங்கள் வரத்தக்க காலத்தை அறியும்; என் ஜனங்களோ கர்த்தரின் நியாயத்தை அறியார்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಶ್ಚಯವಾಗಿ ಆತನು ಅದನ್ನು ವ್ಯರ್ಥವಾಗಿ ಮಾಡಿದ್ದಾನೆ. ಶಾಸ್ತ್ರಿಗಳ ಲೇಖ ನಿಯು ವ್ಯರ್ಥವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[உரைக்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಜ್ಞಾನಿಗಳು ನಾಚಿಕೊಂಡಿ ದ್ದಾರೆ, ದಿಗಿಲುಪಟ್ಟು ಸಿಕ್ಕಿಕೊಂಡಿದ್ದಾರೆ; ಇಗೋ, ಕರ್ತನ ವಾಕ್ಯವನ್ನು ನಿರಾಕರಿಸಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் ஞானிகளென்றும், கர்த்தருடைய வேதம் எங்களிடத்திலிருக்கிறதென்றும் நீங்கள் சொல்லுகிறதெப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ಹೇಳುವದೇನಂದರೆ--ಆ ಕಾಲದಲ್ಲಿ ಯೆಹೂದದ ಅರಸರು ಅವರ ಪ್ರಧಾನರು ಯಾಜಕರು ಪ್ರವಾದಿಗಳು ಯೆರೂಸಲೇಮಿನ ನಿವಾಸಿಗಳು]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்திலே யூதாவினுடைய ராஜாக்களின் எலும்புகளையும், அவர்களுடைய பிரபுக்களின் எலும்புகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗಾದರೆ ಅವರಲ್ಲಿ ಎಂಥಾ ಜ್ಞಾನವಿದೆ?]]></a:t>
+              <a:t><![CDATA[மெய்யாகவே, இதோ, வேதபாரகரின் கள்ள எழுத்தாணி அதை அபத்தமாக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದದರಿಂದ ಅವರ ಹೆಂಡತಿಯರನ್ನು ಬೇರೊಬ್ಬರಿಗೂ ಅವರ ಹೊಲಗಳನ್ನು ಸ್ವಾಧೀನಮಾಡಿಕೊಳ್ಳುವವರಿಗೂ ನಾನು ಕೊಡುವೆನು;]]></a:t>
+              <a:t><![CDATA[9. ஞானிகள் வெட்கி, கலங்கிப் பிடிபடுவார்கள்; இதோ, கர்த்தருடைய சொல்லை வெறுத்துப்போட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚಿಕ್ಕವನು ಮೊದಲುಗೊಂಡು ದೊಡ್ಡವನ ತನಕ ಅವರೆಲ್ಲರು ಲೋಭಕ್ಕೆ ಒಪ್ಪಿಸಿಕೊಟ್ಟಿದ್ದಾರೆ. ಪ್ರವಾದಿ ಮೊದಲುಗೊಂಡು ಯಾಜಕನ]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு ஞானமேது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೂ ಪ್ರತಿ ಯೊಬ್ಬನು ಮೋಸದಿಂದ ವರ್ತಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அவர்களுடைய ஸ்திரீகளை அந்நியருக்கும், அவர்களுடைய வயல்களை அவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವರು ನನ್ನ ಜನರ ಮಗಳ ಗಾಯವನ್ನು ಸ್ವಲ್ಪವಾಗಿ ಸ್ವಸ್ಥಮಾಡಿ ಸಮಾಧಾನವಿಲ್ಲದಿರುವಾಗ--ಸಮಾಧಾನ, ಸಮಾ ಧಾನ]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொள்பவர்களுக்கும் கொடுப்பேன்; அவர்களிலே சிறியோர் தொடங்கிப் பெரியோர்மட்டும் ஒவ்வொருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದನ್ನುತ್ತಾರೆ. ಅಸಹ್ಯವಾದದ್ದನ್ನು ಮಾಡಿದ ಮೇಲೆ ಅವರು ನಾಚಿಕೆಪಟ್ಟರೋ?]]></a:t>
+              <a:t><![CDATA[பொருளாசைக்காரராயிருக்கிறார்கள்; தீர்க்கதரிசிகள் தொடங்கி ஆசாரியர்கள் மட்டும் ஒவ்வொருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಇಲ್ಲ, ಸ್ವಲ್ಪ ವಾದರೂ ನಾಚಿಕೆಪಡಲಿಲ್ಲ; ಇಲ್ಲವೆ ಅವರು ಲಜ್ಜೆ ಯನ್ನು ಅರಿಯರು. ಆದದರಿಂದ ಬೀಳುವವರೊಳಗೆ ಅವರು]]></a:t>
+              <a:t><![CDATA[பொய்யராயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೀಳುವರು; ಅವರು ವಿಚಾರಿಸಲ್ಪಡುವ ಕಾಲದಲ್ಲಿ ಕೆಳಗೆ ಹಾಕಲ್ಪಡು ವರು ಎಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[11. சமாதானமில்லாதிருதும், சமாதானம் சமாதானம் என்று சொல்லி, என் ஜனமாகிய குமாரத்தியின் காயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಾನು ಅವರನ್ನು ನಿಜವಾಗಿಯೂ ಸಂಹರಿಸುವೆನೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ದ್ರಾಕ್ಷೇ ಗಿಡದಲ್ಲಿ ಹಣ್ಣುಗಳು ಇರುವದಿಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[மேற்பூச்சாய்க் குணமாக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲವೆ ಅಂಜೂರ ಮರದಲ್ಲಿ ಹಣ್ಣುಗಳು ಇರುವದಿಲ್ಲ; ಎಲೆಯು ಬಾಡು ವದು; ನಾನು ಅವರಿಗೆ ಕೊಟ್ಟವುಗಳು ಅವರನ್ನು]]></a:t>
+              <a:t><![CDATA[12. தாங்கள் அருவருப்பானதைச் செய்ததினிமித்தம் வெட்கப்படுகிறார்களா? பரிச்சேதம் வெட்கப்படார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವರೆಲ್ಲರ ಎಲುಬುಗಳನ್ನು ಅವರ ಸಮಾಧಿಗಳೊಳಗಿಂದ ಹೊರಗೆ ಅವರು ತರುವರು.]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்களின் எலும்புகளையும், தீர்க்கதரிசிகளின் எலும்புகளையும், எருசலேமுடைய குடிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಟ್ಟುಹೋಗುವವು.]]></a:t>
+              <a:t><![CDATA[நாணவும் அறியார்கள்; ஆகையால் விழுகிறவர்களுக்குள்ளே விழுவார்கள்; நான் அவர்களை விசாரிக்குங்காலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಾವು ಯಾಕೆ ಸುಮ್ಮನೆ ಕೂತುಕೊಳ್ಳುವದು? ನೀವು ಕೂಡಿಕೊಳ್ಳಿರಿ, ನಾವು ಕೋಟೆಯುಳ್ಳ ಪಟ್ಟಣಗಳಲ್ಲಿ ಪ್ರವೇಶಿಸೋಣ, ಅಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[இடறுண்டுபோவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೌನವಾಗಿರೋಣ. ನಾವು ನಮ್ಮ ಕರ್ತನಿಗೆ ವಿರೋಧ ವಾಗಿ ಪಾಪಮಾಡಿದ ಕಾರಣ ನಮ್ಮ ದೇವರಾದ ಕರ್ತನು ನಮ್ಮನ್ನು ಮೌನವಾಗಿ ಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[13. அவர்களை முற்றிலும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்; திராட்சச்செடியிலே குலைகளிராது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮಗೆ ವಿಷದ ನೀರನ್ನು ಕುಡಿಯಕೊಟ್ಟಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[அத்திமரத்திலே பழங்களிராது, இலையும் உதிரும், நான் அவர்களுக்குக் கொடுத்தது அவர்களைவிட்டுத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಸಮಾ ಧಾನಕ್ಕೆ ಕಾದುಕೊಂಡೆವು, ಒಳ್ಳೇದೇನೂ ಬರಲಿಲ್ಲ; ಆರೋಗ್ಯದ ಸಮಯಕ್ಕೆ ಕಾದಿದ್ದೆವು; ಇಗೋ, ಕಳ ವಳವನ್ನು]]></a:t>
+              <a:t><![CDATA[தாண்டிப்போகும் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[14. நாம் சும்மாயிருப்பானேன்? கூடிவாருங்கள்; நாம் அரணான பட்டணங்களுக்குள் பிரவேசித்து, அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವನ ಕುದುರೆಗಳ ಶ್ವಾಸವು ದಾನಿನಿಂದ ಕೇಳಿಸಿತು, ಅವನ ಬಲವಾದವು ಗಳ ಕೆನೆತದ ಶಬ್ದದಿಂದ ದೇಶವೆಲ್ಲಾ ನಡುಗುತ್ತದೆ;]]></a:t>
+              <a:t><![CDATA[சங்காரமாவோம்; நாம் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தபடியால், நம்முடைய தேவனாகிய கர்த்தர் நம்மைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ಅವರು ಬಂದರು; ದೇಶವನ್ನೂ ಅದರ ಲ್ಲಿರುವದೆಲ್ಲವನ್ನೂ ಪಟ್ಟಣವನ್ನೂ ಅದರ ನಿವಾಸಿ ಗಳನ್ನೂ ನುಂಗಿಬಿಟ್ಟಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணி, நமக்குப் பிச்சுக்கலந்த தண்ணீரைக் குடிக்கக்கொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇಗೋ, ನಾನು ನಿಮ್ಮಲ್ಲಿ ಸರ್ಪಗಳನ್ನು ಮಂತ್ರಿಸಕೂಡದ ನಾಗರಗಳನ್ನ್ನು ಕಳು ಹಿಸುತ್ತೇನೆ; ಅವು ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[15. சமாதானத்துக்குக் காத்திருந்தோம், பிரயோஜனமில்லை; ஆரோக்கியகாலத்துக்குக் காத்திருந்தோம், இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಚ್ಚುವವೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[ஆபத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವರು ಪ್ರೀತಿಸಿ ಸೇವಿಸಿ ಹಿಂಬಾಲಿಸಿ ಹುಡುಕಿ ಆರಾಧಿಸಿದ ಸೂರ್ಯ ಚಂದ್ರ ಸಮಸ್ತ ಆಕಾಶ ಸೈನ್ಯದ ಮುಂದೆ ಅವುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[எலும்புகளையும், அவர்களுடைய பிரேதக்குழிகளிலிருந்து எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ದುಃಖದ ನಿಮಿತ್ತ ನನ್ನನ್ನು ಆದರಿಸಿಕೊಳ್ಳಲು ನಾನು ಮನಸ್ಸು ಮಾಡಿದಾಗ ನನ್ನ ಹೃದಯವು ನನ್ನಲ್ಲಿ ಕುಂದಿಹೋಗಿದೆ. ದೂರ]]></a:t>
+              <a:t><![CDATA[16. தாணிலிருந்து அவர்களுடைய குதிரைகளின் மூச்செறிதல் கேட்கப்படுகிறது; அவர்களுடைய பலத்த அஸ்வங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶದಿಂದ ನನ್ನ ಜನರ ಮಗಳು ಕೂಗುವ ಶಬ್ದವನ್ನು ನೋಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[கனைக்கிற சத்தத்தினால் தேசமெல்லாம் அதிருகிறது; அவர்கள் வந்து தேசத்தையும் அதில் உள்ளவைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಏನಂ ದರೆ--ಕರ್ತನು ಚೀಯೋನಿನಲ್ಲಿ ಇಲ್ಲವೋ? ಅವಳ ಅರಸನು ಅವಳಲ್ಲಿ ಇಲ್ಲವೋ ಎಂಬದು. ಅವರು ತಮ್ಮ ವಿಗ್ರಹಗಳಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[பட்டணத்தையும் அதின் குடிகளையும் பட்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಚಿತ್ರವಾದ ವ್ಯರ್ಥತ್ವ ಗಳಿಂದಲೂ ನನಗೆ ಕೋಪವನ್ನೆಬ್ಬಿಸಿದ್ದು ಯಾಕೆ?]]></a:t>
+              <a:t><![CDATA[17. மெய்யாய், இதோ, தடைகட்டப்படாத சர்ப்பங்களையும், கட்டுவிரியன்களையும் உங்களுக்குள் அனுப்புகிறேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಸುಗ್ಗಿ ಹೋಯಿತು, ಬೇಸಿಗೆಕಾಲ ತೀರಿತು; ಆದರೆ ನಾವು ರಕ್ಷಿಸಲ್ಪಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[அவைகள் உங்களைக் கடிக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನನ್ನ ಜನರ ಮಗಳ ಗಾಯ ದಿಂದ ನನಗೆ ಗಾಯವಾಯಿತು; ಕಪ್ಪಾದೆನು; ವಿಸ್ಮಯವು ನನ್ನನ್ನು ಹಿಡಿಯಿತು.]]></a:t>
+              <a:t><![CDATA[18. நான் சஞ்சலத்தில் ஆறுதலடையப்பார்த்தும், என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11864,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಗಿಲ್ಯಾದಿನಲ್ಲಿ ಮುಲಾಮು ಇಲ್ಲವೋ? ಅಲ್ಲಿ ವೈದ್ಯನಿಲ್ಲವೋ? ಹಾಗಾದರೆ ನನ್ನ ಜನರ ಮಗಳಿಗೆ ಯಾಕೆ ಸ್ವಸ್ಥವಾಗಲಿಲ್ಲ?]]></a:t>
+              <a:t><![CDATA[19. இதோ, சீயோனில் கர்த்தர் இல்லையோ? அதில் ராஜா இல்லையோ? என்று, என் ஜனமாகிய குமாரத்தி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தூரதேசத்திலிருந்து கூப்பிடும் சத்தம் கேட்கப்படுகிறது; ஆனால், அவர்கள் தங்கள் சுரூபங்களினாலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அந்நியரின் மாயைகளினாலும் எனக்குக் கோபமுண்டாக்கினது என்ன என்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அறுப்புக்காலம் சென்றது, கோடைக்காலமும் முடிந்தது, நாமோ இரட்சிக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚೆಲ್ಲುವರು; ಅವು ಕೂಡಿಸಲ್ಪಡವು, ಹೂಣಿಡಲ್ಪಡವು, ಅವು ಭೂಮಿಯ ಮೇಲೆ ಗೊಬ್ಬರವಾಗುವವು.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் நேசித்ததும், சேவித்ததும்,பின்பற்றினதும், நாடினதும், பணிந்துகொண்டதுமாயிருந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. என் ஜனமாகிய குமாரத்தியின் காயங்களினால் நானும் காயப்பட்டேன்; கரிகறுத்திருக்கிறேன்; திகைப்பு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னைப் பிடித்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கீலேயாத்திலே பிசின் தைலம் இல்லையோ? இரணவைத்தியனும் அங்கே இல்லையோ? பின்னை ஏன் என் ஜனமாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரத்தி சொஸ்தமடையாமற்போனாள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾನು ಉಳಿದವರನ್ನು ಓಡಿಸಿದ ಎಲ್ಲಾ ಸ್ಥಳಗಳಲ್ಲಿ ಜೀವಕ್ಕಿಂತ ಮರಣವನ್ನೇ ಆಯ್ದುಕೊಳ್ಳುವರೆಂದು ಸೈನ್ಯಗಳ ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[சூரியனுக்கும், சந்திரனுக்கும், வானத்தின் சர்வசேனைக்கும் முன்பாக அவைகளைப் பரப்பிவைப்பார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்; அவைகள் வாரி அடக்கம்பண்ணப்படாமல் பூமியின்மேல் எருவாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇದಲ್ಲದೆ ನೀನು ಅವರಿಗೆ ಹೇಳಬೇಕಾದದ್ದೇ ನಂದರೆ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಅವರು ಬಿದ್ದು ಮತ್ತೆ ಏಳರೋ? ಹಿಂಜರಿದವನು]]></a:t>
+              <a:t><![CDATA[3. இந்தத் துஷ்ட வம்சத்தில் மீதியாயிருந்து, என்னால் எல்லா இடங்களிலும் துரத்திவிடப்பட்டு மீந்திருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮತ್ತೆ ಬರುವದಿ ಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[யாவருக்கும், ஜீவனைப்பார்க்கிலும் மரணமே விருப்பமாயிருக்குமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>