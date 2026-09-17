--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -111,54 +111,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -199,52 +195,50 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
-    <p:sldId id="316" r:id="rId63"/>
-    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -402,55 +396,53 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், இதோ, நான் இந்த ஜனத்துக்குப் புசிக்க எட்டியையும், குடிக்கப் பிச்சுக்கலந்த தண்ணீரையும் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[4. Take all of you heed every one of his neighbour, and trust all of you not in any brother: for every brother will utterly supplant, and every neighbour will walk with slanders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், இதோ, நான் இந்த ஜனத்துக்குப் புசிக்க எட்டியையும், குடிக்கப் பிச்சுக்கலந்த தண்ணீரையும் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[4. Take all of you heed every one of his neighbour, and trust all of you not in any brother: for every brother will utterly supplant, and every neighbour will walk with slanders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. And they will deceive every one his neighbour, and will not speak the truth: they have taught their tongue to speak lies, and weary themselves to commit iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. And they will deceive every one his neighbour, and will not speak the truth: they have taught their tongue to speak lies, and weary themselves to commit iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Yours habitation is in the midst of deceit; through deceit they refuse to know me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் யோசனைபண்ணி, புலம்பற்காரிகளை வரவழைத்து, அதிலே பழகின ஸ்திரீகளைக் கூப்பிடுங்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Yours habitation is in the midst of deceit; through deceit they refuse to know me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் யோசனைபண்ணி, புலம்பற்காரிகளை வரவழைத்து, அதிலே பழகின ஸ்திரீகளைக் கூப்பிடுங்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the LORD of hosts, Behold, I will melt them, and try them; for how shall I do for the daughter of my people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் சீக்கிரமாய் வந்து, நம்முடைய கண்கள் கண்ணீராய்ச் சொரியத்தக்கதாகவும், நம்முடைய இமைகள் தண்ணீராய் ஓடத்தக்கதாகவும், ஒப்பாரிசொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the LORD of hosts, Behold, I will melt them, and try them; for how shall I do for the daughter of my people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் சீக்கிரமாய் வந்து, நம்முடைய கண்கள் கண்ணீராய்ச் சொரியத்தக்கதாகவும், நம்முடைய இமைகள் தண்ணீராய் ஓடத்தக்கதாகவும், ஒப்பாரிசொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Their tongue is as an arrow shot out; it speaks deceit: one speaks peaceably to his neighbour with his mouth, but in heart he lays his wait.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எத்தனையாய்ப் பாழாக்கப்பட்டோம்! மிகவும் கலங்கியிருக்கிறோம்; நாங்கள் தேசத்தை விட்டுப்போகிறோம், எங்கள் வாசஸ்தலங்களை அவர்கள் கவிழ்த்துப்போட்டார்கள் என்று சீயோனிலிருந்து உண்டாகிற புலம்பலின் சத்தம் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[8. Their tongue is as an arrow shot out; it speaks deceit: one speaks peaceably to his neighbour with his mouth, but in heart he lays his wait.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
+              <a:t><![CDATA[1. Oh that my head were waters, and mine eyes a fountain of tears, that I might weep day and night for the slain of the daughter of my people!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எத்தனையாய்ப் பாழாக்கப்பட்டோம்! மிகவும் கலங்கியிருக்கிறோம்; நாங்கள் தேசத்தை விட்டுப்போகிறோம், எங்கள் வாசஸ்தலங்களை அவர்கள் கவிழ்த்துப்போட்டார்கள் என்று சீயோனிலிருந்து உண்டாகிற புலம்பலின் சத்தம் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[9. Shall I not visit them for these things? says the LORD: shall not my soul be avenged on such a nation as this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதலால் ஸ்திரீகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; உங்கள் செவி அவருடைய வாயின் வசனத்தை ஏற்றுக்கொள்ளட்டும்; நீங்கள் உங்கள் குமாரத்திகளுக்கு ஒப்பாரியையும், அவளவள் தன்தன் தோழிக்குப் புலம்பலையும் கற்றுக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Shall I not visit them for these things? says the LORD: shall not my soul be avenged on such a nation as this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதலால் ஸ்திரீகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; உங்கள் செவி அவருடைய வாயின் வசனத்தை ஏற்றுக்கொள்ளட்டும்; நீங்கள் உங்கள் குமாரத்திகளுக்கு ஒப்பாரியையும், அவளவள் தன்தன் தோழிக்குப் புலம்பலையும் கற்றுக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For the mountains will I take up a weeping and wailing, and for the habitations of the wilderness a lamentation, because they are burned up, so that none can pass through them; neither can men hear the voice of the cattle; both the fowl of the heavens and the beast are fled; they are gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வீதியிலிருக்கிற குழந்தைகளையும், தெருக்களிலிருக்கிற இளைஞரையும் சங்காரம்பண்ணச் சாவு நம்முடைய பலகணிகளிலேறி, நம்முடைய அரமனைகளில் பிரவேசித்தது.]]></a:t>
+              <a:t><![CDATA[10. For the mountains will I take up a weeping and wailing, and for the habitations of the wilderness a lamentation, because they are burned up, so that none can pass through them; neither can men hear the voice of the cattle; both the fowl of the heavens and the beast are fled; they are gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வீதியிலிருக்கிற குழந்தைகளையும், தெருக்களிலிருக்கிற இளைஞரையும் சங்காரம்பண்ணச் சாவு நம்முடைய பலகணிகளிலேறி, நம்முடைய அரமனைகளில் பிரவேசித்தது.]]></a:t>
+              <a:t><![CDATA[10. For the mountains will I take up a weeping and wailing, and for the habitations of the wilderness a lamentation, because they are burned up, so that none can pass through them; neither can men hear the voice of the cattle; both the fowl of the heavens and the beast are fled; they are gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுஷரின் சவங்கள் வயல்வெளியின்மேல் எருவைப்போலவும், அறுக்கிறவனுக்குப் பின்னாலே ஒருவனும் வாரிக்கொள்ளாதிருக்கிற அரியைப்போலவும் கிடக்கும் என்று கர்த்தர் உரைத்தார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[11. And I will make Jerusalem heaps, and a den of dragons; and I will make the cities of Judah desolate, without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுஷரின் சவங்கள் வயல்வெளியின்மேல் எருவைப்போலவும், அறுக்கிறவனுக்குப் பின்னாலே ஒருவனும் வாரிக்கொள்ளாதிருக்கிற அரியைப்போலவும் கிடக்கும் என்று கர்த்தர் உரைத்தார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[11. And I will make Jerusalem heaps, and a den of dragons; and I will make the cities of Judah desolate, without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஞானி தன் ஞானத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; பராக்கிரமன் தன் பராக்கிரமத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; ஐசுவரியவான் தன் ஐசுவரியத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்;]]></a:t>
+              <a:t><![CDATA[12. Who is the wise man, that may understand this? and who is he to whom the mouth of the LORD has spoken, that he may declare it, for what the land perishes and is burned up like a wilderness, that none passes through?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஞானி தன் ஞானத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; பராக்கிரமன் தன் பராக்கிரமத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; ஐசுவரியவான் தன் ஐசுவரியத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்;]]></a:t>
+              <a:t><![CDATA[12. Who is the wise man, that may understand this? and who is he to whom the mouth of the LORD has spoken, that he may declare it, for what the land perishes and is burned up like a wilderness, that none passes through?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD says, Because they have forsaken my law which I set before them, and have not obeyed my voice, neither walked therein;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
+              <a:t><![CDATA[1. Oh that my head were waters, and mine eyes a fountain of tears, that I might weep day and night for the slain of the daughter of my people!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD says, Because they have forsaken my law which I set before them, and have not obeyed my voice, neither walked therein;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. But have walked after the imagination of their own heart, and after Baalim, which their fathers taught them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, நாட்கள் வரும்; அப்பொழுது விருத்தசேதனமில்லாதவர்களோடுங்கூட விருத்தசேதனமுள்ள யாவரையும்,]]></a:t>
+              <a:t><![CDATA[14. But have walked after the imagination of their own heart, and after Baalim, which their fathers taught them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, நாட்கள் வரும்; அப்பொழுது விருத்தசேதனமில்லாதவர்களோடுங்கூட விருத்தசேதனமுள்ள யாவரையும்,]]></a:t>
+              <a:t><![CDATA[15. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will feed them, even this people, with wormwood, and give them water of gall to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will feed them, even this people, with wormwood, and give them water of gall to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. I will scatter them also among the heathen, whom neither they nor their fathers have known: and I will send a sword after them, till I have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. I will scatter them also among the heathen, whom neither they nor their fathers have known: and I will send a sword after them, till I have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆ, என் தலை தண்ணீரும், என் கண்கள் கண்ணீரூற்றுமானால் நலமாயிருக்கும்; அப்பொழுது என் ஜனமாகிய குமாரத்தி கொலையுண்ணக் கொடுத்தவர்கள் நிமித்தம் நான் இரவும்பகலும் அழுவேன்.]]></a:t>
+              <a:t><![CDATA[16. I will scatter them also among the heathen, whom neither they nor their fathers have known: and I will send a sword after them, till I have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆ, என் தலை தண்ணீரும், என் கண்கள் கண்ணீரூற்றுமானால் நலமாயிருக்கும்; அப்பொழுது என் ஜனமாகிய குமாரத்தி கொலையுண்ணக் கொடுத்தவர்கள் நிமித்தம் நான் இரவும்பகலும் அழுவேன்.]]></a:t>
+              <a:t><![CDATA[17. Thus says the LORD of hosts, Consider all of you, and call for the mourning women, that they may come; and send for cunning women, that they may come:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Thus says the LORD of hosts, Consider all of you, and call for the mourning women, that they may come; and send for cunning women, that they may come:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
+              <a:t><![CDATA[2. Oh that I had in the wilderness a lodging place of travelling men; that I might leave my people, and go from them! for they be all adulterers, an assembly of treacherous men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And let them make haste, and take up a wailing for us, that our eyes may run down with tears, and our eyelids gush out with waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And let them make haste, and take up a wailing for us, that our eyes may run down with tears, and our eyelids gush out with waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. For a voice of wailing is heard out of Zion, How are we spoiled! we are greatly confounded, because we have forsaken the land, because our dwellings have cast us out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. For a voice of wailing is heard out of Zion, How are we spoiled! we are greatly confounded, because we have forsaken the land, because our dwellings have cast us out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. For a voice of wailing is heard out of Zion, How are we spoiled! we are greatly confounded, because we have forsaken the land, because our dwellings have cast us out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் அவனவன் தன் தன் சிநேகிதனுக்கு எச்சரிக்கையாயிருங்கள், எந்தச் சகோதரனையும் நம்பாதிருங்கள்; எந்தச் சகோதரனும் மோசம்பண்ணுகிறான், எந்தச் சிநேகிதனும் தூற்றித்திரிகிறான்.]]></a:t>
+              <a:t><![CDATA[20. Yet hear the word of the LORD, O all of you women, and let your ear receive the word of his mouth, and teach your daughters wailing, and every one her neighbour lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் அவனவன் தன் தன் சிநேகிதனுக்கு எச்சரிக்கையாயிருங்கள், எந்தச் சகோதரனையும் நம்பாதிருங்கள்; எந்தச் சகோதரனும் மோசம்பண்ணுகிறான், எந்தச் சிநேகிதனும் தூற்றித்திரிகிறான்.]]></a:t>
+              <a:t><![CDATA[20. Yet hear the word of the LORD, O all of you women, and let your ear receive the word of his mouth, and teach your daughters wailing, and every one her neighbour lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் மெய்யைப் பேசாமல் ஒவ்வொருவரும் தமக்கடுத்தவனை ஏய்க்கிறார்கள்; பொய்யைப்பேசத் தங்கள் நாவைப் பழக்குகிறார்கள், அக்கிரமஞ்செய்ய உழைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Yet hear the word of the LORD, O all of you women, and let your ear receive the word of his mouth, and teach your daughters wailing, and every one her neighbour lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் மெய்யைப் பேசாமல் ஒவ்வொருவரும் தமக்கடுத்தவனை ஏய்க்கிறார்கள்; பொய்யைப்பேசத் தங்கள் நாவைப் பழக்குகிறார்கள், அக்கிரமஞ்செய்ய உழைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. For death has come up into our windows, and is entered into our palaces, to cut off the children from without, and the young men from the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கபடத்தின் நடுவிலே குடியிருக்கிறாய்; கபடத்தினிமித்தம் அவர்கள் என்னை அறியமாட்டோமென்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. For death has come up into our windows, and is entered into our palaces, to cut off the children from without, and the young men from the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[2. Oh that I had in the wilderness a lodging place of travelling men; that I might leave my people, and go from them! for they be all adulterers, an assembly of treacherous men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கபடத்தின் நடுவிலே குடியிருக்கிறாய்; கபடத்தினிமித்தம் அவர்கள் என்னை அறியமாட்டோமென்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. Speak, Thus says the LORD, Even the carcasses of men shall fall as dung upon the open field, and as the handful after the harvestman, and none shall gather them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
+              <a:t><![CDATA[22. Speak, Thus says the LORD, Even the carcasses of men shall fall as dung upon the open field, and as the handful after the harvestman, and none shall gather them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
+              <a:t><![CDATA[23. Thus says the LORD, Let not the wise man glory in his wisdom, neither let the mighty man glory in his might, let not the rich man glory in his riches:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
+              <a:t><![CDATA[23. Thus says the LORD, Let not the wise man glory in his wisdom, neither let the mighty man glory in his might, let not the rich man glory in his riches:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நாவு கூர்மையாக்கப்பட்ட அம்பு, அது கபடம் பேசுகிறது; அவனவன் தன் தன் அயலானோடே தன் தன் வாயினாலே சமாதானமாய்ப் பேசுகிறான், ஆனாலும் தன் உள்ளத்திலே அவனுக்குப்பதிவிடை வைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[24. But let him that glories glory in this, that he understands and knows me, that I am the LORD which exercise loving kindness, judgment, and righteousness, in the earth: for in these things I delight, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நாவு கூர்மையாக்கப்பட்ட அம்பு, அது கபடம் பேசுகிறது; அவனவன் தன் தன் அயலானோடே தன் தன் வாயினாலே சமாதானமாய்ப் பேசுகிறான், ஆனாலும் தன் உள்ளத்திலே அவனுக்குப்பதிவிடை வைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[24. But let him that glories glory in this, that he understands and knows me, that I am the LORD which exercise loving kindness, judgment, and righteousness, in the earth: for in these things I delight, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளினிமித்தம் அவர்களை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[24. But let him that glories glory in this, that he understands and knows me, that I am the LORD which exercise loving kindness, judgment, and righteousness, in the earth: for in these things I delight, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளினிமித்தம் அவர்களை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. Behold, the days come, says the LORD, that I will punish all them which are circumcised with the uncircumcised;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
+              <a:t><![CDATA[26. Egypt, and Judah, and Edom, and the children of Ammon, and Moab, and all that are in the utmost corners, that dwell in the wilderness: for all these nations are uncircumcised, and all the house of Israel are uncircumcised in the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
+              <a:t><![CDATA[26. Egypt, and Judah, and Edom, and the children of Ammon, and Moab, and all that are in the utmost corners, that dwell in the wilderness: for all these nations are uncircumcised, and all the house of Israel are uncircumcised in the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[2. Oh that I had in the wilderness a lodging place of travelling men; that I might leave my people, and go from them! for they be all adulterers, an assembly of treacherous men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,269 +6497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[11. நான் எருசலேமை மண்மேடுகளும் வலுசர்ப்பங்களின் தாபரமுமாக்குவேன்; யூதாவின் பட்டணங்களையும் குடியில்லாதபடி பாழாக்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[26. Egypt, and Judah, and Edom, and the children of Ammon, and Moab, and all that are in the utmost corners, that dwell in the wilderness: for all these nations are uncircumcised, and all the house of Israel are uncircumcised in the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[3. And they bend their tongues like their bow for lies: but they are not valiant for the truth upon the earth; for they proceed from evil to evil, and they know not me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தங்களுடைய இருதயத்தின் கடினத்தையும், தங்கள் பிதாக்கள் தங்களுக்குக் கற்றுக்கொடுத்தபடி பாகால்களையும் பின்தொடர்ந்தார்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. And they bend their tongues like their bow for lies: but they are not valiant for the truth upon the earth; for they proceed from evil to evil, and they know not me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தங்களுடைய இருதயத்தின் கடினத்தையும், தங்கள் பிதாக்கள் தங்களுக்குக் கற்றுக்கொடுத்தபடி பாகால்களையும் பின்தொடர்ந்தார்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. And they bend their tongues like their bow for lies: but they are not valiant for the truth upon the earth; for they proceed from evil to evil, and they know not me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525339" r:id="rId1"/>
+    <p:sldLayoutId id="2478619344" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7621,66 +7395,50 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7805,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তাই প্রভু সর্বশক্তিমান, ইস্রায়েলের ঈশ্বর বলেন: “শীঘ্রই আমি যিহূদার লোকদের তিক্ত খাদ্য খেতে]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் அவனவன் தன் தன் சிநேகிதனுக்கு எச்சரிக்கையாயிருங்கள், எந்தச் சகோதரனையும் நம்பாதிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাধ্য করব| আমি তাদের বিষাক্ত জল পান করতে বাধ্য করব|]]></a:t>
+              <a:t><![CDATA[எந்தச் சகோதரனும் மோசம்பண்ணுகிறான், எந்தச் சிநேகிதனும் தூற்றித்திரிகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. অন্য সমস্ত দেশে আমি যিহূদার লোকদের ছড়িয়ে দেব| অদ্ভ্ুত দেশগুলিতে তারা বাস করবে| তারা এবং তাদের]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் மெய்யைப் பேசாமல் ஒவ்வொருவரும் தமக்கடுத்தவனை ஏய்க்கிறார்கள்; பொய்யைப்பேசத் தங்கள் நாவைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতারা কখনোই ঐ সব দেশের কথা শোনেনি বা জানে না| আমি লোকদের তরবারি হাতে পাঠাবো| তারা যিহূদার সব লোকদের]]></a:t>
+              <a:t><![CDATA[பழக்குகிறார்கள், அக்கிரமஞ்செய்ய உழைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হত্যা করবে|”]]></a:t>
+              <a:t><![CDATA[6. கபடத்தின் நடுவிலே குடியிருக்கிறாய்; கபடத்தினிமித்தம் அவர்கள் என்னை அறியமாட்டோமென்கிறார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সর্বশক্তিমান প্রভু বলেন: “এখন এইগুলি নিয়ে ভাবো! অন্ত্য়েষ্টি এযিায কাঁদার জন্য ভাড়াটে মহিলাদের]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ডাকো (রুদালি)| য়ে মহিলারা ভালো কাঁদতে পারে তাদের পাঠাও|]]></a:t>
+              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. লোকরা বলল, ‘তাড়াতাড়ি সেই মহিলারা আসুক এবং তাদের আমার জন্য কাঁদতে দাও| তাদের কান্না দেখে]]></a:t>
+              <a:t><![CDATA[என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদেরও চোখ থেকে ঝর্ণা বয়ে যাবে|’]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் நாவு கூர்மையாக்கப்பட்ட அம்பு, அது கபடம் பேசுகிறது; அவனவன் தன் தன் அயலானோடே தன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “সিয়োন থেকে চিত্কার করে কান্নার শব্দ শোনা যাচ্ছে| ‘আমরা সত্যিই ধ্বংস হয়ে গিয়েছি! আমরা সত্যিই]]></a:t>
+              <a:t><![CDATA[வாயினாலே சமாதானமாய்ப் பேசுகிறான், ஆனாலும் தன் உள்ளத்திலே அவனுக்குப்பதிவிடை வைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এই জিনিসগুলি বোঝার মতো কোন যথেষ্ট জ্ঞানী ব্যক্তি আছে কি? প্রভুর দ্বারা শিক্ষণপ্রাপ্ত এমন কিছু]]></a:t>
+              <a:t><![CDATA[1. ஆ, என் தலை தண்ணீரும், என் கண்கள் கண்ணீரூற்றுமானால் நலமாயிருக்கும்; அப்பொழுது என் ஜனமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লজ্জিত! আমাদের দেশ ছেড়ে আমাদের চলে য়েতেই হবে| কারণ ঘরবাড়ি সব ধ্বংসস্তূপে পরিণত হয়ে গিয়েছে|”‘]]></a:t>
+              <a:t><![CDATA[9. இவைகளினிமித்தம் அவர்களை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. যিহূদার মহিলারা এখন প্রভুর বার্তা শোন| শোন প্রভুর মুখ নিঃসৃত শব্দ| প্রভু বলছেন, “তোমরা তোমাদের]]></a:t>
+              <a:t><![CDATA[சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেযেদের শেখাও কি করে চিত্কার করে কাঁদতে হয়| প্রত্যেক মহিলাকেই এই শোক সঙ্গীত গাওযা শিখতে হবে|]]></a:t>
+              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ‘মৃত্যু এসেছে| প্রতিটি ঘরের জানালা দিয়ে মৃত্যু ভেতরে এসেছে| মৃত্যু আমাদের প্রাসাদগুলিতে এসেছে|]]></a:t>
+              <a:t><![CDATA[கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যু এসেছে রাস্তায় খেলতে থাকা আমাদের সন্তানদের কাছে| মৃত্যু এসেছে যুবকদের প্রকাশ্য সমাবেশে|’]]></a:t>
+              <a:t><![CDATA[ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “যিরমিয়, এই কথা বল: ‘প্রভু বলেন, গোবরের মতো মৃতদেহগুলি মাঠে ছড়িয়ে ছিটিয়ে থাকবে| চাষীদের কাটা]]></a:t>
+              <a:t><![CDATA[11. நான் எருசலேமை மண்மேடுகளும் வலுசர்ப்பங்களின் தாபரமுமாக்குவேன்; யூதாவின் பட்டணங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শস্যের মতো মাটিতে পড়ে থাকবে মৃতদেহ| কিন্তু কেউ তাদের একত্রিত করবে না|”‘]]></a:t>
+              <a:t><![CDATA[குடியில்லாதபடி பாழாக்கிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. প্রভু বলেন, “বিজ্ঞ ব্যক্তিদের তাদের জ্ঞানের বড়াই করা উচিত্‌ নয়| শক্তিশালী ব্যক্তিদের তাদের]]></a:t>
+              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তির বড়াই করা উচিত্‌ নয়| ধনী ব্যক্তিদের তাদের ধন নিয়ে বড়াই করা উচিত্‌ নয়|]]></a:t>
+              <a:t><![CDATA[முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিন্তু যদি কেউ বড়াই করতে চায় তাহলে তাদের এগুলির জন্য বড়াই করতে দাও: য়ে সে আমাকে জানতে শিখেছে]]></a:t>
+              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোক আছে কি যারা প্রভুর বার্তা ব্যাখ্যা করতে পারবে? কেন সেই দেশটি ধ্বংস হয়ে গেল? কেন তা শূন্য]]></a:t>
+              <a:t><![CDATA[குமாரத்தி கொலையுண்ணக் கொடுத்தவர்கள் நிமித்தம் நான் இரவும்பகலும் அழுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা নিয়ে সে বড়াই করুক| তাকে বড়াই করতে দাও য়ে সে বোঝে য়ে আমি প্রভু, আমি দযালু এবং ন্যায়নিষ্ঠ এবং]]></a:t>
+              <a:t><![CDATA[நடவாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমিই পৃথিবীতে ভালো কাজ করি| ওগুলিকে আমি ভালোবাসি|” এই হল প্রভুর বার্তা|]]></a:t>
+              <a:t><![CDATA[14. தங்களுடைய இருதயத்தின் கடினத்தையும், தங்கள் பிதாக்கள் தங்களுக்குக் கற்றுக்கொடுத்தபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এই বার্তাটি প্রভুর কাছ থেকে এসেছে, “সময় আসছে যখন আমি শাস্তি দেব সমস্ত লোকদের যারা শুধুমাত্র]]></a:t>
+              <a:t><![CDATA[பாகால்களையும் பின்தொடர்ந்தார்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শারীরিকভাবে সুন্নত্‌ করেছে|]]></a:t>
+              <a:t><![CDATA[15. ஆதலால், இதோ, நான் இந்த ஜனத்துக்குப் புசிக்க எட்டியையும், குடிக்கப் பிச்சுக்கலந்த தண்ணீரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. আমি মিসু যিহূদা, ইদোম, অম্মোন, মোয়াব এই সমস্ত দেশগুলির লোক এবং মরুভূমিতে বাস করা লোকদের কথা]]></a:t>
+              <a:t><![CDATA[கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলছি| ঐ সব দেশগুলির লোকরা শরীরে সত্যিকারের সুন্নত্‌ করেনি| আর ইস্রায়েলের পরিবারবর্গের লোকরা তাদের]]></a:t>
+              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হৃদয়ের সুন্নত্‌ করেনি|”]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যদি আমার মাথা ভর্তি জল থাকতো, যদি আমার চোখ অশ্রু-জলের ঝর্ণা হতো তাহলে আমি আমার লোকেদের ধ্বংসের]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য সারা দিনরাত কাঁদতাম|]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் யோசனைபண்ணி, புலம்பற்காரிகளை வரவழைத்து, அதிலே பழகின ஸ்திரீகளைக் கூப்பிடுங்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. মরুভূমির মাঝে আমার যদি একটা ছোট্ট বাড়ি থাকতো, যেখানে পথিক ক্লান্ত হয়ে রাত কাটায, তাহলে আমি আমার]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মরুভূমিতে পরিণত হয়েছিল? সেখানে কোন মানুষ কেন য়েতে পারে না?]]></a:t>
+              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের ত্যাগ করতে পারতাম| তাদের কাছ থেকে সরে য়েতে পারতাম| কারণ তারা ঈশ্বরের প্রতি বিশ্বস্ত নয়,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் சீக்கிரமாய் வந்து, நம்முடைய கண்கள் கண்ணீராய்ச் சொரியத்தக்கதாகவும், நம்முடைய இமைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা প্রত্যেকে ঈশ্বরের বিরুদ্ধাচরণ করেছে|]]></a:t>
+              <a:t><![CDATA[தண்ணீராய் ஓடத்தக்கதாகவும், ஒப்பாரிசொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. “জিহবা হল তাদের ধনুকের মতো| আর সেখান থেকে তীরের মতো উড়ে আসে এক রাশি মিথ্য়ে| এই দেশের সত্য নয়,]]></a:t>
+              <a:t><![CDATA[19. எத்தனையாய்ப் பாழாக்கப்பட்டோம்! மிகவும் கலங்கியிருக்கிறோம்; நாங்கள் தேசத்தை விட்டுப்போகிறோம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চারিদিকে কেবল মিথ্য়েরই জয়জয়কার| এখানকার লোকরা একটা পাপ থেকে আরেক পাপের পথে হেঁটেছে| তারা আমাকে]]></a:t>
+              <a:t><![CDATA[எங்கள் வாசஸ்தலங்களை அவர்கள் கவிழ்த்துப்போட்டார்கள் என்று சீயோனிலிருந்து உண்டாகிற புலம்பலின் சத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানে না|” প্রভু এই কথাগুলি বললেন|]]></a:t>
+              <a:t><![CDATA[கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “প্রতিবেশীদের লক্ষ্য কর! নিজের ভাইকেও বিশ্বাস করো না| কারণ তারা প্রত্যেকে ঠগ, প্রতারক, প্রত্যেক]]></a:t>
+              <a:t><![CDATA[20. ஆதலால் ஸ்திரீகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; உங்கள் செவி அவருடைய வாயின் வசனத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিবেশীই ওর পিছনে কথা বলে|]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளட்டும்; நீங்கள் உங்கள் குமாரத்திகளுக்கு ஒப்பாரியையும், அவளவள் தன்தன் தோழிக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রত্যেকে তার প্রতিবেশীকে মিথ্য়ে বলে| কেউ সত্যি কথা বলে না| যিহূদার লোকরা শুধু মিথ্য়েই বলতে]]></a:t>
+              <a:t><![CDATA[புலம்பலையும் கற்றுக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিখেছে| যতক্ষণ না তারা খুব ক্লান্ত হয়ে ফিরে এলো ততক্ষণ তারা পাপাচার চালিযে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[21. வீதியிலிருக்கிற குழந்தைகளையும், தெருக்களிலிருக்கிற இளைஞரையும் சங்காரம்பண்ணச் சாவு நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. মন্দ মন্দকেই অনুসরণ করে এবং মিথ্য়ে অনুসরণ করে মিথ্যাকে| লোকরা আমাকে চিনতে অস্বীকার করেছিল|”]]></a:t>
+              <a:t><![CDATA[பலகணிகளிலேறி, நம்முடைய அரமனைகளில் பிரவேசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. প্রভু প্রশ্নগুলির উত্তর দিয়েছেন| প্রভু বলেছেন, “এসবগুলো ঘটেছে কারণ যিহূদার লোকরা আমার]]></a:t>
+              <a:t><![CDATA[ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু এই কথাগুলি বললেন|]]></a:t>
+              <a:t><![CDATA[22. மனுஷரின் சவங்கள் வயல்வெளியின்மேல் எருவைப்போலவும், அறுக்கிறவனுக்குப் பின்னாலே ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সুতরাং প্রভু সর্বশক্তিমান বললেন: “খাঁটি ধাতু কি না তা বোঝার জন্য এক জন শ্রমিক আগুনে গালিযে দেখে|]]></a:t>
+              <a:t><![CDATA[வாரிக்கொள்ளாதிருக்கிற அரியைப்போலவும் கிடக்கும் என்று கர்த்தர் உரைத்தார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েহেতু আমার আর অন্য কোন বিকল্প নেই তাই আমি যিহূদার লোকদের এই ভাবেই পরীক্ষা করব| আমার লোকরা পাপ]]></a:t>
+              <a:t><![CDATA[23. ஞானி தன் ஞானத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; பராக்கிரமன் தன் பராக்கிரமத்தைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছে|]]></a:t>
+              <a:t><![CDATA[மேன்மைபாராட்டவேண்டாம்; ஐசுவரியவான் தன் ஐசுவரியத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তীক্ষ্ণ তীরের ফলার মতো তাদের জিহবা| তা থেকে শুধু মিথ্য়েই উচ্চারিত হয়| প্রত্যেক ব্যক্তি তার]]></a:t>
+              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিবেশীর সঙ্গে বন্ধুভাবে কথা বলে, কিন্তু সে গোপনে তাকে আঘাত করবার পরিকল্পনা করে|]]></a:t>
+              <a:t><![CDATA[என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যিহূদার লোকদের আমি শাস্তি দেবই|” এই হল প্রভুর বার্তা| “তুমি জানো এই ধরণের লোককে আমার শাস্তি]]></a:t>
+              <a:t><![CDATA[இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়া উচিত্‌| তাদের য়োগ্য শাস্তিই আমি দেব|”]]></a:t>
+              <a:t><![CDATA[25. இதோ, நாட்கள் வரும்; அப்பொழுது விருத்தசேதனமில்லாதவர்களோடுங்கூட விருத்தசேதனமுள்ள யாவரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি (যিরমিয়) পাহাড়দের জন্য আর্ত চিত্কার করে উঠবো| শূন্য জমির জন্য শোকের গান গাইব| কারণ জীবিত]]></a:t>
+              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সব কিছু সরিয়ে নেওয়া হয়েছে| কোন মানুষ এখন সেখানে হাঁটে না| কোন গবাদি পশুর আওয়াজ সেখানে শোনা যাবে]]></a:t>
+              <a:t><![CDATA[வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিক্ষামালা অনুসরণ করা ছেড়ে দিয়েছিল| আমি তাদের শিক্ষামালা দিয়েছিলাম| কিন্তু তারা আমার কথা শুনতে]]></a:t>
+              <a:t><![CDATA[கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,315 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| পশু এবং পাখীরা দূরে কোথাও চলে গিয়েছে|]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[আমি ধ্বংস করব যাতে সেখানে কেউ বাস করতে না পারে|”]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অস্বীকার করেছিল| তারা আমার শিক্ষামালাকে অনুসরণ করেনি|]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. একগুঁযে, জেদী, যিহূদার লোকরা নিজের মতো করে চলেছিল| তারা বালের মূর্ত্তি অনুসরণ করেছিল|]]></a:t>
+              <a:t><![CDATA[பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মূর্ত্তিদের অনুসরণ করার শিক্ষা তাদের পিতারাই দিয়েছিল|”]]></a:t>
+              <a:t><![CDATA[அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>