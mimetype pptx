--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -6903,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619344" r:id="rId1"/>
+    <p:sldLayoutId id="2482631493" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15280,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>