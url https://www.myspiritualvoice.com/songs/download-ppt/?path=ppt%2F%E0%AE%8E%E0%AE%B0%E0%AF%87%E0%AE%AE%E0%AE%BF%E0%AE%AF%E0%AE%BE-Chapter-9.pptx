--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -103,50 +103,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +195,56 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +398,59 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் அவனவன் தன் தன் சிநேகிதனுக்கு எச்சரிக்கையாயிருங்கள், எந்தச் சகோதரனையும் நம்பாதிருங்கள்; எந்தச் சகோதரனும் மோசம்பண்ணுகிறான், எந்தச் சிநேகிதனும் தூற்றித்திரிகிறான்.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால், இதோ, நான் இந்த ஜனத்துக்குப் புசிக்க எட்டியையும், குடிக்கப் பிச்சுக்கலந்த தண்ணீரையும் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் மெய்யைப் பேசாமல் ஒவ்வொருவரும் தமக்கடுத்தவனை ஏய்க்கிறார்கள்; பொய்யைப்பேசத் தங்கள் நாவைப் பழக்குகிறார்கள், அக்கிரமஞ்செய்ய உழைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால், இதோ, நான் இந்த ஜனத்துக்குப் புசிக்க எட்டியையும், குடிக்கப் பிச்சுக்கலந்த தண்ணீரையும் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் மெய்யைப் பேசாமல் ஒவ்வொருவரும் தமக்கடுத்தவனை ஏய்க்கிறார்கள்; பொய்யைப்பேசத் தங்கள் நாவைப் பழக்குகிறார்கள், அக்கிரமஞ்செய்ய உழைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கபடத்தின் நடுவிலே குடியிருக்கிறாய்; கபடத்தினிமித்தம் அவர்கள் என்னை அறியமாட்டோமென்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கபடத்தின் நடுவிலே குடியிருக்கிறாய்; கபடத்தினிமித்தம் அவர்கள் என்னை அறியமாட்டோமென்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் யோசனைபண்ணி, புலம்பற்காரிகளை வரவழைத்து, அதிலே பழகின ஸ்திரீகளைக் கூப்பிடுங்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் யோசனைபண்ணி, புலம்பற்காரிகளை வரவழைத்து, அதிலே பழகின ஸ்திரீகளைக் கூப்பிடுங்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நாவு கூர்மையாக்கப்பட்ட அம்பு, அது கபடம் பேசுகிறது; அவனவன் தன் தன் அயலானோடே தன் தன் வாயினாலே சமாதானமாய்ப் பேசுகிறான், ஆனாலும் தன் உள்ளத்திலே அவனுக்குப்பதிவிடை வைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் சீக்கிரமாய் வந்து, நம்முடைய கண்கள் கண்ணீராய்ச் சொரியத்தக்கதாகவும், நம்முடைய இமைகள் தண்ணீராய் ஓடத்தக்கதாகவும், ஒப்பாரிசொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நாவு கூர்மையாக்கப்பட்ட அம்பு, அது கபடம் பேசுகிறது; அவனவன் தன் தன் அயலானோடே தன் தன் வாயினாலே சமாதானமாய்ப் பேசுகிறான், ஆனாலும் தன் உள்ளத்திலே அவனுக்குப்பதிவிடை வைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் சீக்கிரமாய் வந்து, நம்முடைய கண்கள் கண்ணீராய்ச் சொரியத்தக்கதாகவும், நம்முடைய இமைகள் தண்ணீராய் ஓடத்தக்கதாகவும், ஒப்பாரிசொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளினிமித்தம் அவர்களை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. எத்தனையாய்ப் பாழாக்கப்பட்டோம்! மிகவும் கலங்கியிருக்கிறோம்; நாங்கள் தேசத்தை விட்டுப்போகிறோம், எங்கள் வாசஸ்தலங்களை அவர்கள் கவிழ்த்துப்போட்டார்கள் என்று சீயோனிலிருந்து உண்டாகிற புலம்பலின் சத்தம் கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆ, என் தலை தண்ணீரும், என் கண்கள் கண்ணீரூற்றுமானால் நலமாயிருக்கும்; அப்பொழுது என் ஜனமாகிய குமாரத்தி கொலையுண்ணக் கொடுத்தவர்கள் நிமித்தம் நான் இரவும்பகலும் அழுவேன்.]]></a:t>
+              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளினிமித்தம் அவர்களை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. எத்தனையாய்ப் பாழாக்கப்பட்டோம்! மிகவும் கலங்கியிருக்கிறோம்; நாங்கள் தேசத்தை விட்டுப்போகிறோம், எங்கள் வாசஸ்தலங்களை அவர்கள் கவிழ்த்துப்போட்டார்கள் என்று சீயோனிலிருந்து உண்டாகிற புலம்பலின் சத்தம் கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
+              <a:t><![CDATA[20. ஆதலால் ஸ்திரீகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; உங்கள் செவி அவருடைய வாயின் வசனத்தை ஏற்றுக்கொள்ளட்டும்; நீங்கள் உங்கள் குமாரத்திகளுக்கு ஒப்பாரியையும், அவளவள் தன்தன் தோழிக்குப் புலம்பலையும் கற்றுக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
+              <a:t><![CDATA[20. ஆதலால் ஸ்திரீகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; உங்கள் செவி அவருடைய வாயின் வசனத்தை ஏற்றுக்கொள்ளட்டும்; நீங்கள் உங்கள் குமாரத்திகளுக்கு ஒப்பாரியையும், அவளவள் தன்தன் தோழிக்குப் புலம்பலையும் கற்றுக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
+              <a:t><![CDATA[21. வீதியிலிருக்கிற குழந்தைகளையும், தெருக்களிலிருக்கிற இளைஞரையும் சங்காரம்பண்ணச் சாவு நம்முடைய பலகணிகளிலேறி, நம்முடைய அரமனைகளில் பிரவேசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் எருசலேமை மண்மேடுகளும் வலுசர்ப்பங்களின் தாபரமுமாக்குவேன்; யூதாவின் பட்டணங்களையும் குடியில்லாதபடி பாழாக்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[21. வீதியிலிருக்கிற குழந்தைகளையும், தெருக்களிலிருக்கிற இளைஞரையும் சங்காரம்பண்ணச் சாவு நம்முடைய பலகணிகளிலேறி, நம்முடைய அரமனைகளில் பிரவேசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் எருசலேமை மண்மேடுகளும் வலுசர்ப்பங்களின் தாபரமுமாக்குவேன்; யூதாவின் பட்டணங்களையும் குடியில்லாதபடி பாழாக்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[22. மனுஷரின் சவங்கள் வயல்வெளியின்மேல் எருவைப்போலவும், அறுக்கிறவனுக்குப் பின்னாலே ஒருவனும் வாரிக்கொள்ளாதிருக்கிற அரியைப்போலவும் கிடக்கும் என்று கர்த்தர் உரைத்தார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
+              <a:t><![CDATA[22. மனுஷரின் சவங்கள் வயல்வெளியின்மேல் எருவைப்போலவும், அறுக்கிறவனுக்குப் பின்னாலே ஒருவனும் வாரிக்கொள்ளாதிருக்கிற அரியைப்போலவும் கிடக்கும் என்று கர்த்தர் உரைத்தார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
+              <a:t><![CDATA[23. ஞானி தன் ஞானத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; பராக்கிரமன் தன் பராக்கிரமத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; ஐசுவரியவான் தன் ஐசுவரியத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[23. ஞானி தன் ஞானத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; பராக்கிரமன் தன் பராக்கிரமத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; ஐசுவரியவான் தன் ஐசுவரியத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆ, என் தலை தண்ணீரும், என் கண்கள் கண்ணீரூற்றுமானால் நலமாயிருக்கும்; அப்பொழுது என் ஜனமாகிய குமாரத்தி கொலையுண்ணக் கொடுத்தவர்கள் நிமித்தம் நான் இரவும்பகலும் அழுவேன்.]]></a:t>
+              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் சீக்கிரமாய் வந்து, நம்முடைய கண்கள் கண்ணீராய்ச் சொரியத்தக்கதாகவும், நம்முடைய இமைகள் தண்ணீராய் ஓடத்தக்கதாகவும், ஒப்பாரிசொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் சீக்கிரமாய் வந்து, நம்முடைய கண்கள் கண்ணீராய்ச் சொரியத்தக்கதாகவும், நம்முடைய இமைகள் தண்ணீராய் ஓடத்தக்கதாகவும், ஒப்பாரிசொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தங்களுடைய இருதயத்தின் கடினத்தையும், தங்கள் பிதாக்கள் தங்களுக்குக் கற்றுக்கொடுத்தபடி பாகால்களையும் பின்தொடர்ந்தார்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. இதோ, நாட்கள் வரும்; அப்பொழுது விருத்தசேதனமில்லாதவர்களோடுங்கூட விருத்தசேதனமுள்ள யாவரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தங்களுடைய இருதயத்தின் கடினத்தையும், தங்கள் பிதாக்கள் தங்களுக்குக் கற்றுக்கொடுத்தபடி பாகால்களையும் பின்தொடர்ந்தார்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. இதோ, நாட்கள் வரும்; அப்பொழுது விருத்தசேதனமில்லாதவர்களோடுங்கூட விருத்தசேதனமுள்ள யாவரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எத்தனையாய்ப் பாழாக்கப்பட்டோம்! மிகவும் கலங்கியிருக்கிறோம்; நாங்கள் தேசத்தை விட்டுப்போகிறோம், எங்கள் வாசஸ்தலங்களை அவர்கள் கவிழ்த்துப்போட்டார்கள் என்று சீயோனிலிருந்து உண்டாகிற புலம்பலின் சத்தம் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எத்தனையாய்ப் பாழாக்கப்பட்டோம்! மிகவும் கலங்கியிருக்கிறோம்; நாங்கள் தேசத்தை விட்டுப்போகிறோம், எங்கள் வாசஸ்தலங்களை அவர்கள் கவிழ்த்துப்போட்டார்கள் என்று சீயோனிலிருந்து உண்டாகிற புலம்பலின் சத்தம் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், இதோ, நான் இந்த ஜனத்துக்குப் புசிக்க எட்டியையும், குடிக்கப் பிச்சுக்கலந்த தண்ணீரையும் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், இதோ, நான் இந்த ஜனத்துக்குப் புசிக்க எட்டியையும், குடிக்கப் பிச்சுக்கலந்த தண்ணீரையும் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[1. ஆ, என் தலை தண்ணீரும், என் கண்கள் கண்ணீரூற்றுமானால் நலமாயிருக்கும்; அப்பொழுது என் ஜனமாகிய குமாரத்தி கொலையுண்ணக் கொடுத்தவர்கள் நிமித்தம் நான் இரவும்பகலும் அழுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. ஆ, என் தலை தண்ணீரும், என் கண்கள் கண்ணீரூற்றுமானால் நலமாயிருக்கும்; அப்பொழுது என் ஜனமாகிய குமாரத்தி கொலையுண்ணக் கொடுத்தவர்கள் நிமித்தம் நான் இரவும்பகலும் அழுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களும், அவர்கள் பிதாக்களும் அறியாத புறஜாதிகளுக்குள்ளே அவர்களைச் சிதறடித்து, பட்டயம் அவர்களை நிர்மூலமாக்குமட்டும் அதை அவர்களுக்குப்பின்னாக அனுப்புவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. இதை உணரத்தக்க ஞானமுள்ளவன் யார்? தேசம் அழிந்து, ஒருவனும் கடந்துபோகாதபடி அது பாழாக்கப்படுகிற முகாந்தரமென்னவென்று கர்த்தருடைய வாய் தன்னுடனே சொல்லுகிறதைக்கேட்டு அறிவிக்கத்தக்கவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதலால் ஸ்திரீகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; உங்கள் செவி அவருடைய வாயின் வசனத்தை ஏற்றுக்கொள்ளட்டும்; நீங்கள் உங்கள் குமாரத்திகளுக்கு ஒப்பாரியையும், அவளவள் தன்தன் தோழிக்குப் புலம்பலையும் கற்றுக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதலால் ஸ்திரீகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; உங்கள் செவி அவருடைய வாயின் வசனத்தை ஏற்றுக்கொள்ளட்டும்; நீங்கள் உங்கள் குமாரத்திகளுக்கு ஒப்பாரியையும், அவளவள் தன்தன் தோழிக்குப் புலம்பலையும் கற்றுக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் யோசனைபண்ணி, புலம்பற்காரிகளை வரவழைத்து, அதிலே பழகின ஸ்திரீகளைக் கூப்பிடுங்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் யோசனைபண்ணி, புலம்பற்காரிகளை வரவழைத்து, அதிலே பழகின ஸ்திரீகளைக் கூப்பிடுங்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வீதியிலிருக்கிற குழந்தைகளையும், தெருக்களிலிருக்கிற இளைஞரையும் சங்காரம்பண்ணச் சாவு நம்முடைய பலகணிகளிலேறி, நம்முடைய அரமனைகளில் பிரவேசித்தது.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வீதியிலிருக்கிற குழந்தைகளையும், தெருக்களிலிருக்கிற இளைஞரையும் சங்காரம்பண்ணச் சாவு நம்முடைய பலகணிகளிலேறி, நம்முடைய அரமனைகளில் பிரவேசித்தது.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் அவனவன் தன் தன் சிநேகிதனுக்கு எச்சரிக்கையாயிருங்கள், எந்தச் சகோதரனையும் நம்பாதிருங்கள்; எந்தச் சகோதரனும் மோசம்பண்ணுகிறான், எந்தச் சிநேகிதனும் தூற்றித்திரிகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுஷரின் சவங்கள் வயல்வெளியின்மேல் எருவைப்போலவும், அறுக்கிறவனுக்குப் பின்னாலே ஒருவனும் வாரிக்கொள்ளாதிருக்கிற அரியைப்போலவும் கிடக்கும் என்று கர்த்தர் உரைத்தார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் அவனவன் தன் தன் சிநேகிதனுக்கு எச்சரிக்கையாயிருங்கள், எந்தச் சகோதரனையும் நம்பாதிருங்கள்; எந்தச் சகோதரனும் மோசம்பண்ணுகிறான், எந்தச் சிநேகிதனும் தூற்றித்திரிகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுஷரின் சவங்கள் வயல்வெளியின்மேல் எருவைப்போலவும், அறுக்கிறவனுக்குப் பின்னாலே ஒருவனும் வாரிக்கொள்ளாதிருக்கிற அரியைப்போலவும் கிடக்கும் என்று கர்த்தர் உரைத்தார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் மெய்யைப் பேசாமல் ஒவ்வொருவரும் தமக்கடுத்தவனை ஏய்க்கிறார்கள்; பொய்யைப்பேசத் தங்கள் நாவைப் பழக்குகிறார்கள், அக்கிரமஞ்செய்ய உழைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஞானி தன் ஞானத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; பராக்கிரமன் தன் பராக்கிரமத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; ஐசுவரியவான் தன் ஐசுவரியத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்;]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் மெய்யைப் பேசாமல் ஒவ்வொருவரும் தமக்கடுத்தவனை ஏய்க்கிறார்கள்; பொய்யைப்பேசத் தங்கள் நாவைப் பழக்குகிறார்கள், அக்கிரமஞ்செய்ய உழைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஞானி தன் ஞானத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; பராக்கிரமன் தன் பராக்கிரமத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்; ஐசுவரியவான் தன் ஐசுவரியத்தைக்குறித்து மேன்மைபாராட்டவேண்டாம்;]]></a:t>
+              <a:t><![CDATA[6. கபடத்தின் நடுவிலே குடியிருக்கிறாய்; கபடத்தினிமித்தம் அவர்கள் என்னை அறியமாட்டோமென்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆ, வனாந்தரத்தில் வழிப்போக்கரின் தாபரம் எனக்கு இருந்தால் நலமாயிருக்கும்; அப்பொழுது நான் என் ஜனத்தைவிட்டு, அவர்களிடத்தில் இராதபடிக்குப் போய்விடுவேன்; அவர்களெல்லாரும் விபசாரரும் துரோகிகளின் கூட்டமுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. கபடத்தின் நடுவிலே குடியிருக்கிறாய்; கபடத்தினிமித்தம் அவர்கள் என்னை அறியமாட்டோமென்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேன்மைபாராட்டுகிறவன் பூமியிலே கிருபையையும் நியாயத்தையும் நீதியையும் செய்கிற கர்த்தர் நான் என்று என்னை அறிந்து உணர்ந்திருக்கிறதைக்குறித்தே மேன்மைபாராட்டக்கடவன் என்று கர்த்தர் சொல்லுகிறார்; இவைகளின்மேல் பிரியமாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, நாட்கள் வரும்; அப்பொழுது விருத்தசேதனமில்லாதவர்களோடுங்கூட விருத்தசேதனமுள்ள யாவரையும்,]]></a:t>
+              <a:t><![CDATA[7. ஆகையால், இதோ, நான் அவர்களை உருக்கி, அவர்களைப் புடமிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; என் ஜனமாகிய குமாரத்தியை வேறெந்தப்பிரகாரமாக நடத்துவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, நாட்கள் வரும்; அப்பொழுது விருத்தசேதனமில்லாதவர்களோடுங்கூட விருத்தசேதனமுள்ள யாவரையும்,]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் நாவு கூர்மையாக்கப்பட்ட அம்பு, அது கபடம் பேசுகிறது; அவனவன் தன் தன் அயலானோடே தன் தன் வாயினாலே சமாதானமாய்ப் பேசுகிறான், ஆனாலும் தன் உள்ளத்திலே அவனுக்குப்பதிவிடை வைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் நாவு கூர்மையாக்கப்பட்ட அம்பு, அது கபடம் பேசுகிறது; அவனவன் தன் தன் அயலானோடே தன் தன் வாயினாலே சமாதானமாய்ப் பேசுகிறான், ஆனாலும் தன் உள்ளத்திலே அவனுக்குப்பதிவிடை வைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5960,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எகிப்தையும், யூதாவையும், ஏதோமையும், அம்மோன் புத்திரரையும், மோவாபையும், கடைசி எல்லைகளிலுள்ள வனாந்தரக்குடிகளான யாவரையும் தண்டிப்பேன்; புறஜாதியார் அனைவரும் விருத்தசேதனமில்லாதவர்கள்; ஆனாலும் இஸ்ரவேல் வம்சத்தார் அனைவரும் இருதயத்திலே விருத்தசேதனமில்லாதவர்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. இவைகளினிமித்தம் அவர்களை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. இவைகளினிமித்தம் அவர்களை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. மலைகளுக்காக அழுது துக்கங்கொண்டாடுவேன்; வனாந்தரத் தாபரங்களுக்காகப் புலம்புவேன்; ஒருவனும் அவைகளைக் கடந்துபோகாதவண்ணமாக அவைகள் பாழாக்கப்பட்டுக் கிடக்கின்றன; ஆடுமாடுகளின் சத்தம் கேட்கப்படுகிறதுமில்லை; ஆகாசத்துப் பறவைகளும் மிருகஜீவன்களும் எல்லாம் ஓடிச் சிதறிப்போயின.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. நான் எருசலேமை மண்மேடுகளும் வலுசர்ப்பங்களின் தாபரமுமாக்குவேன்; யூதாவின் பட்டணங்களையும் குடியில்லாதபடி பாழாக்கிப்போடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. நான் எருசலேமை மண்மேடுகளும் வலுசர்ப்பங்களின் தாபரமுமாக்குவேன்; யூதாவின் பட்டணங்களையும் குடியில்லாதபடி பாழாக்கிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. நான் அவரவருக்கு விதித்த என் நியாயப்பிரமாணத்தை அவர்கள் விட்டு, என் சொல்லைக் கேளாலும், அதின்படி நடவாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பொய்யைப் பிரயோகிக்கத் தங்கள் நாவாகிய வில்லை வளைக்கிறார்கள்; அவர்கள் இந்தத் தேசத்திலே பலத்துக்கொள்வது சத்தியத்துக்காக அல்ல; பொல்லாப்பிலிருந்து பொல்லாப்புக்கு நடந்தேறுகிறார்கள்; என்னையோ அறியாதிருக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. தங்களுடைய இருதயத்தின் கடினத்தையும், தங்கள் பிதாக்கள் தங்களுக்குக் கற்றுக்கொடுத்தபடி பாகால்களையும் பின்தொடர்ந்தார்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் அவனவன் தன் தன் சிநேகிதனுக்கு எச்சரிக்கையாயிருங்கள், எந்தச் சகோதரனையும் நம்பாதிருங்கள்; எந்தச் சகோதரனும் மோசம்பண்ணுகிறான், எந்தச் சிநேகிதனும் தூற்றித்திரிகிறான்.]]></a:t>
+              <a:t><![CDATA[14. தங்களுடைய இருதயத்தின் கடினத்தையும், தங்கள் பிதாக்கள் தங்களுக்குக் கற்றுக்கொடுத்தபடி பாகால்களையும் பின்தொடர்ந்தார்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493670" r:id="rId1"/>
+    <p:sldLayoutId id="2474525339" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,54 +7581,102 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7079,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആശ്രയിക്കരുതു; ഏതു സഹോദരനും ഉപായം പ്രവർത്തിക്കുന്നു; ഏതു കൂട്ടുകാരനും നുണ പറഞ്ഞു നടക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[15. তাই প্রভু সর্বশক্তিমান, ইস্রায়েলের ঈশ্বর বলেন: “শীঘ্রই আমি যিহূদার লোকদের তিক্ত খাদ্য খেতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവർ ഓരോരുത്തനും താന്താന്റെ കൂട്ടുകാരനെ ചതിക്കും; സത്യം സംസാരിക്കയുമില്ല; വ്യാജം സംസാരിപ്പാൻ അവർ]]></a:t>
+              <a:t><![CDATA[বাধ্য করব| আমি তাদের বিষাক্ত জল পান করতে বাধ্য করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാവിനെ അഭ്യസിപ്പിച്ചിരിക്കുന്നു; നീതികേടു പ്രവൃത്തിപ്പാൻ അവർ അദ്ധ്വാനിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[16. অন্য সমস্ত দেশে আমি যিহূদার লোকদের ছড়িয়ে দেব| অদ্ভ্ুত দেশগুলিতে তারা বাস করবে| তারা এবং তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നിന്റെ വാസം വഞ്ചനയുടെ നടുവിൽ ആകുന്നു; വഞ്ചന നിമിത്തം അവർ എന്നെ അറിവാൻ നിരസിക്കുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[পিতারা কখনোই ঐ সব দেশের কথা শোনেনি বা জানে না| আমি লোকদের তরবারি হাতে পাঠাবো| তারা যিহূদার সব লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[হত্যা করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അതുകൊണ്ടു സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഇതാ ഞാൻ അവരെ ഉരുക്കി ശോധന കഴിക്കും;]]></a:t>
+              <a:t><![CDATA[17. সর্বশক্তিমান প্রভু বলেন: “এখন এইগুলি নিয়ে ভাবো! অন্ত্য়েষ্টি এযিায কাঁদার জন্য ভাড়াটে মহিলাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ ജനത്തിന്റെ പുത്രിയെ വിചാരിച്ചു ഞാൻ മറ്റെന്തു ചെയ്യേണ്ടു?]]></a:t>
+              <a:t><![CDATA[ডাকো (রুদালি)| য়ে মহিলারা ভালো কাঁদতে পারে তাদের পাঠাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവരുടെ നാവു മരണകരമായ അസ്ത്രമാകുന്നു; അതു വഞ്ചന സംസാരിക്കുന്നു; വായ്കൊണ്ടു ഓരോരുത്തനും താന്താന്റെ]]></a:t>
+              <a:t><![CDATA[18. লোকরা বলল, ‘তাড়াতাড়ি সেই মহিলারা আসুক এবং তাদের আমার জন্য কাঁদতে দাও| তাদের কান্না দেখে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂട്ടുകാരനോടു സമാധാനം സംസാരിക്കുന്നു; ഉള്ളുകൊണ്ടോ അവന്നായി പതിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[আমাদেরও চোখ থেকে ঝর্ণা বয়ে যাবে|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഇവനിമിത്തം ഞാൻ അവരെ സന്ദർശിക്കാതെ ഇരിക്കുമോ? ഇങ്ങനെയുള്ള ജാതിയോടു ഞാൻ പകരം ചെയ്യാതെ ഇരിക്കുമോ]]></a:t>
+              <a:t><![CDATA[19. “সিয়োন থেকে চিত্কার করে কান্নার শব্দ শোনা যাচ্ছে| ‘আমরা সত্যিই ধ্বংস হয়ে গিয়েছি! আমরা সত্যিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അയ്യോ, എന്റെ ജനത്തിന്റെ പുത്രിയുടെ നിഹതന്മാർ നിമിത്തം രാവും പകലും കരയേണ്ടതിന്നു എന്റെ തല]]></a:t>
+              <a:t><![CDATA[12. এই জিনিসগুলি বোঝার মতো কোন যথেষ্ট জ্ঞানী ব্যক্তি আছে কি? প্রভুর দ্বারা শিক্ষণপ্রাপ্ত এমন কিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[লজ্জিত! আমাদের দেশ ছেড়ে আমাদের চলে য়েতেই হবে| কারণ ঘরবাড়ি সব ধ্বংসস্তূপে পরিণত হয়ে গিয়েছে|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. പർവ്വതങ്ങളെക്കുറിച്ചു ഞാൻ കരച്ചലും വിലാപവും മരുഭൂമിയിലെ മേച്ചൽപുറങ്ങളെക്കുറിച്ചു പ്രലാപവും]]></a:t>
+              <a:t><![CDATA[20. যিহূদার মহিলারা এখন প্রভুর বার্তা শোন| শোন প্রভুর মুখ নিঃসৃত শব্দ| প্রভু বলছেন, “তোমরা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തുടങ്ങും; ആരും വഴിപോകാതവണ്ണം അവ വെന്തുപോയിരിക്കുന്നു; കന്നുകാലികളുടെ ഒച്ച കേൾക്കുന്നില്ല;]]></a:t>
+              <a:t><![CDATA[মেযেদের শেখাও কি করে চিত্কার করে কাঁদতে হয়| প্রত্যেক মহিলাকেই এই শোক সঙ্গীত গাওযা শিখতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകാശത്തിലെ പക്ഷികളും മൃഗങ്ങളും എല്ലാം വിട്ടുപോയിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[21. ‘মৃত্যু এসেছে| প্রতিটি ঘরের জানালা দিয়ে মৃত্যু ভেতরে এসেছে| মৃত্যু আমাদের প্রাসাদগুলিতে এসেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഞാൻ യെരൂശലേമിനെ കൽകുന്നുകളും കുറുനരികളുടെ പാർപ്പിടവും ആക്കും; ഞാൻ യെഹൂദാപട്ടണങ്ങളെ നിവാസികൾ]]></a:t>
+              <a:t><![CDATA[মৃত্যু এসেছে রাস্তায় খেলতে থাকা আমাদের সন্তানদের কাছে| মৃত্যু এসেছে যুবকদের প্রকাশ্য সমাবেশে|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇല്ലാതാകുംവണ്ണം ശൂന്യമാക്കിക്കളയും.]]></a:t>
+              <a:t><![CDATA[22. “যিরমিয়, এই কথা বল: ‘প্রভু বলেন, গোবরের মতো মৃতদেহগুলি মাঠে ছড়িয়ে ছিটিয়ে থাকবে| চাষীদের কাটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഇതു ഗ്രഹിപ്പാൻ തക്ക ജ്ഞാനമുള്ളവൻ ആർ? അവതിനെ പ്രസ്താവിപ്പാൻ തക്കവണ്ണം യഹോവയുടെ വായ് ആരോടു]]></a:t>
+              <a:t><![CDATA[শস্যের মতো মাটিতে পড়ে থাকবে মৃতদেহ| কিন্তু কেউ তাদের একত্রিত করবে না|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു? ആരും വഴിപോകാതവണ്ണം ദേശം നശിച്ചു മരുഭൂമിപോലെ വെന്തുപോകുവാൻ സംഗതി എന്തു?]]></a:t>
+              <a:t><![CDATA[23. প্রভু বলেন, “বিজ্ঞ ব্যক্তিদের তাদের জ্ঞানের বড়াই করা উচিত্‌ নয়| শক্তিশালী ব্যক্তিদের তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യഹോവ അരുളിച്ചെയ്യുന്നതു: ഞൻ അവരുടെ മുമ്പിൽ വെച്ച ന്യായപ്രമാണം അവർ ഉപേക്ഷിച്ചു എന്റെ വാക്കു]]></a:t>
+              <a:t><![CDATA[শক্তির বড়াই করা উচিত্‌ নয়| ধনী ব্যক্তিদের তাদের ধন নিয়ে বড়াই করা উচিত্‌ নয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേൾക്കയോ അതു അനുസരിച്ചു നടക്കയോ ചെയ്യാതെ]]></a:t>
+              <a:t><![CDATA[24. কিন্তু যদি কেউ বড়াই করতে চায় তাহলে তাদের এগুলির জন্য বড়াই করতে দাও: য়ে সে আমাকে জানতে শিখেছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെള്ളവും എന്റെ കണ്ണു കണ്ണുനീരുറവും ആയിരുന്നെങ്കിൽ കൊള്ളായിരുന്നു!]]></a:t>
+              <a:t><![CDATA[লোক আছে কি যারা প্রভুর বার্তা ব্যাখ্যা করতে পারবে? কেন সেই দেশটি ধ্বংস হয়ে গেল? কেন তা শূন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. നമ്മുടെ കണ്ണിൽനിന്നു കണ്ണുനീർ ഒഴുകത്തക്കവണ്ണവും നമ്മുടെ കൺപോളയിൽനിന്നു വെള്ളം ചാടത്തക്കവണ്ണവും]]></a:t>
+              <a:t><![CDATA[তা নিয়ে সে বড়াই করুক| তাকে বড়াই করতে দাও য়ে সে বোঝে য়ে আমি প্রভু, আমি দযালু এবং ন্যায়নিষ্ঠ এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ ബദ്ധപ്പെട്ടു വിലാപം കഴിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[আমিই পৃথিবীতে ভালো কাজ করি| ওগুলিকে আমি ভালোবাসি|” এই হল প্রভুর বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. തങ്ങളുടെ ഹൃദയത്തിന്റെ ശാഠ്യത്തെയും തങ്ങളുടെ പിതാക്കന്മാർ തങ്ങളെ അഭ്യസിപ്പിച്ച ബാൽവിഗ്രഹങ്ങളെയും]]></a:t>
+              <a:t><![CDATA[25. এই বার্তাটি প্রভুর কাছ থেকে এসেছে, “সময় আসছে যখন আমি শাস্তি দেব সমস্ত লোকদের যারা শুধুমাত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുസരിച്ചു നടന്നതുകൊണ്ടു,]]></a:t>
+              <a:t><![CDATA[শারীরিকভাবে সুন্নত্‌ করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. സീയോനിൽനിന്നു ഒരു വിലാപം കേൾക്കുന്നു; നാം എത്ര ശൂന്യമായിരിക്കുന്നു; നാം അത്യന്തം]]></a:t>
+              <a:t><![CDATA[26. আমি মিসু যিহূদা, ইদোম, অম্মোন, মোয়াব এই সমস্ত দেশগুলির লোক এবং মরুভূমিতে বাস করা লোকদের কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാണിച്ചിരിക്കുന്നു; നാം ദേശത്തെ വിട്ടുപോയല്ലോ; നമ്മുടെ നിവാസങ്ങളെ അവർ തള്ളിയിട്ടുകളഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[বলছি| ঐ সব দেশগুলির লোকরা শরীরে সত্যিকারের সুন্নত্‌ করেনি| আর ইস্রায়েলের পরিবারবর্গের লোকরা তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ ഈ ജനത്തെ കാഞ്ഞിരംകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[হৃদয়ের সুন্নত্‌ করেনি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോഷിപ്പിച്ചു നഞ്ചുവെള്ളം കുടിപ്പിക്കും.]]></a:t>
+              <a:t><![CDATA[1. যদি আমার মাথা ভর্তি জল থাকতো, যদি আমার চোখ অশ্রু-জলের ঝর্ণা হতো তাহলে আমি আমার লোকেদের ধ্বংসের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവരും അവരുടെ പിതാക്കന്മാരും അറിയാത്ത ജാതികളുടെ ഇടയിൽ ഞാൻ അവരെ ചിന്നിച്ചു, അവരെ മുടിക്കുവോളം]]></a:t>
+              <a:t><![CDATA[জন্য সারা দিনরাত কাঁদতাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ പിന്നാലെ വാൾ അയക്കും.]]></a:t>
+              <a:t><![CDATA[2. মরুভূমির মাঝে আমার যদি একটা ছোট্ট বাড়ি থাকতো, যেখানে পথিক ক্লান্ত হয়ে রাত কাটায, তাহলে আমি আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അയ്യോ, എന്റെ ജനത്തെ വിട്ടു പോയ്ക്കളയേണ്ടതിന്നു മരുഭൂമിയിൽ വഴിയാത്രക്കാർക്കുള്ള ഒരു സത്രം]]></a:t>
+              <a:t><![CDATA[মরুভূমিতে পরিণত হয়েছিল? সেখানে কোন মানুষ কেন য়েতে পারে না?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. എന്നാൽ സ്ത്രീകളേ, യഹോവയുടെ വചനം കേൾപ്പിൻ; നിങ്ങളുടെ ചെവി അവന്റെ വായിലെ വചനം ശ്രദ്ധിക്കട്ടെ;]]></a:t>
+              <a:t><![CDATA[লোকদের ত্যাগ করতে পারতাম| তাদের কাছ থেকে সরে য়েতে পারতাম| কারণ তারা ঈশ্বরের প্রতি বিশ্বস্ত নয়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ പുത്രിമാരെ വിലാപവും ഓരോരുത്തി താന്താന്റെ കൂട്ടുകാരത്തിയെ പ്രലാപവും അഭ്യസിപ്പിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[তারা প্রত্যেকে ঈশ্বরের বিরুদ্ধাচরণ করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങൾ ചിന്തിച്ചു വിലാപക്കാരത്തികളെ വിളിച്ചു]]></a:t>
+              <a:t><![CDATA[3. “জিহবা হল তাদের ধনুকের মতো| আর সেখান থেকে তীরের মতো উড়ে আসে এক রাশি মিথ্য়ে| এই দেশের সত্য নয়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരുത്തുവിൻ; സാമർത്ഥ്യമുള്ള സ്ത്രീകളെ ആളയച്ചു വരുത്തുവിൻ.]]></a:t>
+              <a:t><![CDATA[চারিদিকে কেবল মিথ্য়েরই জয়জয়কার| এখানকার লোকরা একটা পাপ থেকে আরেক পাপের পথে হেঁটেছে| তারা আমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. വിശാലസ്ഥലത്തുനിന്നു പൈതങ്ങളെയും വീഥികളിൽനിന്നു യുവാക്കളെയും ഛേദിച്ചുകളയേണ്ടതിന്നു മരണം നമ്മുടെ]]></a:t>
+              <a:t><![CDATA[জানে না|” প্রভু এই কথাগুলি বললেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിളിവാതിലുകളിൽകൂടി കയറി നമ്മുടെ അരമനകളിലേക്കു പ്രവേശിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[4. “প্রতিবেশীদের লক্ষ্য কর! নিজের ভাইকেও বিশ্বাস করো না| কারণ তারা প্রত্যেকে ঠগ, প্রতারক, প্রত্যেক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. മനുഷ്യരുടെ ശവങ്ങൾ വയലിലെ ചാണകംപോലെയും കൊയ്ത്തുകാരന്റെ പിമ്പിലെ അരിപ്പിടിപോലെയും വീഴും; ആരും]]></a:t>
+              <a:t><![CDATA[প্রতিবেশীই ওর পিছনে কথা বলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവയെ കൂട്ടിച്ചേർക്കയില്ല എന്നു യഹോവയുടെ അരുളപ്പാടു എന്നു പറക.]]></a:t>
+              <a:t><![CDATA[5. প্রত্যেকে তার প্রতিবেশীকে মিথ্য়ে বলে| কেউ সত্যি কথা বলে না| যিহূদার লোকরা শুধু মিথ্য়েই বলতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ജ്ഞാനി തന്റെ ജ്ഞാനത്തിൽ പ്രശംസിക്കരുതു; ബലവാൻ തന്റെ ബലത്തിൽ]]></a:t>
+              <a:t><![CDATA[শিখেছে| যতক্ষণ না তারা খুব ক্লান্ত হয়ে ফিরে এলো ততক্ষণ তারা পাপাচার চালিযে গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രശംസിക്കരുതു; ധനവാൻ തന്റെ ധനത്തിലും പ്രശംസിക്കരുതു.]]></a:t>
+              <a:t><![CDATA[6. মন্দ মন্দকেই অনুসরণ করে এবং মিথ্য়ে অনুসরণ করে মিথ্যাকে| লোকরা আমাকে চিনতে অস্বীকার করেছিল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എനിക്കു കിട്ടിയെങ്കിൽ കൊള്ളായിരുന്നു! അവരെല്ലാവരും വ്യഭിചാരികളും ദ്രോഹികളുടെ കൂട്ടവുമല്ലോ.]]></a:t>
+              <a:t><![CDATA[13. প্রভু প্রশ্নগুলির উত্তর দিয়েছেন| প্রভু বলেছেন, “এসবগুলো ঘটেছে কারণ যিহূদার লোকরা আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. പ്രശംസിക്കുന്നവനോ: യഹോവയായ ഞാൻ ഭൂമിയിൽ ദയയും ന്യായവും നീതിയും പ്രവർത്തിക്കുന്നു എന്നിങ്ങനെ]]></a:t>
+              <a:t><![CDATA[প্রভু এই কথাগুলি বললেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്ന ഗ്രഹിച്ചറിയുന്നതിൽ തന്നേ പ്രശംസിക്കട്ടെ; ഇതിൽ അല്ലോ എനിക്കു പ്രസാദമുള്ളതു എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[7. সুতরাং প্রভু সর্বশক্তিমান বললেন: “খাঁটি ধাতু কি না তা বোঝার জন্য এক জন শ্রমিক আগুনে গালিযে দেখে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[য়েহেতু আমার আর অন্য কোন বিকল্প নেই তাই আমি যিহূদার লোকদের এই ভাবেই পরীক্ষা করব| আমার লোকরা পাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഇതാ മിസ്രയീം, യെഹൂദാ, ഏദോം, അമ്മോന്യർ, മോവാബ്, തലയുടെ അരികു വടിക്കുന്ന മരുവാസികൾ എന്നിങ്ങനെ]]></a:t>
+              <a:t><![CDATA[করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഗ്രചർമ്മത്തോടുകൂടിയ സകല പരിച്ഛേദനക്കാരെയും ഞാൻ ശിക്ഷിപ്പാനുള്ള കാലം വരുന്നു.]]></a:t>
+              <a:t><![CDATA[8. তীক্ষ্ণ তীরের ফলার মতো তাদের জিহবা| তা থেকে শুধু মিথ্য়েই উচ্চারিত হয়| প্রত্যেক ব্যক্তি তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. സകലജാതികളും അഗ്രചർമ്മികളല്ലോ; എന്നാൽ യിസ്രായേൽഗൃഹം ഒക്കെയും ഹൃദയത്തിൽ അഗ്രചർമ്മികളാകുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[প্রতিবেশীর সঙ্গে বন্ধুভাবে কথা বলে, কিন্তু সে গোপনে তাকে আঘাত করবার পরিকল্পনা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14405,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[9. যিহূদার লোকদের আমি শাস্তি দেবই|” এই হল প্রভুর বার্তা| “তুমি জানো এই ধরণের লোককে আমার শাস্তি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দেওয়া উচিত্‌| তাদের য়োগ্য শাস্তিই আমি দেব|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. আমি (যিরমিয়) পাহাড়দের জন্য আর্ত চিত্কার করে উঠবো| শূন্য জমির জন্য শোকের গান গাইব| কারণ জীবিত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সব কিছু সরিয়ে নেওয়া হয়েছে| কোন মানুষ এখন সেখানে হাঁটে না| কোন গবাদি পশুর আওয়াজ সেখানে শোনা যাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവർ വ്യാജത്തിന്നായിട്ടു നാവു വില്ലുപോലെ കുലെക്കുന്നു; അവർ സത്യത്തിന്നായിട്ടല്ല ദേശത്തു വീര്യം]]></a:t>
+              <a:t><![CDATA[শিক্ষামালা অনুসরণ করা ছেড়ে দিয়েছিল| আমি তাদের শিক্ষামালা দিয়েছিলাম| কিন্তু তারা আমার কথা শুনতে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[না| পশু এবং পাখীরা দূরে কোথাও চলে গিয়েছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. “আমি (প্রভু) জেরুশালেম শহরকে জঞ্জালের স্তূপে পরিণত করব| এ হবে শেযালদের দেশ| যিহূদার সমস্ত শহরকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আমি ধ্বংস করব যাতে সেখানে কেউ বাস করতে না পারে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണിക്കുന്നതു; അവർ ഒരു ദോഷം വിട്ടു മറ്റൊരു ദോഷത്തിന്നു പുറപ്പെടുന്നു; അവർ എന്നെ അറിയുന്നില്ല എന്നു]]></a:t>
+              <a:t><![CDATA[অস্বীকার করেছিল| তারা আমার শিক্ষামালাকে অনুসরণ করেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[14. একগুঁযে, জেদী, যিহূদার লোকরা নিজের মতো করে চলেছিল| তারা বালের মূর্ত্তি অনুসরণ করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നിങ്ങൾ ഓരോരുത്തനും താന്താന്റെ കൂട്ടുകാരനെ സൂക്ഷിച്ചുകൊൾവിൻ; ഒരു സഹോദരനിലും നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[মূর্ত্তিদের অনুসরণ করার শিক্ষা তাদের পিতারাই দিয়েছিল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>