--- v0 (2026-08-03)
+++ v1 (2026-08-04)
@@ -65,56 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,53 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-[...1 lines deleted...]
-    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -313,56 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now it came to pass, when they spoke daily unto him, and he hearkened not unto them, that they told Haman, to see whether Mordecai's matters would stand: for he had told them that he was a Jew.]]></a:t>
+              <a:t><![CDATA[4. இப்படி அவர்கள் நாளுக்குநாள் அவனுடனே சொல்லியும், அவன் தங்களுக்குச் செவிகொடாதபோது, தான் யூதனென்று அவன் அவர்களுக்கு அறிவித்திருந்தபடியால், மொர்தெகாயின் சொற்கள் நிலைநிற்குமோ என்று பார்க்கிறதற்கு அதை ஆமானுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now it came to pass, when they spoke daily unto him, and he hearkened not unto them, that they told Haman, to see whether Mordecai's matters would stand: for he had told them that he was a Jew.]]></a:t>
+              <a:t><![CDATA[5. ஆமான் மொர்தெகாய் தன்னை வணங்கி நமஸ்கரியாததைக் கண்டபோது, மூர்க்கம் நிறைந்தவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when Haman saw that Mordecai bowed not, nor did him reverence, then was Haman full of wrath.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் மொர்தெகாயின்மேல் மாத்திரம் கைபோடுவது அவனுக்கு அற்பக் காரியமாகக் கண்டது; மொர்தெகாயின் ஜனங்கள் இன்னாரென்று ஆமானுக்கு அறிவிக்கப்பட்டிருந்தபடியால் அகாஸ்வேருவின் ராஜ்யமெங்கும் இருக்கிற மொர்தெகாயின் ஜனமாகிய யூதரையெல்லாம் சங்கரிக்க அவன் வகைதேடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he thought scorn to lay hands on Mordecai alone; for they had showed him the people of Mordecai: wherefore Haman sought to destroy all the Jews that were throughout the whole kingdom of Ahasuerus, even the people of Mordecai.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் மொர்தெகாயின்மேல் மாத்திரம் கைபோடுவது அவனுக்கு அற்பக் காரியமாகக் கண்டது; மொர்தெகாயின் ஜனங்கள் இன்னாரென்று ஆமானுக்கு அறிவிக்கப்பட்டிருந்தபடியால் அகாஸ்வேருவின் ராஜ்யமெங்கும் இருக்கிற மொர்தெகாயின் ஜனமாகிய யூதரையெல்லாம் சங்கரிக்க அவன் வகைதேடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he thought scorn to lay hands on Mordecai alone; for they had showed him the people of Mordecai: wherefore Haman sought to destroy all the Jews that were throughout the whole kingdom of Ahasuerus, even the people of Mordecai.]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய அகாஸ்வேருவின் பன்னிரண்டாம் வருஷம் நிசான் மாதமாகிய முதலாம் மாதத்திலே ஆமானுக்கு முன்பாகப் பூர் என்னப்பட்ட சீட்டு ஒவ்வொரு நாளையும் ஒவ்வொருமாதத்தையும் குறித்துப் போடப்பட்டு, ஆதார் மாதமான பன்னிரண்டாம் மாதத்தின்மேல் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he thought scorn to lay hands on Mordecai alone; for they had showed him the people of Mordecai: wherefore Haman sought to destroy all the Jews that were throughout the whole kingdom of Ahasuerus, even the people of Mordecai.]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய அகாஸ்வேருவின் பன்னிரண்டாம் வருஷம் நிசான் மாதமாகிய முதலாம் மாதத்திலே ஆமானுக்கு முன்பாகப் பூர் என்னப்பட்ட சீட்டு ஒவ்வொரு நாளையும் ஒவ்வொருமாதத்தையும் குறித்துப் போடப்பட்டு, ஆதார் மாதமான பன்னிரண்டாம் மாதத்தின்மேல் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. In the first month, that is, the month Nisan, in the twelfth year of king Ahasuerus, they cast Pur, that is, the lot, before Haman from day to day, and from month to month, to the twelfth month, that is, the month Adar.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆமான் அகாஸ்வேரு ராஜாவை நோக்கி உம்முடைய ராஜ்யத்தின் சகல நாடுகளிலுமுள்ள ஜனங்களுக்குள்ளே ஒருவித ஜனங்கள் சிதறுண்டு பரம்பியிருக்கிறார்கள்; அவர்களுடைய வழக்கங்கள் சகல ஜனங்களுடைய வழக்கங்களுக்கும் விகற்பமாயிருக்கிறது; அவர்கள் ராஜாவின் கட்டளைகளைக் கைக்கொள்ளுகிறதில்லை; ஆகையால் அவர்களை இப்படி விட்டிருக்கிறது ராஜாவுக்கு நியாயமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. In the first month, that is, the month Nisan, in the twelfth year of king Ahasuerus, they cast Pur, that is, the lot, before Haman from day to day, and from month to month, to the twelfth month, that is, the month Adar.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆமான் அகாஸ்வேரு ராஜாவை நோக்கி உம்முடைய ராஜ்யத்தின் சகல நாடுகளிலுமுள்ள ஜனங்களுக்குள்ளே ஒருவித ஜனங்கள் சிதறுண்டு பரம்பியிருக்கிறார்கள்; அவர்களுடைய வழக்கங்கள் சகல ஜனங்களுடைய வழக்கங்களுக்கும் விகற்பமாயிருக்கிறது; அவர்கள் ராஜாவின் கட்டளைகளைக் கைக்கொள்ளுகிறதில்லை; ஆகையால் அவர்களை இப்படி விட்டிருக்கிறது ராஜாவுக்கு நியாயமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. In the first month, that is, the month Nisan, in the twelfth year of king Ahasuerus, they cast Pur, that is, the lot, before Haman from day to day, and from month to month, to the twelfth month, that is, the month Adar.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆமான் அகாஸ்வேரு ராஜாவை நோக்கி உம்முடைய ராஜ்யத்தின் சகல நாடுகளிலுமுள்ள ஜனங்களுக்குள்ளே ஒருவித ஜனங்கள் சிதறுண்டு பரம்பியிருக்கிறார்கள்; அவர்களுடைய வழக்கங்கள் சகல ஜனங்களுடைய வழக்கங்களுக்கும் விகற்பமாயிருக்கிறது; அவர்கள் ராஜாவின் கட்டளைகளைக் கைக்கொள்ளுகிறதில்லை; ஆகையால் அவர்களை இப்படி விட்டிருக்கிறது ராஜாவுக்கு நியாயமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Haman said unto king Ahasuerus, There is a certain people scattered abroad and dispersed among the people in all the provinces of your kingdom; and their laws are diverse from all people; neither keep they the king's laws: therefore it is not for the king's profit to suffer them.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆமான் அகாஸ்வேரு ராஜாவை நோக்கி உம்முடைய ராஜ்யத்தின் சகல நாடுகளிலுமுள்ள ஜனங்களுக்குள்ளே ஒருவித ஜனங்கள் சிதறுண்டு பரம்பியிருக்கிறார்கள்; அவர்களுடைய வழக்கங்கள் சகல ஜனங்களுடைய வழக்கங்களுக்கும் விகற்பமாயிருக்கிறது; அவர்கள் ராஜாவின் கட்டளைகளைக் கைக்கொள்ளுகிறதில்லை; ஆகையால் அவர்களை இப்படி விட்டிருக்கிறது ராஜாவுக்கு நியாயமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. After these things did king Ahasuerus promote Haman the son of Hammedatha the Agagite, and advanced him, and set his seat above all the princes that were with him.]]></a:t>
+              <a:t><![CDATA[1. இந்த நடபடிகளுக்குப்பின்பு, ராஜாவாகிய அகாஸ்வேரு அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் ஆகாகியனை மேன்மைப்படுத்தி, தன்னிடத்திலிருக்கிற சகல பிரபுக்களுக்கும் மேலாக அவனுடைய ஆசனத்தை உயர்த்திவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Haman said unto king Ahasuerus, There is a certain people scattered abroad and dispersed among the people in all the provinces of your kingdom; and their laws are diverse from all people; neither keep they the king's laws: therefore it is not for the king's profit to suffer them.]]></a:t>
+              <a:t><![CDATA[9. ராஜாவுக்குச் சம்மதியானால், அவர்களை அழிக்கவேண்டுமென்று எழுதி அனுப்பவேண்டியது; அப்பொழுது நான் ராஜாவின் கஜானாவிலே கொண்டுவந்து செலுத்த பதினாயிரம் தாலந்து வெள்ளியை எண்ணிக் காரியக்காரர் கையில்கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Haman said unto king Ahasuerus, There is a certain people scattered abroad and dispersed among the people in all the provinces of your kingdom; and their laws are diverse from all people; neither keep they the king's laws: therefore it is not for the king's profit to suffer them.]]></a:t>
+              <a:t><![CDATA[9. ராஜாவுக்குச் சம்மதியானால், அவர்களை அழிக்கவேண்டுமென்று எழுதி அனுப்பவேண்டியது; அப்பொழுது நான் ராஜாவின் கஜானாவிலே கொண்டுவந்து செலுத்த பதினாயிரம் தாலந்து வெள்ளியை எண்ணிக் காரியக்காரர் கையில்கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Haman said unto king Ahasuerus, There is a certain people scattered abroad and dispersed among the people in all the provinces of your kingdom; and their laws are diverse from all people; neither keep they the king's laws: therefore it is not for the king's profit to suffer them.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ராஜா தன் கையிலிருக்கிற தன் மோதிரத்தைக் கழற்றி, அதை ஆகாகியனான அம்மெதாத்தாவின் குமாரனும் யூதரின் சத்துருவுமாகிய ஆமானிடத்தில் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If it please the king, let it be written that they may be destroyed: and I will pay ten thousand talents of silver to the hands of those that have the charge of the business, to bring it into the king's treasuries.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ராஜா தன் கையிலிருக்கிற தன் மோதிரத்தைக் கழற்றி, அதை ஆகாகியனான அம்மெதாத்தாவின் குமாரனும் யூதரின் சத்துருவுமாகிய ஆமானிடத்தில் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If it please the king, let it be written that they may be destroyed: and I will pay ten thousand talents of silver to the hands of those that have the charge of the business, to bring it into the king's treasuries.]]></a:t>
+              <a:t><![CDATA[11. ஆமானை நோக்கி: அந்த வெள்ளியை நீ வைத்துக்கொள்; அந்த ஜனத்துக்கு உன் இஷ்டப்படி செய்யலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If it please the king, let it be written that they may be destroyed: and I will pay ten thousand talents of silver to the hands of those that have the charge of the business, to bring it into the king's treasuries.]]></a:t>
+              <a:t><![CDATA[12. முதலாம் மாதம் பதின்மூன்றாந்தேதியிலே, ராஜாவின் சம்பிரதிகள் அழைக்கப்பட்டார்கள்; ஆமான் கற்பித்தபடியெல்லாம் ராஜாவின் தேசாதிபதிகளுக்கும், ஒவ்வொரு நாட்டின்மேல் வைக்கப்பட்டிருந்த துரைகளுக்கும், ஒவ்வொரு ஜனத்தின் பிரபுக்களுக்கும், அந்தந்த நாட்டில் வழங்கும் அட்சரத்திலும், அந்தந்த ஜாதியார் பேசும் பாஷையிலும் எழுதப்பட்டது; ராஜாவாகிய அகாஸ்வேருவின்பேரால் அது எழுதப்பட்டு, ராஜாவின் மோதிரத்தினால் முத்திரை போடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the king took his ring from his hand, and gave it unto Haman the son of Hammedatha the Agagite, the Jews' enemy.]]></a:t>
+              <a:t><![CDATA[13. ஆதார் மாதமான பன்னிரண்டாம் மாதம் பதின்முன்றாந்தேதியாகிய ஒரேநாளிலே சிறியோர் பெரியோர் குழந்தைகள் ஸ்திரீகள் ஆகிய சகல யூதரையும் அழித்துக் கொன்று நிர்மூலமாக்கவும் அவர்களைக் கொள்ளையிடவும், அஞ்சற்காரர் கையிலே ராஜாவின் நாடுகளுக்கெல்லாம் கட்டளைகள் அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the king took his ring from his hand, and gave it unto Haman the son of Hammedatha the Agagite, the Jews' enemy.]]></a:t>
+              <a:t><![CDATA[13. ஆதார் மாதமான பன்னிரண்டாம் மாதம் பதின்முன்றாந்தேதியாகிய ஒரேநாளிலே சிறியோர் பெரியோர் குழந்தைகள் ஸ்திரீகள் ஆகிய சகல யூதரையும் அழித்துக் கொன்று நிர்மூலமாக்கவும் அவர்களைக் கொள்ளையிடவும், அஞ்சற்காரர் கையிலே ராஜாவின் நாடுகளுக்கெல்லாம் கட்டளைகள் அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the king said unto Haman, The silver is given to you, the people also, to do with them as it seems good to you.]]></a:t>
+              <a:t><![CDATA[13. ஆதார் மாதமான பன்னிரண்டாம் மாதம் பதின்முன்றாந்தேதியாகிய ஒரேநாளிலே சிறியோர் பெரியோர் குழந்தைகள் ஸ்திரீகள் ஆகிய சகல யூதரையும் அழித்துக் கொன்று நிர்மூலமாக்கவும் அவர்களைக் கொள்ளையிடவும், அஞ்சற்காரர் கையிலே ராஜாவின் நாடுகளுக்கெல்லாம் கட்டளைகள் அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then were the king's scribes called on the thirteenth day of the first month, and there was written according to all that Haman had commanded unto the king's lieutenants, and to the governors that were over every province, and to the rulers of every people of every province according to the writing thereof, and to every people after their language; in the name of king Ahasuerus was it written, and sealed with the king's ring.]]></a:t>
+              <a:t><![CDATA[13. ஆதார் மாதமான பன்னிரண்டாம் மாதம் பதின்முன்றாந்தேதியாகிய ஒரேநாளிலே சிறியோர் பெரியோர் குழந்தைகள் ஸ்திரீகள் ஆகிய சகல யூதரையும் அழித்துக் கொன்று நிர்மூலமாக்கவும் அவர்களைக் கொள்ளையிடவும், அஞ்சற்காரர் கையிலே ராஜாவின் நாடுகளுக்கெல்லாம் கட்டளைகள் அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. After these things did king Ahasuerus promote Haman the son of Hammedatha the Agagite, and advanced him, and set his seat above all the princes that were with him.]]></a:t>
+              <a:t><![CDATA[1. இந்த நடபடிகளுக்குப்பின்பு, ராஜாவாகிய அகாஸ்வேரு அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் ஆகாகியனை மேன்மைப்படுத்தி, தன்னிடத்திலிருக்கிற சகல பிரபுக்களுக்கும் மேலாக அவனுடைய ஆசனத்தை உயர்த்திவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then were the king's scribes called on the thirteenth day of the first month, and there was written according to all that Haman had commanded unto the king's lieutenants, and to the governors that were over every province, and to the rulers of every people of every province according to the writing thereof, and to every people after their language; in the name of king Ahasuerus was it written, and sealed with the king's ring.]]></a:t>
+              <a:t><![CDATA[13. ஆதார் மாதமான பன்னிரண்டாம் மாதம் பதின்முன்றாந்தேதியாகிய ஒரேநாளிலே சிறியோர் பெரியோர் குழந்தைகள் ஸ்திரீகள் ஆகிய சகல யூதரையும் அழித்துக் கொன்று நிர்மூலமாக்கவும் அவர்களைக் கொள்ளையிடவும், அஞ்சற்காரர் கையிலே ராஜாவின் நாடுகளுக்கெல்லாம் கட்டளைகள் அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then were the king's scribes called on the thirteenth day of the first month, and there was written according to all that Haman had commanded unto the king's lieutenants, and to the governors that were over every province, and to the rulers of every people of every province according to the writing thereof, and to every people after their language; in the name of king Ahasuerus was it written, and sealed with the king's ring.]]></a:t>
+              <a:t><![CDATA[13. ஆதார் மாதமான பன்னிரண்டாம் மாதம் பதின்முன்றாந்தேதியாகிய ஒரேநாளிலே சிறியோர் பெரியோர் குழந்தைகள் ஸ்திரீகள் ஆகிய சகல யூதரையும் அழித்துக் கொன்று நிர்மூலமாக்கவும் அவர்களைக் கொள்ளையிடவும், அஞ்சற்காரர் கையிலே ராஜாவின் நாடுகளுக்கெல்லாம் கட்டளைகள் அனுப்பப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then were the king's scribes called on the thirteenth day of the first month, and there was written according to all that Haman had commanded unto the king's lieutenants, and to the governors that were over every province, and to the rulers of every people of every province according to the writing thereof, and to every people after their language; in the name of king Ahasuerus was it written, and sealed with the king's ring.]]></a:t>
+              <a:t><![CDATA[14. அந்த நாளுக்கு ஆயத்தப்பட்டிருக்கவேண்டும் என்று சகல ஜனங்களுக்கும் கூறி அறிவிக்கிறதற்காகக் கொடுக்கப்பட்ட கட்டளையின் நகல் இதுவே, இது ஒவ்வொரு நாட்டிலும் பிரசித்தம்பண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then were the king's scribes called on the thirteenth day of the first month, and there was written according to all that Haman had commanded unto the king's lieutenants, and to the governors that were over every province, and to the rulers of every people of every province according to the writing thereof, and to every people after their language; in the name of king Ahasuerus was it written, and sealed with the king's ring.]]></a:t>
+              <a:t><![CDATA[14. அந்த நாளுக்கு ஆயத்தப்பட்டிருக்கவேண்டும் என்று சகல ஜனங்களுக்கும் கூறி அறிவிக்கிறதற்காகக் கொடுக்கப்பட்ட கட்டளையின் நகல் இதுவே, இது ஒவ்வொரு நாட்டிலும் பிரசித்தம்பண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the letters were sent by posts into all the king's provinces, to destroy, to kill, and to cause to perish, all Jews, both young and old, little children and women, in one day, even upon the thirteenth day of the twelfth month, which is the month Adar, and to take the spoil of them for a prey.]]></a:t>
+              <a:t><![CDATA[14. அந்த நாளுக்கு ஆயத்தப்பட்டிருக்கவேண்டும் என்று சகல ஜனங்களுக்கும் கூறி அறிவிக்கிறதற்காகக் கொடுக்கப்பட்ட கட்டளையின் நகல் இதுவே, இது ஒவ்வொரு நாட்டிலும் பிரசித்தம்பண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the letters were sent by posts into all the king's provinces, to destroy, to kill, and to cause to perish, all Jews, both young and old, little children and women, in one day, even upon the thirteenth day of the twelfth month, which is the month Adar, and to take the spoil of them for a prey.]]></a:t>
+              <a:t><![CDATA[15. அந்த அஞ்சற்காரர் ராஜாவின் உத்தரவினால் தீவிரமாய்ப் புறப்பட்டுப்போனார்கள்; அந்தக் கட்டளை சூசான் அரமனையில் பிறந்தது. ராஜாவும் ஆமானும் குடிக்கும்படி உட்கார்ந்தார்கள்; சூசான் நகரம் கலங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the letters were sent by posts into all the king's provinces, to destroy, to kill, and to cause to perish, all Jews, both young and old, little children and women, in one day, even upon the thirteenth day of the twelfth month, which is the month Adar, and to take the spoil of them for a prey.]]></a:t>
+              <a:t><![CDATA[15. அந்த அஞ்சற்காரர் ராஜாவின் உத்தரவினால் தீவிரமாய்ப் புறப்பட்டுப்போனார்கள்; அந்தக் கட்டளை சூசான் அரமனையில் பிறந்தது. ராஜாவும் ஆமானும் குடிக்கும்படி உட்கார்ந்தார்கள்; சூசான் நகரம் கலங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,269 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The copy of the writing for a commandment to be given in every province was published unto all people, that they should be ready against that day.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[15. The posts went out, being hastened by the king's commandment, and the decree was given in Shushan the palace. And the king and Haman sat down to drink; but the city Shushan was perplexed.]]></a:t>
+              <a:t><![CDATA[15. அந்த அஞ்சற்காரர் ராஜாவின் உத்தரவினால் தீவிரமாய்ப் புறப்பட்டுப்போனார்கள்; அந்தக் கட்டளை சூசான் அரமனையில் பிறந்தது. ராஜாவும் ஆமானும் குடிக்கும்படி உட்கார்ந்தார்கள்; சூசான் நகரம் கலங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,160 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And all the king's servants, that were in the king's gate, bowed, and reverenced Haman: for the king had so commanded concerning him. But Mordecai bowed not, nor did him reverence.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[15. The posts went out, being hastened by the king's commandment, and the decree was given in Shushan the palace. And the king and Haman sat down to drink; but the city Shushan was perplexed.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் ராஜாவின் அரமனை வாசலிலிருக்கிற ராஜாவின் ஊழியக்காரரெல்லாரும் ஆமானை வணங்கி நமஸ்கரித்து வந்தார்கள்; அவனுக்கு இப்படிச் செய்யவேண்டும் என்று ராஜா கட்டளையிட்டிருந்தான்; ஆனாலும் மொர்தெகாய் அவனை வணங்கவுமில்லை, நமஸ்கரிக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And all the king's servants, that were in the king's gate, bowed, and reverenced Haman: for the king had so commanded concerning him. But Mordecai bowed not, nor did him reverence.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் ராஜாவின் அரமனை வாசலிலிருக்கிற ராஜாவின் ஊழியக்காரரெல்லாரும் ஆமானை வணங்கி நமஸ்கரித்து வந்தார்கள்; அவனுக்கு இப்படிச் செய்யவேண்டும் என்று ராஜா கட்டளையிட்டிருந்தான்; ஆனாலும் மொர்தெகாய் அவனை வணங்கவுமில்லை, நமஸ்கரிக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And all the king's servants, that were in the king's gate, bowed, and reverenced Haman: for the king had so commanded concerning him. But Mordecai bowed not, nor did him reverence.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் ராஜாவின் அரமனை வாசலிலிருக்கிற ராஜாவின் ஊழியக்காரரெல்லாரும் ஆமானை வணங்கி நமஸ்கரித்து வந்தார்கள்; அவனுக்கு இப்படிச் செய்யவேண்டும் என்று ராஜா கட்டளையிட்டிருந்தான்; ஆனாலும் மொர்தெகாய் அவனை வணங்கவுமில்லை, நமஸ்கரிக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then the king's servants, which were in the king's gate, said unto Mordecai, Why trangress you the king's commandment?]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் அரமனை வாசலிலிருக்கிற ராஜாவின் ஊழியக்காரர் மொர்தெகாயைப் பார்த்து: நீ ராஜாவின் கட்டளையை மீறுகிறது என்ன என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then the king's servants, which were in the king's gate, said unto Mordecai, Why trangress you the king's commandment?]]></a:t>
+              <a:t><![CDATA[4. இப்படி அவர்கள் நாளுக்குநாள் அவனுடனே சொல்லியும், அவன் தங்களுக்குச் செவிகொடாதபோது, தான் யூதனென்று அவன் அவர்களுக்கு அறிவித்திருந்தபடியால், மொர்தெகாயின் சொற்கள் நிலைநிற்குமோ என்று பார்க்கிறதற்கு அதை ஆமானுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now it came to pass, when they spoke daily unto him, and he hearkened not unto them, that they told Haman, to see whether Mordecai's matters would stand: for he had told them that he was a Jew.]]></a:t>
+              <a:t><![CDATA[4. இப்படி அவர்கள் நாளுக்குநாள் அவனுடனே சொல்லியும், அவன் தங்களுக்குச் செவிகொடாதபோது, தான் யூதனென்று அவன் அவர்களுக்கு அறிவித்திருந்தபடியால், மொர்தெகாயின் சொற்கள் நிலைநிற்குமோ என்று பார்க்கிறதற்கு அதை ஆமானுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729475" r:id="rId1"/>
+    <p:sldLayoutId id="2474753024" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4927,78 +4588,54 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5143,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவன் அவர்களுக்கு அறிவித்திருந்தபடியால், மொர்தெகாயின் சொற்கள் நிலைநிற்குமோ என்று பார்க்கிறதற்கு அதை]]></a:t>
+              <a:t><![CDATA[এই আধিকারিকদের বলেছিলেন য়ে তিনি ইহুদী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆமானுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. হামন যখন দেখলেন সত্যি সত্যিই মর্দখয় তাকে সম্মান দেখাতে অনিচ্ছুক তখন তিনি খুবই রুদ্ধ হলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆமான் மொர்தெகாய் தன்னை வணங்கி நமஸ்கரியாததைக் கண்டபோது, மூர்க்கம் நிறைந்தவனானான்.]]></a:t>
+              <a:t><![CDATA[6. মর্দখয় য়ে ইহুদী হামন সে কথাও জেনেছিলেন| হামনের ইচ্ছা ছিল শুধু মর্দখয় নয়, রাজা অহশ্বেরশের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் மொர்தெகாயின்மேல் மாத்திரம் கைபோடுவது அவனுக்கு அற்பக் காரியமாகக் கண்டது; மொர்தெகாயின்]]></a:t>
+              <a:t><![CDATA[রাজ্যে বসবাসকারী মর্দখযের জাতির সবাইকে হত্যা করা হোক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனங்கள் இன்னாரென்று ஆமானுக்கு அறிவிக்கப்பட்டிருந்தபடியால் அகாஸ்வேருவின் ராஜ்யமெங்கும் இருக்கிற]]></a:t>
+              <a:t><![CDATA[7. অহশ্বেরশের রাজত্বের দ্বাদশ বছরের প্রথম মাসে, নীষণ মাসে হামন অক্ষ নিক্ষেপ করে একটি মাসের একটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மொர்தெகாயின் ஜனமாகிய யூதரையெல்லாம் சங்கரிக்க அவன் வகைதேடினான்.]]></a:t>
+              <a:t><![CDATA[বিশেষ দিন বেছে নিলেন| সেই দিনটি ছিল দ্বাদশতম মাস, অদর মাস| (সে সময় অক্ষকে “পূরও” বলা হোত|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய அகாஸ்வேருவின் பன்னிரண்டாம் வருஷம் நிசான் மாதமாகிய முதலாம் மாதத்திலே ஆமானுக்கு முன்பாகப்]]></a:t>
+              <a:t><![CDATA[8. তারপর রাজা অহশ্বেরশের কাছে এসে হামন বললেন, “হে রাজন, আপনার রাজ্যের সর্বত্র এক বিশেষ জাতির মানুষরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பூர் என்னப்பட்ட சீட்டு ஒவ்வொரு நாளையும் ஒவ்வொருமாதத்தையும் குறித்துப் போடப்பட்டு, ஆதார் மாதமான]]></a:t>
+              <a:t><![CDATA[বাস করছে, যাদের সংস্কৃতি অন্যদের থেকে আলাদা| তারা অন্য কোন জাতির লোকদের সঙ্গে মেলামেশা করে না, এমন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பன்னிரண்டாம் மாதத்தின்மேல் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[কি আপনার বিধিও মেনে চলে না| এই সমস্ত লোকদের আপনার রাজ্যে বসবাস করতে দেওয়া উচিত্‌ বলে আমি মনে করি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஆமான் அகாஸ்வேரு ராஜாவை நோக்கி உம்முடைய ராஜ்யத்தின் சகல நாடுகளிலுமுள்ள ஜனங்களுக்குள்ளே]]></a:t>
+              <a:t><![CDATA[না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த நடபடிகளுக்குப்பின்பு, ராஜாவாகிய அகாஸ்வேரு அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் ஆகாகியனை]]></a:t>
+              <a:t><![CDATA[1. এসব ঘটনা ঘটার পরে রাজা অগাগীয় হম্মদাথার পুত্র হামন নামে এক ব্যক্তিকে সম্মান জানান| রাজা হামনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒருவித ஜனங்கள் சிதறுண்டு பரம்பியிருக்கிறார்கள்; அவர்களுடைய வழக்கங்கள் சகல ஜனங்களுடைய]]></a:t>
+              <a:t><![CDATA[9. “রাজার প্রতি আমার বিনীত নিবেদেন: আমার পরামর্শ হল, এই সব লোকদের শেষ করে দেওয়ার জন্য আপনি নির্দেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வழக்கங்களுக்கும் விகற்பமாயிருக்கிறது; அவர்கள் ராஜாவின் கட்டளைகளைக் கைக்கொள்ளுகிறதில்லை; ஆகையால்]]></a:t>
+              <a:t><![CDATA[দিন| আর আমি রাজ কোষাগারে 10,000 রৌপ্যমুদ্রা জমা দেবো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களை இப்படி விட்டிருக்கிறது ராஜாவுக்கு நியாயமல்ல.]]></a:t>
+              <a:t><![CDATA[10. রাজা তখন তাঁর আঙুল থেকে একটি আংটি বের করে হামনকে দিলেন| হামন ছিলেন ইহুদীদের শএু| তিনি ছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜாவுக்குச் சம்மதியானால், அவர்களை அழிக்கவேண்டுமென்று எழுதி அனுப்பவேண்டியது; அப்பொழுது நான்]]></a:t>
+              <a:t><![CDATA[অগাগিয হম্মদাথার পুত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவின் கஜானாவிலே கொண்டுவந்து செலுத்த பதினாயிரம் தாலந்து வெள்ளியை எண்ணிக் காரியக்காரர்]]></a:t>
+              <a:t><![CDATA[11. রাজা তাঁকে বললেন, “রৌপ্য মুদ্রাগুলি তুমি তোমার জন্য রাখ এবং ইহুদীদের তুমি যা খুশি করতে পারো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கையில்கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. তখন প্রথম মাসের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ராஜா தன் கையிலிருக்கிற தன் மோதிரத்தைக் கழற்றி, அதை ஆகாகியனான அம்மெதாத்தாவின் குமாரனும்]]></a:t>
+              <a:t><![CDATA[13. দিনে রাজার সমস্ত সচিবদের ডেকে পাঠানো হল এবং তারা প্রত্যেক আঞ্চলিক ভাষায় হামনের নির্দেশ লিখে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யூதரின் சத்துருவுமாகிய ஆமானிடத்தில் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[নিলো| তারা সেই নির্দেশ লিখে নিয়ে সমস্ত অঞ্চলের প্রাদেশিক কর্তাকে পাঠিয়ে দিল| এই নির্দেশ বয়ং রাজা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆமானை நோக்கி: அந்த வெள்ளியை நீ வைத்துக்கொள்; அந்த ஜனத்துக்கு உன் இஷ்டப்படி செய்யலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[অহশ্বেরশের হুকুমে লেখা হল এবং জারি করা হল এবং তাঁর অঙ্গুরীয দিয়ে শীলমোহর করা হল| 13 এই সমস্ত চিঠি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதலாம் மாதம் பதின்மூன்றாந்தேதியிலே, ராஜாவின் சம்பிரதிகள் அழைக்கப்பட்டார்கள்; ஆமான்]]></a:t>
+              <a:t><![CDATA[নিয়ে বার্তাবাহকরা রাজ্যের সমস্ত অঞ্চলে গেলেন| চিঠিটি একটি নির্দিষ্ট দিনে বযস নির্বিশেষে সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேன்மைப்படுத்தி, தன்னிடத்திலிருக்கிற சகல பிரபுக்களுக்கும் மேலாக அவனுடைய ஆசனத்தை உயர்த்திவைத்தான்.]]></a:t>
+              <a:t><![CDATA[উচ্চপদে উন্নীত করেন এবং তাঁর অন্য সমস্ত আধিকারিকদের থেকে উচ্চতর পদে তাকে নিযুক্ত করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கற்பித்தபடியெல்லாம் ராஜாவின் தேசாதிபதிகளுக்கும், ஒவ்வொரு நாட்டின்மேல் வைக்கப்பட்டிருந்த]]></a:t>
+              <a:t><![CDATA[ইহুদীকে শেষ করবার আদেশ বহন করছিল| দ্বাদশতম মাস, অদর মাসের 13 দিনকে এই হত্যালীলার জন্য বাছা হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[துரைகளுக்கும், ஒவ்வொரு ஜனத்தின் பிரபுக்களுக்கும், அந்தந்த நாட்டில் வழங்கும் அட்சரத்திலும், அந்தந்த]]></a:t>
+              <a:t><![CDATA[এছাড়াও, ইহুদীদের সমস্ত বিষয সম্পত্তি বাজেযাপ্ত করবার নির্দেশও দেওয়া হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜாதியார் பேசும் பாஷையிலும் எழுதப்பட்டது; ராஜாவாகிய அகாஸ்வேருவின்பேரால் அது எழுதப்பட்டு, ராஜாவின்]]></a:t>
+              <a:t><![CDATA[14. এই নির্দেশ সম্বলিত চিঠির প্রতিলিপি সমস্ত প্রদেশগুলিতে এবং সব লোকদের কাছে পাঠানো হল| বলা হোল এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மோதிரத்தினால் முத்திரை போடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[আদেশকে বিধি হিসেবে মানতে হবে এবং প্রকাশ্য স্থানে রাখতে হবে যাতে ওই সমস্ত লোকরা সেই দিনের জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதார் மாதமான பன்னிரண்டாம் மாதம் பதின்முன்றாந்தேதியாகிய ஒரேநாளிலே சிறியோர் பெரியோர் குழந்தைகள்]]></a:t>
+              <a:t><![CDATA[প্রস্তত হতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஸ்திரீகள் ஆகிய சகல யூதரையும் அழித்துக் கொன்று நிர்மூலமாக்கவும் அவர்களைக் கொள்ளையிடவும், அஞ்சற்காரர்]]></a:t>
+              <a:t><![CDATA[15. রাজার নির্দেশে বার্তাবাহকরা যেখানে এই আদেশ জারি হয়েছিল, সেই রাজধানী শূশন থেকে তত্ক্ষণাত্‌ রওনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கையிலே ராஜாவின் நாடுகளுக்கெல்லாம் கட்டளைகள் அனுப்பப்பட்டது.]]></a:t>
+              <a:t><![CDATA[হল| তারপর রাজা ও হামন একসঙ্গে দ্রাক্ষারস পান করতে বসলেন| শূশনের সকলে এ নির্দেশে বিচলিত হল| ভুল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த நாளுக்கு ஆயத்தப்பட்டிருக்கவேண்டும் என்று சகல ஜனங்களுக்கும் கூறி அறிவிக்கிறதற்காகக்]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[15. அந்த அஞ்சற்காரர் ராஜாவின் உத்தரவினால் தீவிரமாய்ப் புறப்பட்டுப்போனார்கள்; அந்தக் கட்டளை சூசான்]]></a:t>
+              <a:t><![CDATA[বোঝাবুঝি হল| লোকে উদ্বিগ্ন হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,183 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் ராஜாவின் அரமனை வாசலிலிருக்கிற ராஜாவின் ஊழியக்காரரெல்லாரும் ஆமானை வணங்கி நமஸ்கரித்து]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[அரமனையில் பிறந்தது. ராஜாவும் ஆமானும் குடிக்கும்படி உட்கார்ந்தார்கள்; சூசான் நகரம் கலங்கிற்று.]]></a:t>
+              <a:t><![CDATA[2. রাজা নির্দেশ দিয়েছিলেন য়ে মুখ্যদ্বার দিয়ে ঢোকবার সময় প্রত্যেক ব্যক্তিকে মাথা ঝুঁকিয়ে হামনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வந்தார்கள்; அவனுக்கு இப்படிச் செய்யவேண்டும் என்று ராஜா கட்டளையிட்டிருந்தான்; ஆனாலும் மொர்தெகாய் அவனை]]></a:t>
+              <a:t><![CDATA[সম্মান জানাতে হবে| তাই রাজার সব নেতারা রাজদ্বারে হামনের কাছে প্রণত হয়ে তাঁকে সম্মান জানাতেন, কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வணங்கவுமில்லை, நமஸ்கரிக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[শুধুমাত্র মর্দখয় তা করতে রাজী হলেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜாவின் அரமனை வாசலிலிருக்கிற ராஜாவின் ஊழியக்காரர் மொர்தெகாயைப் பார்த்து: நீ ராஜாவின்]]></a:t>
+              <a:t><![CDATA[3. তখন অন্যান্য প্রধানরা তাঁকে প্রশ্ন করলেন, “আপনি কেন রাজার নির্দেশ মেনে হামনকে সম্মান দেখান না?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டளையை மீறுகிறது என்ன என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. সমস্ত প্রধানরা এবিষয়ে দিনের পর দিন মর্দখয়কে বলা সত্ত্বেও মর্দখয় হামনের সামনে কোন মতেই মাথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்படி அவர்கள் நாளுக்குநாள் அவனுடனே சொல்லியும், அவன் தங்களுக்குச் செவிகொடாதபோது, தான் யூதனென்று]]></a:t>
+              <a:t><![CDATA[নীচু করতে রাজী হলেন না| তখন হামন কি করে তা দেখার জন্য এই সমস্ত নেতারা হামনকে একথা জানালেন| মর্দখয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்தர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>