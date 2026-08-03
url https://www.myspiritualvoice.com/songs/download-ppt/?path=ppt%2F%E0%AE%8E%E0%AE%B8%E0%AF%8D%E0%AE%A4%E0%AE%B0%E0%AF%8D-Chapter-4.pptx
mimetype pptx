--- v0 (2026-06-15)
+++ v1 (2026-08-03)
@@ -59,50 +59,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +125,54 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +304,57 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எஸ்தர் தன் பணிவிடைக்கென்று ராஜாவினால் நியமித்திருந்த அவனுடைய பிரதானிகளில் ஒருவனாகிய ஆத்தாகை அழைப்பித்து: காரியம் என்ன? அதின் முகாந்தரம் என்ன? என்று அறியும்படி, மொர்தெகாயினிடத்தில் விசாரிக்க அவனுக்குக் கட்டளையிட்டாள்.]]></a:t>
+              <a:t><![CDATA[16. நீர் போய், சூசானில் இருக்கிற யூதரையெல்லாம் கூடிவரச்செய்து, மூன்றுநாள் அல்லும் பகலும் புசியாமலும் குடியாமலுமிருந்து, எனக்காக உபவாசம்பண்ணுங்கள்; நானும் என் தாதிமாரும் உபவாசம்பண்ணுவோம்; இவ்விதமாக சட்டத்தை மீறி, ராஜாவினிடத்தில் பிரவேசிப்பேன்; நான் செத்தாலும் சாகிறேன் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எஸ்தர் தன் பணிவிடைக்கென்று ராஜாவினால் நியமித்திருந்த அவனுடைய பிரதானிகளில் ஒருவனாகிய ஆத்தாகை அழைப்பித்து: காரியம் என்ன? அதின் முகாந்தரம் என்ன? என்று அறியும்படி, மொர்தெகாயினிடத்தில் விசாரிக்க அவனுக்குக் கட்டளையிட்டாள்.]]></a:t>
+              <a:t><![CDATA[16. நீர் போய், சூசானில் இருக்கிற யூதரையெல்லாம் கூடிவரச்செய்து, மூன்றுநாள் அல்லும் பகலும் புசியாமலும் குடியாமலுமிருந்து, எனக்காக உபவாசம்பண்ணுங்கள்; நானும் என் தாதிமாரும் உபவாசம்பண்ணுவோம்; இவ்விதமாக சட்டத்தை மீறி, ராஜாவினிடத்தில் பிரவேசிப்பேன்; நான் செத்தாலும் சாகிறேன் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே ஆத்தாகு ராஜாவின் அரமனை வாசலுக்கு முன்னான பட்டணவீதியிலிருக்கிற மொர்தெகாயிடத்தில் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது மொர்தெகாய் புறப்பட்டுப்போய், எஸ்தர் தனக்குக் கற்பித்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது மொர்தெகாய் தனக்குச் சம்பவித்த எல்லாவற்றைப்பற்றியும், யூதரை அழிக்கும்படி ஆமான் ராஜாவின் கஜானாவுக்கு எண்ணிக்கொடுப்பேனென்று சொன்ன பணத்தொகையைப்பற்றியும் அவனுக்கு அறிவித்ததும் அன்றி,]]></a:t>
+              <a:t><![CDATA[1. நடந்த யாவற்றையும் மொர்தெகாய் அறிந்தபோது, மொர்தெகாய் தன் வஸ்திரங்களைக் கிழித்து, இரட்டுடுத்தி, சாம்பல்போட்டுக்கொண்டு, நகரத்தின் நடுவே புறப்பட்டுப்போய், துயரமுள்ள மகா சத்தத்துடனே அலறிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது மொர்தெகாய் தனக்குச் சம்பவித்த எல்லாவற்றைப்பற்றியும், யூதரை அழிக்கும்படி ஆமான் ராஜாவின் கஜானாவுக்கு எண்ணிக்கொடுப்பேனென்று சொன்ன பணத்தொகையைப்பற்றியும் அவனுக்கு அறிவித்ததும் அன்றி,]]></a:t>
+              <a:t><![CDATA[1. நடந்த யாவற்றையும் மொர்தெகாய் அறிந்தபோது, மொர்தெகாய் தன் வஸ்திரங்களைக் கிழித்து, இரட்டுடுத்தி, சாம்பல்போட்டுக்கொண்டு, நகரத்தின் நடுவே புறப்பட்டுப்போய், துயரமுள்ள மகா சத்தத்துடனே அலறிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதர்களை அழிக்கும்படி சூசானில் பிறந்த கட்டளையின் நகலையும் அவனிடத்தில் கொடுத்து, அதை எஸ்தருக்குக் காண்பித்துத் தெரியப்படுத்தவும், அவள் அகத்தியமாய் ராஜாவினிடத்திற் போய், அவனிடத்தில் தன் ஜனங்களுக்காக விண்ணப்பம்பண்ணவும் மன்றாடவும் வேண்டுமென்று அவளுக்குச் சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவின் அரமனை வாசல் முகப்புமட்டும் வந்தான்; இரட்டுடுத்தினவனாய் ராஜாவின் அரமனை வாசலுக்குள் பிரவேசிக்க ஒருவனுக்கும் உத்தரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதர்களை அழிக்கும்படி சூசானில் பிறந்த கட்டளையின் நகலையும் அவனிடத்தில் கொடுத்து, அதை எஸ்தருக்குக் காண்பித்துத் தெரியப்படுத்தவும், அவள் அகத்தியமாய் ராஜாவினிடத்திற் போய், அவனிடத்தில் தன் ஜனங்களுக்காக விண்ணப்பம்பண்ணவும் மன்றாடவும் வேண்டுமென்று அவளுக்குச் சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவின் அரமனை வாசல் முகப்புமட்டும் வந்தான்; இரட்டுடுத்தினவனாய் ராஜாவின் அரமனை வாசலுக்குள் பிரவேசிக்க ஒருவனுக்கும் உத்தரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதர்களை அழிக்கும்படி சூசானில் பிறந்த கட்டளையின் நகலையும் அவனிடத்தில் கொடுத்து, அதை எஸ்தருக்குக் காண்பித்துத் தெரியப்படுத்தவும், அவள் அகத்தியமாய் ராஜாவினிடத்திற் போய், அவனிடத்தில் தன் ஜனங்களுக்காக விண்ணப்பம்பண்ணவும் மன்றாடவும் வேண்டுமென்று அவளுக்குச் சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. ராஜாவின் உத்தரவும் அவனுடைய கட்டளையும் போய்ச் சேர்ந்த ஒவ்வொரு நாட்டிலும் ஸ்தலத்திலுமுள்ள யூதருக்குள்ளே மகா துக்கமும், உபவாசமும், அழுகையும், புலம்பலும் உண்டாய், அநேகர் இரட்டுடுத்திச் சாம்பலில் கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆத்தாகு வந்து, மொர்தெகாயின் வார்த்தைகளை எஸ்தருக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[3. ராஜாவின் உத்தரவும் அவனுடைய கட்டளையும் போய்ச் சேர்ந்த ஒவ்வொரு நாட்டிலும் ஸ்தலத்திலுமுள்ள யூதருக்குள்ளே மகா துக்கமும், உபவாசமும், அழுகையும், புலம்பலும் உண்டாய், அநேகர் இரட்டுடுத்திச் சாம்பலில் கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது எஸ்தர் ஆத்தாகினிடத்தில் மொர்தெகாய்க்குச் சொல்லியனுப்பினது:]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எஸ்தரின் தாதிமார்களும், அவளுடைய பிரதானிகளும்போய், அதை அவளுக்கு அறிவித்தார்கள்; அதினாலே ராஜாத்தி மிகவும் துக்கப்பட்டு, மொர்தெகாய் உடுத்திருந்த இரட்டை எடுத்துப்போட்டு, அவனை உடுத்துவிக்கிறதற்கு வஸ்திரங்களை அனுப்பினாள்; அவனோ அவைகளை ஏற்றுக்கொள்ளாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நடந்த யாவற்றையும் மொர்தெகாய் அறிந்தபோது, மொர்தெகாய் தன் வஸ்திரங்களைக் கிழித்து, இரட்டுடுத்தி, சாம்பல்போட்டுக்கொண்டு, நகரத்தின் நடுவே புறப்பட்டுப்போய், துயரமுள்ள மகா சத்தத்துடனே அலறிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[13. மொர்தெகாய் எஸ்தருக்குத் திரும்பச் சொல்லச்சொன்னது: நீ ராஜாவின் அரமனையிலிருக்கிறதினால், மற்ற யூதர் தப்பக் கூடாதிருக்க, நீ தப்புவாயென்று உன் மனதிலே நினைவுகொள்ளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எஸ்தரின் தாதிமார்களும், அவளுடைய பிரதானிகளும்போய், அதை அவளுக்கு அறிவித்தார்கள்; அதினாலே ராஜாத்தி மிகவும் துக்கப்பட்டு, மொர்தெகாய் உடுத்திருந்த இரட்டை எடுத்துப்போட்டு, அவனை உடுத்துவிக்கிறதற்கு வஸ்திரங்களை அனுப்பினாள்; அவனோ அவைகளை ஏற்றுக்கொள்ளாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எஸ்தரின் தாதிமார்களும், அவளுடைய பிரதானிகளும்போய், அதை அவளுக்கு அறிவித்தார்கள்; அதினாலே ராஜாத்தி மிகவும் துக்கப்பட்டு, மொர்தெகாய் உடுத்திருந்த இரட்டை எடுத்துப்போட்டு, அவனை உடுத்துவிக்கிறதற்கு வஸ்திரங்களை அனுப்பினாள்; அவனோ அவைகளை ஏற்றுக்கொள்ளாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எஸ்தர் தன் பணிவிடைக்கென்று ராஜாவினால் நியமித்திருந்த அவனுடைய பிரதானிகளில் ஒருவனாகிய ஆத்தாகை அழைப்பித்து: காரியம் என்ன? அதின் முகாந்தரம் என்ன? என்று அறியும்படி, மொர்தெகாயினிடத்தில் விசாரிக்க அவனுக்குக் கட்டளையிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எஸ்தர் தன் பணிவிடைக்கென்று ராஜாவினால் நியமித்திருந்த அவனுடைய பிரதானிகளில் ஒருவனாகிய ஆத்தாகை அழைப்பித்து: காரியம் என்ன? அதின் முகாந்தரம் என்ன? என்று அறியும்படி, மொர்தெகாயினிடத்தில் விசாரிக்க அவனுக்குக் கட்டளையிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எஸ்தரின் வார்த்தைகளை மொர்தெகாய்க்குத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எஸ்தர் தன் பணிவிடைக்கென்று ராஜாவினால் நியமித்திருந்த அவனுடைய பிரதானிகளில் ஒருவனாகிய ஆத்தாகை அழைப்பித்து: காரியம் என்ன? அதின் முகாந்தரம் என்ன? என்று அறியும்படி, மொர்தெகாயினிடத்தில் விசாரிக்க அவனுக்குக் கட்டளையிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மொர்தெகாய் எஸ்தருக்குத் திரும்பச் சொல்லச்சொன்னது: நீ ராஜாவின் அரமனையிலிருக்கிறதினால், மற்ற யூதர் தப்பக் கூடாதிருக்க, நீ தப்புவாயென்று உன் மனதிலே நினைவுகொள்ளாதே.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆத்தாகு ராஜாவின் அரமனை வாசலுக்கு முன்னான பட்டணவீதியிலிருக்கிற மொர்தெகாயிடத்தில் புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மொர்தெகாய் எஸ்தருக்குத் திரும்பச் சொல்லச்சொன்னது: நீ ராஜாவின் அரமனையிலிருக்கிறதினால், மற்ற யூதர் தப்பக் கூடாதிருக்க, நீ தப்புவாயென்று உன் மனதிலே நினைவுகொள்ளாதே.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆத்தாகு ராஜாவின் அரமனை வாசலுக்கு முன்னான பட்டணவீதியிலிருக்கிற மொர்தெகாயிடத்தில் புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ இந்தக் காலத்திலே மவுனமாயிருந்தால் யூதருக்குச் சகாயமும் இரட்சிப்பும் வேறொரு இடத்திலிருந்து எழும்பும், அப்பொழுது நீயும் உன் தகப்பன் குடும்பத்தாரும் அழிவீர்கள்; நீ இப்படிப்பட்ட காலத்துக்கு உதவியாயிருக்கும்படி உனக்கு ராஜமேன்மை கிடைத்திருக்கலாமே, யாருக்குத் தெரியும், என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது மொர்தெகாய் தனக்குச் சம்பவித்த எல்லாவற்றைப்பற்றியும், யூதரை அழிக்கும்படி ஆமான் ராஜாவின் கஜானாவுக்கு எண்ணிக்கொடுப்பேனென்று சொன்ன பணத்தொகையைப்பற்றியும் அவனுக்கு அறிவித்ததும் அன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ இந்தக் காலத்திலே மவுனமாயிருந்தால் யூதருக்குச் சகாயமும் இரட்சிப்பும் வேறொரு இடத்திலிருந்து எழும்பும், அப்பொழுது நீயும் உன் தகப்பன் குடும்பத்தாரும் அழிவீர்கள்; நீ இப்படிப்பட்ட காலத்துக்கு உதவியாயிருக்கும்படி உனக்கு ராஜமேன்மை கிடைத்திருக்கலாமே, யாருக்குத் தெரியும், என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது மொர்தெகாய் தனக்குச் சம்பவித்த எல்லாவற்றைப்பற்றியும், யூதரை அழிக்கும்படி ஆமான் ராஜாவின் கஜானாவுக்கு எண்ணிக்கொடுப்பேனென்று சொன்ன பணத்தொகையைப்பற்றியும் அவனுக்கு அறிவித்ததும் அன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ இந்தக் காலத்திலே மவுனமாயிருந்தால் யூதருக்குச் சகாயமும் இரட்சிப்பும் வேறொரு இடத்திலிருந்து எழும்பும், அப்பொழுது நீயும் உன் தகப்பன் குடும்பத்தாரும் அழிவீர்கள்; நீ இப்படிப்பட்ட காலத்துக்கு உதவியாயிருக்கும்படி உனக்கு ராஜமேன்மை கிடைத்திருக்கலாமே, யாருக்குத் தெரியும், என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. யூதர்களை அழிக்கும்படி சூசானில் பிறந்த கட்டளையின் நகலையும் அவனிடத்தில் கொடுத்து, அதை எஸ்தருக்குக் காண்பித்துத் தெரியப்படுத்தவும், அவள் அகத்தியமாய் ராஜாவினிடத்திற் போய், அவனிடத்தில் தன் ஜனங்களுக்காக விண்ணப்பம்பண்ணவும் மன்றாடவும் வேண்டுமென்று அவளுக்குச் சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நடந்த யாவற்றையும் மொர்தெகாய் அறிந்தபோது, மொர்தெகாய் தன் வஸ்திரங்களைக் கிழித்து, இரட்டுடுத்தி, சாம்பல்போட்டுக்கொண்டு, நகரத்தின் நடுவே புறப்பட்டுப்போய், துயரமுள்ள மகா சத்தத்துடனே அலறிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[13. மொர்தெகாய் எஸ்தருக்குத் திரும்பச் சொல்லச்சொன்னது: நீ ராஜாவின் அரமனையிலிருக்கிறதினால், மற்ற யூதர் தப்பக் கூடாதிருக்க, நீ தப்புவாயென்று உன் மனதிலே நினைவுகொள்ளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது எஸ்தர் மொர்தெகாய்க்கு மறுபடியும் சொல்லச்சொன்னது.]]></a:t>
+              <a:t><![CDATA[8. யூதர்களை அழிக்கும்படி சூசானில் பிறந்த கட்டளையின் நகலையும் அவனிடத்தில் கொடுத்து, அதை எஸ்தருக்குக் காண்பித்துத் தெரியப்படுத்தவும், அவள் அகத்தியமாய் ராஜாவினிடத்திற் போய், அவனிடத்தில் தன் ஜனங்களுக்காக விண்ணப்பம்பண்ணவும் மன்றாடவும் வேண்டுமென்று அவளுக்குச் சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் போய், சூசானில் இருக்கிற யூதரையெல்லாம் கூடிவரச்செய்து, மூன்றுநாள் அல்லும் பகலும் புசியாமலும் குடியாமலுமிருந்து, எனக்காக உபவாசம்பண்ணுங்கள்; நானும் என் தாதிமாரும் உபவாசம்பண்ணுவோம்; இவ்விதமாக சட்டத்தை மீறி, ராஜாவினிடத்தில் பிரவேசிப்பேன்; நான் செத்தாலும் சாகிறேன் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[8. யூதர்களை அழிக்கும்படி சூசானில் பிறந்த கட்டளையின் நகலையும் அவனிடத்தில் கொடுத்து, அதை எஸ்தருக்குக் காண்பித்துத் தெரியப்படுத்தவும், அவள் அகத்தியமாய் ராஜாவினிடத்திற் போய், அவனிடத்தில் தன் ஜனங்களுக்காக விண்ணப்பம்பண்ணவும் மன்றாடவும் வேண்டுமென்று அவளுக்குச் சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் போய், சூசானில் இருக்கிற யூதரையெல்லாம் கூடிவரச்செய்து, மூன்றுநாள் அல்லும் பகலும் புசியாமலும் குடியாமலுமிருந்து, எனக்காக உபவாசம்பண்ணுங்கள்; நானும் என் தாதிமாரும் உபவாசம்பண்ணுவோம்; இவ்விதமாக சட்டத்தை மீறி, ராஜாவினிடத்தில் பிரவேசிப்பேன்; நான் செத்தாலும் சாகிறேன் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[9. ஆத்தாகு வந்து, மொர்தெகாயின் வார்த்தைகளை எஸ்தருக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் போய், சூசானில் இருக்கிற யூதரையெல்லாம் கூடிவரச்செய்து, மூன்றுநாள் அல்லும் பகலும் புசியாமலும் குடியாமலுமிருந்து, எனக்காக உபவாசம்பண்ணுங்கள்; நானும் என் தாதிமாரும் உபவாசம்பண்ணுவோம்; இவ்விதமாக சட்டத்தை மீறி, ராஜாவினிடத்தில் பிரவேசிப்பேன்; நான் செத்தாலும் சாகிறேன் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது எஸ்தர் ஆத்தாகினிடத்தில் மொர்தெகாய்க்குச் சொல்லியனுப்பினது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3248,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது மொர்தெகாய் புறப்பட்டுப்போய், எஸ்தர் தனக்குக் கற்பித்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. யாராவது அழைப்பிக்கப்படாமல், உள்முற்றத்தில் ராஜாவினிடத்தில் பிரவேசித்தால், புருஷரானாலும் ஸ்திரீயானாலும் சரி, அவர்கள் பிழைக்கும்படிக்கு அவர்களுக்கு ராஜா பொற்செங்கோலை நீட்டினாலொழிய மற்றப்படி சாகவேண்டும் என்கிற ஒரு தவறாத சட்டமுண்டு, இது ராஜாவின் சகல ஊழியக்காரருக்கும், ராஜாவினுடைய நாடுகளிலுள்ள சகல ஜனங்களுக்கும் தெரியும்; நான் இந்த முப்பதுநாளளவும் ராஜாவினிடத்தில் வரவழைக்கப்படவில்லை என்று சொல்லச்சொன்னாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. எஸ்தரின் வார்த்தைகளை மொர்தெகாய்க்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜாவின் அரமனை வாசல் முகப்புமட்டும் வந்தான்; இரட்டுடுத்தினவனாய் ராஜாவின் அரமனை வாசலுக்குள் பிரவேசிக்க ஒருவனுக்கும் உத்தரவில்லை.]]></a:t>
+              <a:t><![CDATA[14. நீ இந்தக் காலத்திலே மவுனமாயிருந்தால் யூதருக்குச் சகாயமும் இரட்சிப்பும் வேறொரு இடத்திலிருந்து எழும்பும், அப்பொழுது நீயும் உன் தகப்பன் குடும்பத்தாரும் அழிவீர்கள்; நீ இப்படிப்பட்ட காலத்துக்கு உதவியாயிருக்கும்படி உனக்கு ராஜமேன்மை கிடைத்திருக்கலாமே, யாருக்குத் தெரியும், என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவின் உத்தரவும் அவனுடைய கட்டளையும் போய்ச் சேர்ந்த ஒவ்வொரு நாட்டிலும் ஸ்தலத்திலுமுள்ள யூதருக்குள்ளே மகா துக்கமும், உபவாசமும், அழுகையும், புலம்பலும் உண்டாய், அநேகர் இரட்டுடுத்திச் சாம்பலில் கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நீ இந்தக் காலத்திலே மவுனமாயிருந்தால் யூதருக்குச் சகாயமும் இரட்சிப்பும் வேறொரு இடத்திலிருந்து எழும்பும், அப்பொழுது நீயும் உன் தகப்பன் குடும்பத்தாரும் அழிவீர்கள்; நீ இப்படிப்பட்ட காலத்துக்கு உதவியாயிருக்கும்படி உனக்கு ராஜமேன்மை கிடைத்திருக்கலாமே, யாருக்குத் தெரியும், என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவின் உத்தரவும் அவனுடைய கட்டளையும் போய்ச் சேர்ந்த ஒவ்வொரு நாட்டிலும் ஸ்தலத்திலுமுள்ள யூதருக்குள்ளே மகா துக்கமும், உபவாசமும், அழுகையும், புலம்பலும் உண்டாய், அநேகர் இரட்டுடுத்திச் சாம்பலில் கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நீ இந்தக் காலத்திலே மவுனமாயிருந்தால் யூதருக்குச் சகாயமும் இரட்சிப்பும் வேறொரு இடத்திலிருந்து எழும்பும், அப்பொழுது நீயும் உன் தகப்பன் குடும்பத்தாரும் அழிவீர்கள்; நீ இப்படிப்பட்ட காலத்துக்கு உதவியாயிருக்கும்படி உனக்கு ராஜமேன்மை கிடைத்திருக்கலாமே, யாருக்குத் தெரியும், என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எஸ்தரின் தாதிமார்களும், அவளுடைய பிரதானிகளும்போய், அதை அவளுக்கு அறிவித்தார்கள்; அதினாலே ராஜாத்தி மிகவும் துக்கப்பட்டு, மொர்தெகாய் உடுத்திருந்த இரட்டை எடுத்துப்போட்டு, அவனை உடுத்துவிக்கிறதற்கு வஸ்திரங்களை அனுப்பினாள்; அவனோ அவைகளை ஏற்றுக்கொள்ளாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது எஸ்தர் மொர்தெகாய்க்கு மறுபடியும் சொல்லச்சொன்னது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எஸ்தரின் தாதிமார்களும், அவளுடைய பிரதானிகளும்போய், அதை அவளுக்கு அறிவித்தார்கள்; அதினாலே ராஜாத்தி மிகவும் துக்கப்பட்டு, மொர்தெகாய் உடுத்திருந்த இரட்டை எடுத்துப்போட்டு, அவனை உடுத்துவிக்கிறதற்கு வஸ்திரங்களை அனுப்பினாள்; அவனோ அவைகளை ஏற்றுக்கொள்ளாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. நீர் போய், சூசானில் இருக்கிற யூதரையெல்லாம் கூடிவரச்செய்து, மூன்றுநாள் அல்லும் பகலும் புசியாமலும் குடியாமலுமிருந்து, எனக்காக உபவாசம்பண்ணுங்கள்; நானும் என் தாதிமாரும் உபவாசம்பண்ணுவோம்; இவ்விதமாக சட்டத்தை மீறி, ராஜாவினிடத்தில் பிரவேசிப்பேன்; நான் செத்தாலும் சாகிறேன் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எஸ்தரின் தாதிமார்களும், அவளுடைய பிரதானிகளும்போய், அதை அவளுக்கு அறிவித்தார்கள்; அதினாலே ராஜாத்தி மிகவும் துக்கப்பட்டு, மொர்தெகாய் உடுத்திருந்த இரட்டை எடுத்துப்போட்டு, அவனை உடுத்துவிக்கிறதற்கு வஸ்திரங்களை அனுப்பினாள்; அவனோ அவைகளை ஏற்றுக்கொள்ளாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. நீர் போய், சூசானில் இருக்கிற யூதரையெல்லாம் கூடிவரச்செய்து, மூன்றுநாள் அல்லும் பகலும் புசியாமலும் குடியாமலுமிருந்து, எனக்காக உபவாசம்பண்ணுங்கள்; நானும் என் தாதிமாரும் உபவாசம்பண்ணுவோம்; இவ்விதமாக சட்டத்தை மீறி, ராஜாவினிடத்தில் பிரவேசிப்பேன்; நான் செத்தாலும் சாகிறேன் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470541994" r:id="rId1"/>
+    <p:sldLayoutId id="2474715117" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,50 +4677,82 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు ఎస్తేరు తన్ను కనిపెట్టి యుండుటకు రాజు నియమించిన షండులలో హతాకు అను ఒకని పిలిచి అది]]></a:t>
+              <a:t><![CDATA[ഉപവസിക്കും; പിന്നെ ഞാൻ നിയമപ്രകാരമല്ലെങ്കിലും രാജാവിന്റെ അടുക്കൽ ചെല്ലും; ഞാൻ നശിക്കുന്നു എങ്കിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏమియైనది, ఎందుకైనది తెలిసి కొనుటకు మొర్దెకైయొద్దకు వెళ్లుమని ఆజ్ఞ నిచ్చెను.]]></a:t>
+              <a:t><![CDATA[നശിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. హతాకు రాజు గుమ్మము ఎదుటనున్న పట్టణపు వీధిలో నుండు మొర్దెకైయొద్దకు పోగా]]></a:t>
+              <a:t><![CDATA[17. അങ്ങനെ മൊർദ്ദെഖായി ചെന്നു എസ്ഥേർ കല്പിച്ചതുപോലെ ഒക്കെയും ചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మొర్దెకై తనకు సంభవించిన దంతయు, యూదులను నాశనము చేయుటకు గాను హామాను వారినిబట్టి రాజు ఖజానాకు తూచి]]></a:t>
+              <a:t><![CDATA[1. സംഭവിച്ചതൊക്കെയും അറിഞ്ഞപ്പോൾ മൊർദ്ദെഖായി വസ്ത്രം കീറി രട്ടുടുത്തു വെണ്ണീർ വാരി ഇട്ടുംകൊണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యిచ్చెదనని చెప్పిన సొమ్ము మొత్తము ఇంత యనియును అతనికి తెలిపి]]></a:t>
+              <a:t><![CDATA[പട്ടണത്തിന്റെ നടുവിൽ ചെന്നു കൈപ്പോടെ അത്യുച്ചത്തിൽ നിലവിളിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​వారిని సంహరించుటకై షూషనులో ఇయ్యబడిన ఆజ్ఞ ప్రతిని ఎస్తేరునకు చూసి తెలుపుమనియు, ఆమె తన జనుల విషయమై]]></a:t>
+              <a:t><![CDATA[2. അവൻ രാജാവിന്റെ പടിവാതിലോളവും വന്നു: എന്നാൽ രട്ടുടുത്തുംകൊണ്ടു ആർക്കും രാജാവിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజును వేడుకొని అతని సముఖమందు విన్నపము చేయుటకై అతనియొద్దకు పోవలె నని చెప్పుమనియు దాని నతని కిచ్చెను.]]></a:t>
+              <a:t><![CDATA[പടിവാതിലിന്നകത്തു കടന്നുകൂടായിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హతాకు వచ్చి మొర్దెకైయొక్క మాటలను ఎస్తేరుతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[3. രാജാവിന്റെ കല്പനയും തീർപ്പും ചെന്ന ഓരോ സംസ്ഥാനത്തും യെഹൂദന്മാരുടെ ഇടയിൽ മഹാദുഃഖവും ഉപവാസവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అంతట ఎస్తేరు మొర్దెకైతో చెప్పుమని హతాకునకు సెలవిచ్చిన దేమనగా]]></a:t>
+              <a:t><![CDATA[കരച്ചലും വിലാപവും ഉണ്ടായി; പലരും രട്ടുടുത്തു വെണീറ്റിൽ കിടന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. పిలువ బడక పురుషుడే గాని స్త్రీయే గాని రాజు]]></a:t>
+              <a:t><![CDATA[4. എസ്തേരിന്റെ ബാല്യക്കാരത്തികളും ഷണ്ഡന്മാരും വന്നു അതു രാജ്ഞിയെ അറിയിച്ചപ്പോൾ അവൾ അത്യന്തം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. జరిగినదంతయు తెలియగానే మొర్దెకై తన బట్టలు చింపుకొని గోనెపట్టలు వేసికొని బూడిదె పోసికొని పట్టణము]]></a:t>
+              <a:t><![CDATA[13. മൊർദ്ദെഖായി എസ്ഥേരിനോടു മറുപടി പറവാൻ കല്പിച്ചതു: നീ രാജധാനിയിൽ ഇരിക്കയാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. యొక్క అంతర్గృహమున ప్రవేశించినయెడల బ్రదుకునట్లుగా రాజు తన బంగారపుదండమును ఎవరితట్టు చాపునో వారు]]></a:t>
+              <a:t><![CDATA[വ്യസനിച്ചു മൊർദ്ദെഖായിയുടെ രട്ടു നീക്കി അവനെ ഉടുപ്പിക്കേണ്ടതിന്നു അവന്നു വസ്ത്രം കൊടുത്തയച്ചു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తప్ప ప్రతివాడు సంహరింప బడునన్న కఠినమైన ఆజ్ఞ కలదని రాజసేవకులకందరికిని అతని సంస్థానములలోనున్న]]></a:t>
+              <a:t><![CDATA[എന്നാൽ അവൻ വാങ്ങിയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులకందరికిని తెలిసే యున్నది. నేటికి ముప్పది దినములనుండి రాజునొద్దకు ప్రవేశించుటకు నేను పిలువబడలేదని]]></a:t>
+              <a:t><![CDATA[5. അപ്പോൾ എസ്ഥേർ തന്റെ ശുശ്രൂഷെക്കു രാജാവു ആക്കിയിരുന്ന ഷണ്ഡന്മാരിൽ ഒരുത്തനായ ഹഥാക്കിനെ വിളിച്ചു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుమనెను.]]></a:t>
+              <a:t><![CDATA[അതു എന്തെന്നും അതിന്റെ കാരണം എന്തെന്നും അറിയേണ്ടതിന്നു മൊർദ്ദെഖായിയുടെ അടുക്കൽ പോയിവരുവാൻ അവന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. వారు ఎస్తేరు యొక్క మాటలు మొర్దెకైకి తెలుపగా]]></a:t>
+              <a:t><![CDATA[കല്പന കൊടുത്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మొర్దెకై ఎస్తేరుతో ఇట్లు ప్రత్యుత్తర మిచ్చిరాజ నగరులో ఉన్నంతమాత్రముచేత యూదులందరికంటె నీవు]]></a:t>
+              <a:t><![CDATA[6. അങ്ങനെ ഹഥാക്ക്ക് രാജാവിന്റെ പടിവാതിലിന്നു മുമ്പിൽ പട്ടണത്തിന്റെ വിശാലസ്ഥലത്തു മൊർദ്ദെഖായിയുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తప్పించుకొందువని నీ మనస్సులొతలంచుకొనవద్దు;]]></a:t>
+              <a:t><![CDATA[അടുക്കൽ ചെന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. నీవు ఈ సమయమందు ఏమియు మాటలాడక మౌనముగానున్న యెడల యూదులకు సహా యమును విడుదలయు మరియొక దిక్కునుండి]]></a:t>
+              <a:t><![CDATA[7. മൊർദ്ദെഖായി തനിക്കു സംഭവിച്ചതൊക്കെയും യെഹൂദന്മാരെ നശിപ്പിക്കത്തക്കവണ്ണം ഹാമാൻ രാജഭണ്ഡാരത്തിലേക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చును గాని, నీవును నీ తండ్రి యింటివారును నశించుదురు. నీవు ఈ సమయమును బట్టియే రాజ్యమునకు వచ్చితివేమో]]></a:t>
+              <a:t><![CDATA[കൊടുക്കാമെന്നു വാഗ്ദാനം ചെയ്ത ദ്രവ്യസംഖ്യയും അവനോടു അറിയിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆలోచించుకొనుమని చెప్పుమనెను.]]></a:t>
+              <a:t><![CDATA[8. അവരെ നശിപ്പിക്കേണ്ടതിന്നു ശൂശനിൽ പരസ്യമാക്കിയിരുന്ന തീർപ്പിന്റെ പകർപ്പ് അവൻ അവന്റെ കയ്യിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మధ్యకు బయలువెళ్లి మహా శోకముతో రోద నముచేసి]]></a:t>
+              <a:t><![CDATA[എല്ലായെഹൂദന്മാരിലുംവെച്ചു രക്ഷപ്പെട്ടുകൊള്ളാമെന്നു നീ വിചാരിക്കേണ്ടാ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​అప్పుడు ఎస్తేరు మొర్దెకైతో మరల ఇట్లనెను.]]></a:t>
+              <a:t><![CDATA[കൊടുത്തു ഇതു എസ്ഥേരിനെ കാണിച്ചു വിവരം അറിയിപ്പാനും അവൾ രാജസന്നിധിയിൽ ചെന്നു തന്റെ ജനത്തിന്നു വേണ്ടി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నీవు పోయి షూషనునందు కనబడిన యూదులనందరిని సమాజమందిరమునకు సమకూర్చి, నా నిమిత్తము ఉపవాసముండి మూడు]]></a:t>
+              <a:t><![CDATA[അപേക്ഷയും യാചനയും കഴിക്കേണ്ടതിന്നു അവളോടു ആജ്ഞാപിപ്പാനും പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దినములు అన్న పానములు చేయకుండుడి; నేనును నా పని కత్తెలును కూడ ఉపవాసముందుము; ప్రవేశించుట న్యాయ]]></a:t>
+              <a:t><![CDATA[9. അങ്ങനെ ഹഥാക്ക്ക് ചെന്നു മൊർദ്ദെഖായിയുടെ വാക്കു എസ്ഥേരിനെ അറിയിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్యతిరిక్తముగా నున్నను నేను రాజునొద్దకు ప్రవేశించుదును; నేను నశించిన నశించెదను.]]></a:t>
+              <a:t><![CDATA[10. എസ്ഥേർ മൊർദ്ദെഖായിയോടു ചെന്നു പറവാൻ ഹഥാക്കിന്നു കല്പന കൊടുത്തതു എന്തെന്നാൽ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8333,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అటువలెనే మొర్దెకై బయలుదేరి ఎస్తేరు తనకు ఆజ్ఞాపించిన యంతటి ప్రకార ముగా జరిగించెను.]]></a:t>
+              <a:t><![CDATA[11. യാതൊരു പുരുഷനോ സ്ത്രീയോ വിളിക്കപ്പെടാതെ രാജാവിന്റെ അടുക്കൽ അകത്തെ പ്രാകാരത്തിൽ ചെന്നുവെങ്കിൽ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ജീവനോടിരിക്കത്തക്കവണ്ണം രാജാവു പൊൻ ചെങ്കോൽ ആയാളുടെ നേരെ നീട്ടാഞ്ഞാൽ ആയാളെ കൊല്ലേണമെന്നു ഒരു നിയമം]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ഉള്ളപ്രകാരം രാജാവിന്റെ സകലഭൃത്യന്മാരും രാജാവിന്റെ സംസ്ഥാനങ്ങളിലെ ജനവും അറിയുന്നു; എന്നാൽ എന്നെ ഈ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[മുപ്പതു ദിവസത്തിന്നകത്തു രാജാവിന്റെ അടുക്കൽ ചെല്ലുവാൻ വിളിച്ചിട്ടില്ല.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. അവർ എസ്ഥേരിന്റെ വാക്കു മൊർദ്ദെഖായിയോടു അറിയിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. రాజు గుమ్మము ఎదుటికి వచ్చెను; గోనె కట్టు కొనినవాడు రాజు గుమ్మమున ప్రవేశింపకూడదన్న ఆజ్ఞ కలదు.]]></a:t>
+              <a:t><![CDATA[14. നീ ഈ സമയത്തു മിണ്ടാതിരുന്നാൽ യെഹൂദന്മാർക്കു മറ്റൊരു സ്ഥലത്തുനിന്നു ഉദ്ധാരണവും രക്ഷയും ഉണ്ടാകും;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ​రాజుయొక్క ఆజ్ఞయు శాసనమును ఏ సంస్థాన మునకు వచ్చెనో అక్కడనున్న యూదులు ఉపవాసముండి మహాదుఃఖములోను]]></a:t>
+              <a:t><![CDATA[എന്നാൽ നീയും നിന്റെ പിതൃഭവനവും നശിച്ചുപോകും; ഇങ്ങനെയുള്ളോരു കാലത്തിന്നായിട്ടല്ലയോ നീ രാജസ്ഥാനത്തു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏడ్పులోను రోదనములోను మునిగినవారైరి,ఆనేకులు గోనెను బూడిదెను వేసికొని పడి యుండిరి.]]></a:t>
+              <a:t><![CDATA[വന്നിരിക്കുന്നതു? ആർക്കു അറിയാം?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఎస్తేరు యొక్క పనికత్తెలును ఆమెదగ్గరనున్న షండులును వచ్చి జరిగినదాని ఆమెకు తెలియజేయగా రాణి గొప్ప]]></a:t>
+              <a:t><![CDATA[15. അതിന്നു എസ്ഥേർ മൊർദ്ദെഖായിയോടു മറുപടി പറവാൻ കല്പിച്ചതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనోవిచారము కలదైమొర్దెకై కట్టుకొనియున్న గోనెపట్టను తీసివేయుమని ఆజ్ఞ ఇచ్చి, కట్టించుకొనుటకై]]></a:t>
+              <a:t><![CDATA[16. നീ ചെന്നു ശൂശനിൽ ഉള്ള എല്ലായെഹൂദന്മാരെയും ഒന്നിച്ചുകൂട്ടി: നിങ്ങൾ മൂന്നു ദിവസം രാവും പകലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనియొద్దకు వస్త్రములు పంపెను గాని అతడు వాటిని తీసికొనలేదు.]]></a:t>
+              <a:t><![CDATA[തിന്നുകയോ കുടിക്കയോ ചെയ്യാതെ എനിക്കു വേണ്ടി ഉപവസിപ്പിൻ; ഞാനും എന്റെ ബാല്യക്കാരത്തികളും അങ്ങനെ തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்தர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>