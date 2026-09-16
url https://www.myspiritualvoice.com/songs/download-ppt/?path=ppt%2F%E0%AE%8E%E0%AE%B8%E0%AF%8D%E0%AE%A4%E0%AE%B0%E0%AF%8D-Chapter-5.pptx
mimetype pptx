--- v0 (2026-07-18)
+++ v1 (2026-09-16)
@@ -57,50 +57,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +122,54 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +300,57 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு எஸ்தர் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[4. And Esther answered, If it seem good unto the king, let the king and Haman come this day unto the banquet that I have prepared for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜாவின் கண்களில் எனக்குக் கிருபைகிடைத்து, என் வேண்டுதலைக் கட்டளையிடவும், என் விண்ணப்பத்தின்படி செய்யவும், ராஜாவுக்குச் சித்தமாயிருந்தால், ராஜாவும் ஆமானும் நான் இன்னும் தங்களுக்குச் செய்யப்போகிற விருந்துக்கு வரவேண்டும் என்பதே என் வேண்டுதலும் என் விண்ணப்பமுமாயிருக்கிறது; நாளைக்கு ராஜாவின் சொற்படி செய்வேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. And Esther answered, If it seem good unto the king, let the king and Haman come this day unto the banquet that I have prepared for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜாவின் கண்களில் எனக்குக் கிருபைகிடைத்து, என் வேண்டுதலைக் கட்டளையிடவும், என் விண்ணப்பத்தின்படி செய்யவும், ராஜாவுக்குச் சித்தமாயிருந்தால், ராஜாவும் ஆமானும் நான் இன்னும் தங்களுக்குச் செய்யப்போகிற விருந்துக்கு வரவேண்டும் என்பதே என் வேண்டுதலும் என் விண்ணப்பமுமாயிருக்கிறது; நாளைக்கு ராஜாவின் சொற்படி செய்வேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. Then the king said, Cause Haman to make haste, that he may do as Esther has said. So the king and Haman came to the banquet that Esther had prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜாவின் கண்களில் எனக்குக் கிருபைகிடைத்து, என் வேண்டுதலைக் கட்டளையிடவும், என் விண்ணப்பத்தின்படி செய்யவும், ராஜாவுக்குச் சித்தமாயிருந்தால், ராஜாவும் ஆமானும் நான் இன்னும் தங்களுக்குச் செய்யப்போகிற விருந்துக்கு வரவேண்டும் என்பதே என் வேண்டுதலும் என் விண்ணப்பமுமாயிருக்கிறது; நாளைக்கு ராஜாவின் சொற்படி செய்வேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. Then the king said, Cause Haman to make haste, that he may do as Esther has said. So the king and Haman came to the banquet that Esther had prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றைய தினம் ஆமான் சந்தோஷமும் மனமகிழ்ச்சியுமாய்ப் புறப்பட்டான்; ஆனாலும் ராஜாவின் அரமனை வாசலிலிருக்கிற மொர்தெகாய் தனக்கு முன் எழுந்திராமலும் அசையாமலும் இருக்கிறதை ஆமான் கண்டபோது, அவன் மொர்தெகாயின்மேல் உக்கிரம் நிறைந்தவனானான்.]]></a:t>
+              <a:t><![CDATA[6. And the king said unto Esther at the banquet of wine, What is your petition? and it shall be granted you: and what is your request? even to the half of the kingdom it shall be performed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றைய தினம் ஆமான் சந்தோஷமும் மனமகிழ்ச்சியுமாய்ப் புறப்பட்டான்; ஆனாலும் ராஜாவின் அரமனை வாசலிலிருக்கிற மொர்தெகாய் தனக்கு முன் எழுந்திராமலும் அசையாமலும் இருக்கிறதை ஆமான் கண்டபோது, அவன் மொர்தெகாயின்மேல் உக்கிரம் நிறைந்தவனானான்.]]></a:t>
+              <a:t><![CDATA[6. And the king said unto Esther at the banquet of wine, What is your petition? and it shall be granted you: and what is your request? even to the half of the kingdom it shall be performed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் ஆமான் அதை அடக்கிக்கொண்டு, தன் வீட்டுக்கு வந்து, தன் சிநேகிதரையும் தன் மனைவியாகிய சிரேஷையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[6. And the king said unto Esther at the banquet of wine, What is your petition? and it shall be granted you: and what is your request? even to the half of the kingdom it shall be performed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் ஆமான் அதை அடக்கிக்கொண்டு, தன் வீட்டுக்கு வந்து, தன் சிநேகிதரையும் தன் மனைவியாகிய சிரேஷையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[7. Then answered Esther, and said, My petition and my request is;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் ஐசுவரியத்தின் மகிமையையும், தன் பிள்ளைகளின் திரட்சியையும், ராஜா தன்னைப் பெரியவனாக்கி, தன்னைப் பிரபுக்கள்மேலும் ராஜாவின் ஊழியக்காரர்மேலும் உயர்த்தின எல்லாவற்றையும் ஆமான் அவர்களுக்கு விவரித்துச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. If I have found favour in the sight of the king, and if it please the king to grant my petition, and to perform my request, let the king and Haman come to the banquet that I shall prepare for them, and I will do tomorrow as the king has said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் ஐசுவரியத்தின் மகிமையையும், தன் பிள்ளைகளின் திரட்சியையும், ராஜா தன்னைப் பெரியவனாக்கி, தன்னைப் பிரபுக்கள்மேலும் ராஜாவின் ஊழியக்காரர்மேலும் உயர்த்தின எல்லாவற்றையும் ஆமான் அவர்களுக்கு விவரித்துச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. If I have found favour in the sight of the king, and if it please the king to grant my petition, and to perform my request, let the king and Haman come to the banquet that I shall prepare for them, and I will do tomorrow as the king has said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜா அவளை நோக்கி: எஸ்தர் ராஜாத்தியே, உனக்கு என்னவேண்டும்? நீ கேட்கிற மன்றாட்டு என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும், உனக்குக் கொடுக்கப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass on the third day, that Esther put on her royal apparel, and stood in the inner court of the king's house, opposite to the king's house: and the king sat upon his royal throne in the royal house, opposite to the gate of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் ஐசுவரியத்தின் மகிமையையும், தன் பிள்ளைகளின் திரட்சியையும், ராஜா தன்னைப் பெரியவனாக்கி, தன்னைப் பிரபுக்கள்மேலும் ராஜாவின் ஊழியக்காரர்மேலும் உயர்த்தின எல்லாவற்றையும் ஆமான் அவர்களுக்கு விவரித்துச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. If I have found favour in the sight of the king, and if it please the king to grant my petition, and to perform my request, let the king and Haman come to the banquet that I shall prepare for them, and I will do tomorrow as the king has said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்னையும் ஆமான்: ராஜஸ்திரீயாகிய எஸ்தரும் தான் செய்த விருந்துக்கு ராஜாவுடனேகூட என்னைத்தவிர வேறொருவரையும் அழைக்கவில்லை; நாளைக்கும் ராஜாவுடனேகூட நான் விருந்துக்கு வரவழைக்கப்பட்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. If I have found favour in the sight of the king, and if it please the king to grant my petition, and to perform my request, let the king and Haman come to the banquet that I shall prepare for them, and I will do tomorrow as the king has said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்னையும் ஆமான்: ராஜஸ்திரீயாகிய எஸ்தரும் தான் செய்த விருந்துக்கு ராஜாவுடனேகூட என்னைத்தவிர வேறொருவரையும் அழைக்கவில்லை; நாளைக்கும் ராஜாவுடனேகூட நான் விருந்துக்கு வரவழைக்கப்பட்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Then went Haman forth that day joyful and with a glad heart: but when Haman saw Mordecai in the king's gate, that he stood not up, nor moved for him, he was full of indignation against Mordecai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் அந்த யூதனாகிய மொர்தெகாய் ராஜாவின் அரமனைவாசலில் உட்கார்ந்திருக்கிறதை நான் காணுமளவும் அவையெல்லாம் எனக்கு ஒன்றுமில்லையென்றான்.]]></a:t>
+              <a:t><![CDATA[9. Then went Haman forth that day joyful and with a glad heart: but when Haman saw Mordecai in the king's gate, that he stood not up, nor moved for him, he was full of indignation against Mordecai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன் மனைவியாகிய சிரேஷும் அவனுடைய சிநேகிதர் எல்லாரும் அவனைப் பார்த்து: ஐம்பதுமுழ உயரமான ஒரு தூக்குமரம் செய்யப்படவேண்டும்; அதிலே மொர்தெகாயை தூக்கிப்போடும்படி நாளையதினம் நீர் ராஜாவுக்குச் சொல்லவேண்டும்; பின்பு சந்தோஷமாய் ராஜாவுடனேகூட விருந்துக்குப்போகலாம் என்றார்கள்; இந்தக் காரியம் ஆமானுக்கு நன்றாய்க் கண்டதினால் தூக்குமரத்தைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[9. Then went Haman forth that day joyful and with a glad heart: but when Haman saw Mordecai in the king's gate, that he stood not up, nor moved for him, he was full of indignation against Mordecai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன் மனைவியாகிய சிரேஷும் அவனுடைய சிநேகிதர் எல்லாரும் அவனைப் பார்த்து: ஐம்பதுமுழ உயரமான ஒரு தூக்குமரம் செய்யப்படவேண்டும்; அதிலே மொர்தெகாயை தூக்கிப்போடும்படி நாளையதினம் நீர் ராஜாவுக்குச் சொல்லவேண்டும்; பின்பு சந்தோஷமாய் ராஜாவுடனேகூட விருந்துக்குப்போகலாம் என்றார்கள்; இந்தக் காரியம் ஆமானுக்கு நன்றாய்க் கண்டதினால் தூக்குமரத்தைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[10. Nevertheless Haman refrained himself: and when he came home, he sent and called for his friends, and Zeresh his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன் மனைவியாகிய சிரேஷும் அவனுடைய சிநேகிதர் எல்லாரும் அவனைப் பார்த்து: ஐம்பதுமுழ உயரமான ஒரு தூக்குமரம் செய்யப்படவேண்டும்; அதிலே மொர்தெகாயை தூக்கிப்போடும்படி நாளையதினம் நீர் ராஜாவுக்குச் சொல்லவேண்டும்; பின்பு சந்தோஷமாய் ராஜாவுடனேகூட விருந்துக்குப்போகலாம் என்றார்கள்; இந்தக் காரியம் ஆமானுக்கு நன்றாய்க் கண்டதினால் தூக்குமரத்தைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[10. Nevertheless Haman refrained himself: and when he came home, he sent and called for his friends, and Zeresh his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன் மனைவியாகிய சிரேஷும் அவனுடைய சிநேகிதர் எல்லாரும் அவனைப் பார்த்து: ஐம்பதுமுழ உயரமான ஒரு தூக்குமரம் செய்யப்படவேண்டும்; அதிலே மொர்தெகாயை தூக்கிப்போடும்படி நாளையதினம் நீர் ராஜாவுக்குச் சொல்லவேண்டும்; பின்பு சந்தோஷமாய் ராஜாவுடனேகூட விருந்துக்குப்போகலாம் என்றார்கள்; இந்தக் காரியம் ஆமானுக்கு நன்றாய்க் கண்டதினால் தூக்குமரத்தைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Haman told them of the glory of his riches, and the multitude of his children, and all the things wherein the king had promoted him, and how he had advanced him above the princes and servants of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மூன்றாம் நாளிலே எஸ்தர் ராஜவஸ்திரந் தரித்துக்கொண்டு, ராஜ அரமனையின் உள்முற்றத்தில், ராஜா கொலுவிருக்கும் ஸ்தானத்துக்கு எதிராக வந்து நின்றாள்; ராஜா அரமனைவாசலுக்கு எதிரான கொலுமண்டபத்தில் ராஜாசனத்திலே வீற்றிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Haman told them of the glory of his riches, and the multitude of his children, and all the things wherein the king had promoted him, and how he had advanced him above the princes and servants of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மூன்றாம் நாளிலே எஸ்தர் ராஜவஸ்திரந் தரித்துக்கொண்டு, ராஜ அரமனையின் உள்முற்றத்தில், ராஜா கொலுவிருக்கும் ஸ்தானத்துக்கு எதிராக வந்து நின்றாள்; ராஜா அரமனைவாசலுக்கு எதிரான கொலுமண்டபத்தில் ராஜாசனத்திலே வீற்றிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Haman told them of the glory of his riches, and the multitude of his children, and all the things wherein the king had promoted him, and how he had advanced him above the princes and servants of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜா அவளை நோக்கி: எஸ்தர் ராஜாத்தியே, உனக்கு என்னவேண்டும்? நீ கேட்கிற மன்றாட்டு என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும், உனக்குக் கொடுக்கப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass on the third day, that Esther put on her royal apparel, and stood in the inner court of the king's house, opposite to the king's house: and the king sat upon his royal throne in the royal house, opposite to the gate of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மூன்றாம் நாளிலே எஸ்தர் ராஜவஸ்திரந் தரித்துக்கொண்டு, ராஜ அரமனையின் உள்முற்றத்தில், ராஜா கொலுவிருக்கும் ஸ்தானத்துக்கு எதிராக வந்து நின்றாள்; ராஜா அரமனைவாசலுக்கு எதிரான கொலுமண்டபத்தில் ராஜாசனத்திலே வீற்றிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Haman said moreover, Yea, Esther the queen did let no man come in with the king unto the banquet that she had prepared but myself; and tomorrow am I invited unto her also with the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா ராஜஸ்திரீயாகிய எஸ்தர் முற்றத்தில் நிற்கிறதைக் கண்டபோது, அவளுக்கு அவன் கண்களில் தயை கிடைத்ததினால், ராஜா தன் கையிலிருக்கிற பொற்செங்கோலை எஸ்தரிடத்திற்கு நீட்டினான்; அப்பொழுது எஸ்தர் கிட்டவந்து செங்கோலின் நுனியைத் தொட்டாள்.]]></a:t>
+              <a:t><![CDATA[12. Haman said moreover, Yea, Esther the queen did let no man come in with the king unto the banquet that she had prepared but myself; and tomorrow am I invited unto her also with the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா ராஜஸ்திரீயாகிய எஸ்தர் முற்றத்தில் நிற்கிறதைக் கண்டபோது, அவளுக்கு அவன் கண்களில் தயை கிடைத்ததினால், ராஜா தன் கையிலிருக்கிற பொற்செங்கோலை எஸ்தரிடத்திற்கு நீட்டினான்; அப்பொழுது எஸ்தர் கிட்டவந்து செங்கோலின் நுனியைத் தொட்டாள்.]]></a:t>
+              <a:t><![CDATA[13. Yet all this avails me nothing, so long as I see Mordecai the Jew sitting at the king's gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3135,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா ராஜஸ்திரீயாகிய எஸ்தர் முற்றத்தில் நிற்கிறதைக் கண்டபோது, அவளுக்கு அவன் கண்களில் தயை கிடைத்ததினால், ராஜா தன் கையிலிருக்கிற பொற்செங்கோலை எஸ்தரிடத்திற்கு நீட்டினான்; அப்பொழுது எஸ்தர் கிட்டவந்து செங்கோலின் நுனியைத் தொட்டாள்.]]></a:t>
+              <a:t><![CDATA[13. Yet all this avails me nothing, so long as I see Mordecai the Jew sitting at the king's gate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then said Zeresh his wife and all his friends unto him, Let a gallows be made of fifty cubits high, and tomorrow speak you unto the king that Mordecai may be hanged thereon: then go you in merrily with the king unto the banquet. And the thing pleased Haman; and he caused the gallows to be made.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then said Zeresh his wife and all his friends unto him, Let a gallows be made of fifty cubits high, and tomorrow speak you unto the king that Mordecai may be hanged thereon: then go you in merrily with the king unto the banquet. And the thing pleased Haman; and he caused the gallows to be made.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then said Zeresh his wife and all his friends unto him, Let a gallows be made of fifty cubits high, and tomorrow speak you unto the king that Mordecai may be hanged thereon: then go you in merrily with the king unto the banquet. And the thing pleased Haman; and he caused the gallows to be made.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then said Zeresh his wife and all his friends unto him, Let a gallows be made of fifty cubits high, and tomorrow speak you unto the king that Mordecai may be hanged thereon: then go you in merrily with the king unto the banquet. And the thing pleased Haman; and he caused the gallows to be made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எஸ்தர்: ராஜாவுக்குச் சித்தமானால், நான் தமக்குச் செய்வித்த விருந்துக்கு ராஜாவும் ஆமானும் இன்றைக்கு வரவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass on the third day, that Esther put on her royal apparel, and stood in the inner court of the king's house, opposite to the king's house: and the king sat upon his royal throne in the royal house, opposite to the gate of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எஸ்தர்: ராஜாவுக்குச் சித்தமானால், நான் தமக்குச் செய்வித்த விருந்துக்கு ராஜாவும் ஆமானும் இன்றைக்கு வரவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And it was so, when the king saw Esther the queen standing in the court, that she obtained favour in his sight: and the king held out to Esther the golden sceptre that was in his hand. So Esther drew near, and touched the top of the sceptre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது ராஜா எஸ்தர் சொற்படி செய்ய, ஆமானைத் தீவிரித்து வரும்படி சொல்லி, எஸ்தர் செய்த விருந்துக்கு ராஜாவும் ஆமானும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And it was so, when the king saw Esther the queen standing in the court, that she obtained favour in his sight: and the king held out to Esther the golden sceptre that was in his hand. So Esther drew near, and touched the top of the sceptre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது ராஜா எஸ்தர் சொற்படி செய்ய, ஆமானைத் தீவிரித்து வரும்படி சொல்லி, எஸ்தர் செய்த விருந்துக்கு ராஜாவும் ஆமானும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And it was so, when the king saw Esther the queen standing in the court, that she obtained favour in his sight: and the king held out to Esther the golden sceptre that was in his hand. So Esther drew near, and touched the top of the sceptre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விருந்திலே திராட்சரசம் பரிமாறப்படுகையில், ராஜா எஸ்தரைப் பார்த்து: உன் வேண்டுதல் என்ன? அது உனக்குக் கொடுக்கப்படும்; நீ கேட்கிறது என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும் கிடைக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then said the king unto her, What will you, queen Esther? and what is your request? it shall be even given you to the half of the kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விருந்திலே திராட்சரசம் பரிமாறப்படுகையில், ராஜா எஸ்தரைப் பார்த்து: உன் வேண்டுதல் என்ன? அது உனக்குக் கொடுக்கப்படும்; நீ கேட்கிறது என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும் கிடைக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then said the king unto her, What will you, queen Esther? and what is your request? it shall be even given you to the half of the kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414214" r:id="rId1"/>
+    <p:sldLayoutId id="2478604266" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4556,82 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then answered Esther, and said, My petition and my request is;]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எஸ்தர்: ராஜாவுக்குச் சித்தமானால், நான் தமக்குச் செய்வித்த விருந்துக்கு ராஜாவும் ஆமானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. If I have found favour in the sight of the king, and if it please the king to grant my petition,]]></a:t>
+              <a:t><![CDATA[இன்றைக்கு வரவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and to perform my request, let the king and Haman come to the banquet that I shall prepare for them,]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது ராஜா எஸ்தர் சொற்படி செய்ய, ஆமானைத் தீவிரித்து வரும்படி சொல்லி, எஸ்தர் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I will do tomorrow as the king has said.]]></a:t>
+              <a:t><![CDATA[விருந்துக்கு ராஜாவும் ஆமானும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then went Haman forth that day joyful and with a glad heart: but when Haman saw Mordecai in the]]></a:t>
+              <a:t><![CDATA[6. விருந்திலே திராட்சரசம் பரிமாறப்படுகையில், ராஜா எஸ்தரைப் பார்த்து: உன் வேண்டுதல் என்ன? அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's gate, that he stood not up, nor moved for him, he was full of indignation against Mordecai.]]></a:t>
+              <a:t><![CDATA[உனக்குக் கொடுக்கப்படும்; நீ கேட்கிறது என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும் கிடைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Nevertheless Haman refrained himself: and when he came home, he sent and called for his friends,]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Zeresh his wife.]]></a:t>
+              <a:t><![CDATA[7. அதற்கு எஸ்தர் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Haman told them of the glory of his riches, and the multitude of his children, and all the]]></a:t>
+              <a:t><![CDATA[8. ராஜாவின் கண்களில் எனக்குக் கிருபைகிடைத்து, என் வேண்டுதலைக் கட்டளையிடவும், என் விண்ணப்பத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things wherein the king had promoted him, and how he had advanced him above the princes and servants]]></a:t>
+              <a:t><![CDATA[செய்யவும், ராஜாவுக்குச் சித்தமாயிருந்தால், ராஜாவும் ஆமானும் நான் இன்னும் தங்களுக்குச் செய்யப்போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then said the king unto her, What will you, queen Esther? and what is your request? it shall be]]></a:t>
+              <a:t><![CDATA[1. மூன்றாம் நாளிலே எஸ்தர் ராஜவஸ்திரந் தரித்துக்கொண்டு, ராஜ அரமனையின் உள்முற்றத்தில், ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the king.]]></a:t>
+              <a:t><![CDATA[விருந்துக்கு வரவேண்டும் என்பதே என் வேண்டுதலும் என் விண்ணப்பமுமாயிருக்கிறது; நாளைக்கு ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Haman said moreover, Yea, Esther the queen did let no man come in with the king unto the banquet]]></a:t>
+              <a:t><![CDATA[சொற்படி செய்வேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that she had prepared but myself; and tomorrow am I invited unto her also with the king.]]></a:t>
+              <a:t><![CDATA[9. அன்றைய தினம் ஆமான் சந்தோஷமும் மனமகிழ்ச்சியுமாய்ப் புறப்பட்டான்; ஆனாலும் ராஜாவின் அரமனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Yet all this avails me nothing, so long as I see Mordecai the Jew sitting at the king's gate.]]></a:t>
+              <a:t><![CDATA[வாசலிலிருக்கிற மொர்தெகாய் தனக்கு முன் எழுந்திராமலும் அசையாமலும் இருக்கிறதை ஆமான் கண்டபோது, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then said Zeresh his wife and all his friends unto him, Let a gallows be made of fifty cubits]]></a:t>
+              <a:t><![CDATA[மொர்தெகாயின்மேல் உக்கிரம் நிறைந்தவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[high, and tomorrow speak you unto the king that Mordecai may be hanged thereon: then go you in]]></a:t>
+              <a:t><![CDATA[10. ஆகிலும் ஆமான் அதை அடக்கிக்கொண்டு, தன் வீட்டுக்கு வந்து, தன் சிநேகிதரையும் தன் மனைவியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[merrily with the king unto the banquet. And the thing pleased Haman; and he caused the gallows to be]]></a:t>
+              <a:t><![CDATA[சிரேஷையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made.]]></a:t>
+              <a:t><![CDATA[11. தன் ஐசுவரியத்தின் மகிமையையும், தன் பிள்ளைகளின் திரட்சியையும், ராஜா தன்னைப் பெரியவனாக்கி, தன்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass on the third day, that Esther put on her royal apparel, and stood in the]]></a:t>
+              <a:t><![CDATA[பிரபுக்கள்மேலும் ராஜாவின் ஊழியக்காரர்மேலும் உயர்த்தின எல்லாவற்றையும் ஆமான் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inner court of the king's house, opposite to the king's house: and the king sat upon his royal]]></a:t>
+              <a:t><![CDATA[விவரித்துச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even given you to the half of the kingdom.]]></a:t>
+              <a:t><![CDATA[கொலுவிருக்கும் ஸ்தானத்துக்கு எதிராக வந்து நின்றாள்; ராஜா அரமனைவாசலுக்கு எதிரான கொலுமண்டபத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throne in the royal house, opposite to the gate of the house.]]></a:t>
+              <a:t><![CDATA[12. பின்னையும் ஆமான்: ராஜஸ்திரீயாகிய எஸ்தரும் தான் செய்த விருந்துக்கு ராஜாவுடனேகூட என்னைத்தவிர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And it was so, when the king saw Esther the queen standing in the court, that she obtained favour]]></a:t>
+              <a:t><![CDATA[வேறொருவரையும் அழைக்கவில்லை; நாளைக்கும் ராஜாவுடனேகூட நான் விருந்துக்கு வரவழைக்கப்பட்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in his sight: and the king held out to Esther the golden sceptre that was in his hand. So Esther]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் அந்த யூதனாகிய மொர்தெகாய் ராஜாவின் அரமனைவாசலில் உட்கார்ந்திருக்கிறதை நான் காணுமளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8080,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drew near, and touched the top of the sceptre.]]></a:t>
+              <a:t><![CDATA[அவையெல்லாம் எனக்கு ஒன்றுமில்லையென்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அப்பொழுது அவன் மனைவியாகிய சிரேஷும் அவனுடைய சிநேகிதர் எல்லாரும் அவனைப் பார்த்து: ஐம்பதுமுழ உயரமான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒரு தூக்குமரம் செய்யப்படவேண்டும்; அதிலே மொர்தெகாயை தூக்கிப்போடும்படி நாளையதினம் நீர் ராஜாவுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லவேண்டும்; பின்பு சந்தோஷமாய் ராஜாவுடனேகூட விருந்துக்குப்போகலாம் என்றார்கள்; இந்தக் காரியம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமானுக்கு நன்றாய்க் கண்டதினால் தூக்குமரத்தைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Esther answered, If it seem good unto the king, let the king and Haman come this day unto the]]></a:t>
+              <a:t><![CDATA[ராஜாசனத்திலே வீற்றிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[banquet that I have prepared for him.]]></a:t>
+              <a:t><![CDATA[2. ராஜா ராஜஸ்திரீயாகிய எஸ்தர் முற்றத்தில் நிற்கிறதைக் கண்டபோது, அவளுக்கு அவன் கண்களில் தயை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the king said, Cause Haman to make haste, that he may do as Esther has said. So the king and]]></a:t>
+              <a:t><![CDATA[கிடைத்ததினால், ராஜா தன் கையிலிருக்கிற பொற்செங்கோலை எஸ்தரிடத்திற்கு நீட்டினான்; அப்பொழுது எஸ்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Haman came to the banquet that Esther had prepared.]]></a:t>
+              <a:t><![CDATA[கிட்டவந்து செங்கோலின் நுனியைத் தொட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the king said unto Esther at the banquet of wine, What is your petition? and it shall be]]></a:t>
+              <a:t><![CDATA[3. ராஜா அவளை நோக்கி: எஸ்தர் ராஜாத்தியே, உனக்கு என்னவேண்டும்? நீ கேட்கிற மன்றாட்டு என்ன? நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[granted you: and what is your request? even to the half of the kingdom it shall be performed.]]></a:t>
+              <a:t><![CDATA[ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும், உனக்குக் கொடுக்கப்படும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்தர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>