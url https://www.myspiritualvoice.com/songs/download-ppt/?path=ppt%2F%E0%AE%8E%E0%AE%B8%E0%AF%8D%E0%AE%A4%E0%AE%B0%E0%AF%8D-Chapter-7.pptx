--- v0 (2026-07-18)
+++ v1 (2026-09-17)
@@ -41,99 +41,105 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -256,53 +262,55 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்களை அழித்துக் கொன்று நிர்மூலமாக்கும்படி நானும் என் ஜனங்களும் விற்கப்பட்டோம்; அடிமைகளாகவும் வெள்ளாட்டிகளாகவும் விற்கப்பட்டுப்போனாலும் நான் மவுனமாயிருப்பேன்; இப்பொழுதோ ராஜாவுக்கு உண்டாகும் நஷ்டத்துக்கு அந்தச் சத்துரு உத்தரவாதம்பண்ணமுடியாது என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. For we are sold, I and my people, to be destroyed, to be slain, and to perish. But if we had been sold for bondmen and bondwomen, I had held my tongue, although the enemy could not countervail the king's damage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது ராஜாவாகிய அகாஸ்வேரு மறுமொழியாக, ராஜாத்தியாகிய எஸ்தரை நோக்கி: இப்படிச் செய்யத்துணிரங்கொண்டவன் யார்? அவன் எங்கே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. For we are sold, I and my people, to be destroyed, to be slain, and to perish. But if we had been sold for bondmen and bondwomen, I had held my tongue, although the enemy could not countervail the king's damage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது ராஜாவாகிய அகாஸ்வேரு மறுமொழியாக, ராஜாத்தியாகிய எஸ்தரை நோக்கி: இப்படிச் செய்யத்துணிரங்கொண்டவன் யார்? அவன் எங்கே என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Then the king Ahasuerus answered and said unto Esther the queen, Who is he, and where is he, that durst presume in his heart to do so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -689,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு எஸ்தர்: சத்துருவும் பகைஞனுமாகிய அந்த மனிதன் இந்தத் துஷ்ட ஆமான்தான் என்றாள்; அப்பொழுது ராஜாவுக்கும் ராஜாத்திக்கும் முன்பாக ஆமான் திகிலடைந்தான்.]]></a:t>
+              <a:t><![CDATA[5. Then the king Ahasuerus answered and said unto Esther the queen, Who is he, and where is he, that durst presume in his heart to do so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு எஸ்தர்: சத்துருவும் பகைஞனுமாகிய அந்த மனிதன் இந்தத் துஷ்ட ஆமான்தான் என்றாள்; அப்பொழுது ராஜாவுக்கும் ராஜாத்திக்கும் முன்பாக ஆமான் திகிலடைந்தான்.]]></a:t>
+              <a:t><![CDATA[6. And Esther said, The adversary and enemy is this wicked Haman. Then Haman was afraid before the king and the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -907,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜா உக்கிரத்தோடே திராட்சரப் பந்தியை விட்டெழுந்து, அரமனைத்தோட்டத்திற்குப் போனான்; ராஜாவினால் தனக்குப் பொல்லாப்பு நிர்ணயிக்கப்பட்டதென்று ஆமான் கண்டு, ராஜாத்தியாகிய எஸ்தரிடத்தில் தன் பிராணனுக்காக விண்ணப்பம்பண்ண எழுந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Esther said, The adversary and enemy is this wicked Haman. Then Haman was afraid before the king and the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜா உக்கிரத்தோடே திராட்சரப் பந்தியை விட்டெழுந்து, அரமனைத்தோட்டத்திற்குப் போனான்; ராஜாவினால் தனக்குப் பொல்லாப்பு நிர்ணயிக்கப்பட்டதென்று ஆமான் கண்டு, ராஜாத்தியாகிய எஸ்தரிடத்தில் தன் பிராணனுக்காக விண்ணப்பம்பண்ண எழுந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the king arising from the banquet of wine in his wrath went into the palace garden: and Haman stood up to make request for his life to Esther the queen; for he saw that there was evil determined against him by the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜா உக்கிரத்தோடே திராட்சரப் பந்தியை விட்டெழுந்து, அரமனைத்தோட்டத்திற்குப் போனான்; ராஜாவினால் தனக்குப் பொல்லாப்பு நிர்ணயிக்கப்பட்டதென்று ஆமான் கண்டு, ராஜாத்தியாகிய எஸ்தரிடத்தில் தன் பிராணனுக்காக விண்ணப்பம்பண்ண எழுந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the king arising from the banquet of wine in his wrath went into the palace garden: and Haman stood up to make request for his life to Esther the queen; for he saw that there was evil determined against him by the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜா அரமனைத் தோட்டத்திலிருந்து திராட்சரசம் பரிமாறப்பட்ட இடத்துக்குத் திரும்பிவருகையில், எஸ்தர் உட்கார்ந்திருக்கிற மெத்தையின்மேல் ஆமான் விழுந்துகிடந்தான்; அப்பொழுது ராஜா: நான் அரமனையிலிருக்கும்போதே என் கண்முன்னே இவன் ராஜாத்தியைப் பலவந்தம் செய்யவேண்டுமென்றிருக்கிறானோ என்றான்; இந்த வார்த்தை ராஜாவின் வாயிலிருந்து பிறந்தவுடனே ஆமானின் முகத்தை மூடிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the king arising from the banquet of wine in his wrath went into the palace garden: and Haman stood up to make request for his life to Esther the queen; for he saw that there was evil determined against him by the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜா அரமனைத் தோட்டத்திலிருந்து திராட்சரசம் பரிமாறப்பட்ட இடத்துக்குத் திரும்பிவருகையில், எஸ்தர் உட்கார்ந்திருக்கிற மெத்தையின்மேல் ஆமான் விழுந்துகிடந்தான்; அப்பொழுது ராஜா: நான் அரமனையிலிருக்கும்போதே என் கண்முன்னே இவன் ராஜாத்தியைப் பலவந்தம் செய்யவேண்டுமென்றிருக்கிறானோ என்றான்; இந்த வார்த்தை ராஜாவின் வாயிலிருந்து பிறந்தவுடனே ஆமானின் முகத்தை மூடிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then the king returned out of the palace garden into the place of the banquet of wine; and Haman was fallen upon the bed whereon Esther was. Then said the king, Will he force the queen also before me in the house? As the word went out of king's mouth, they covered Haman's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1452,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாத்தியாகிய எஸ்தருடனே விருந்துண்ண, ராஜாவும் ஆமானும் வந்தபோது,]]></a:t>
+              <a:t><![CDATA[1. So the king and Haman came to banquet with Esther the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜா அரமனைத் தோட்டத்திலிருந்து திராட்சரசம் பரிமாறப்பட்ட இடத்துக்குத் திரும்பிவருகையில், எஸ்தர் உட்கார்ந்திருக்கிற மெத்தையின்மேல் ஆமான் விழுந்துகிடந்தான்; அப்பொழுது ராஜா: நான் அரமனையிலிருக்கும்போதே என் கண்முன்னே இவன் ராஜாத்தியைப் பலவந்தம் செய்யவேண்டுமென்றிருக்கிறானோ என்றான்; இந்த வார்த்தை ராஜாவின் வாயிலிருந்து பிறந்தவுடனே ஆமானின் முகத்தை மூடிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then the king returned out of the palace garden into the place of the banquet of wine; and Haman was fallen upon the bed whereon Esther was. Then said the king, Will he force the queen also before me in the house? As the word went out of king's mouth, they covered Haman's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ராஜசமுகத்தில் இருக்கிற பிரதானிகளில் அற்போனா என்னுமொருவன்: இதோ, ராஜாவின் நன்மைக்காகப் பேசின மொர்தெகாய்க்கு ஆமான் செய்வித்த ஐம்பது முழ உயரமான தூக்குமரம் ஆமானின் வீட்டண்டையில் நாட்டப்பட்டிருக்கிறது என்றான்; அப்பொழுது ராஜா: அதிலே அவனைத் தூக்கிப்போடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Then the king returned out of the palace garden into the place of the banquet of wine; and Haman was fallen upon the bed whereon Esther was. Then said the king, Will he force the queen also before me in the house? As the word went out of king's mouth, they covered Haman's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ராஜசமுகத்தில் இருக்கிற பிரதானிகளில் அற்போனா என்னுமொருவன்: இதோ, ராஜாவின் நன்மைக்காகப் பேசின மொர்தெகாய்க்கு ஆமான் செய்வித்த ஐம்பது முழ உயரமான தூக்குமரம் ஆமானின் வீட்டண்டையில் நாட்டப்பட்டிருக்கிறது என்றான்; அப்பொழுது ராஜா: அதிலே அவனைத் தூக்கிப்போடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Then the king returned out of the palace garden into the place of the banquet of wine; and Haman was fallen upon the bed whereon Esther was. Then said the king, Will he force the queen also before me in the house? As the word went out of king's mouth, they covered Haman's face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ராஜசமுகத்தில் இருக்கிற பிரதானிகளில் அற்போனா என்னுமொருவன்: இதோ, ராஜாவின் நன்மைக்காகப் பேசின மொர்தெகாய்க்கு ஆமான் செய்வித்த ஐம்பது முழ உயரமான தூக்குமரம் ஆமானின் வீட்டண்டையில் நாட்டப்பட்டிருக்கிறது என்றான்; அப்பொழுது ராஜா: அதிலே அவனைத் தூக்கிப்போடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Harbonah, one of the chamberlains, said before the king, Behold also, the gallows fifty cubits high, which Haman had made for Mordecai, who spoken good for the king, stands in the house of Haman. Then the king said, Hang him thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1997,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே ஆமான் மொர்தெகாய்க்கு ஆயத்தம்பண்ணின தூக்குமரத்தில் ஆமானையே தூக்கிப்போட்டார்கள்; அப்பொழுது ராஜாவின் உக்கிரம் தணிந்தது.]]></a:t>
+              <a:t><![CDATA[9. And Harbonah, one of the chamberlains, said before the king, Behold also, the gallows fifty cubits high, which Haman had made for Mordecai, who spoken good for the king, stands in the house of Haman. Then the king said, Hang him thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2106,51 +2114,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே ஆமான் மொர்தெகாய்க்கு ஆயத்தம்பண்ணின தூக்குமரத்தில் ஆமானையே தூக்கிப்போட்டார்கள்; அப்பொழுது ராஜாவின் உக்கிரம் தணிந்தது.]]></a:t>
+              <a:t><![CDATA[9. And Harbonah, one of the chamberlains, said before the king, Behold also, the gallows fifty cubits high, which Haman had made for Mordecai, who spoken good for the king, stands in the house of Haman. Then the king said, Hang him thereon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. So they hanged Haman on the gallows that he had prepared for Mordecai. Then was the king's wrath pacified.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. So they hanged Haman on the gallows that he had prepared for Mordecai. Then was the king's wrath pacified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2215,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரண்டாம் நாள் விருந்தில் திராட்சரசம் பரிமாறப்படும்போது, ராஜா எஸ்தரை நோக்கி: எஸ்தர் ராஜாத்தியே, உன் வேண்டுதல் என்ன? அது உனக்குக் கொடுக்கப்படும்; நீ கேட்கிற மன்றாட்டு என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும் கிடைக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And the king said again unto Esther on the second day at the banquet of wine, What is your petition, queen Esther? and it shall be granted you: and what is your request? and it shall be performed, even to the half of the kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2324,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரண்டாம் நாள் விருந்தில் திராட்சரசம் பரிமாறப்படும்போது, ராஜா எஸ்தரை நோக்கி: எஸ்தர் ராஜாத்தியே, உன் வேண்டுதல் என்ன? அது உனக்குக் கொடுக்கப்படும்; நீ கேட்கிற மன்றாட்டு என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும் கிடைக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And the king said again unto Esther on the second day at the banquet of wine, What is your petition, queen Esther? and it shall be granted you: and what is your request? and it shall be performed, even to the half of the kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2433,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரண்டாம் நாள் விருந்தில் திராட்சரசம் பரிமாறப்படும்போது, ராஜா எஸ்தரை நோக்கி: எஸ்தர் ராஜாத்தியே, உன் வேண்டுதல் என்ன? அது உனக்குக் கொடுக்கப்படும்; நீ கேட்கிற மன்றாட்டு என்ன? நீ ராஜ்யத்தில் பாதிமட்டும் கேட்டாலும் கிடைக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And the king said again unto Esther on the second day at the banquet of wine, What is your petition, queen Esther? and it shall be granted you: and what is your request? and it shall be performed, even to the half of the kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜாத்தியாகிய எஸ்தர் பிரதியுத்தரமாக: ராஜாவே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்து, ராஜாவுக்குச் சித்தமாயிருந்தால் என் வேண்டுதலுக்கு என் ஜீவனும், என் மன்றாட்டுக்கு என் ஜனங்களும் எனக்குக் கட்டளையிடப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[3. Then Esther the queen answered and said, If I have found favour in your sight, O king, and if it please the king, let my life be given me at my petition, and my people at my request:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜாத்தியாகிய எஸ்தர் பிரதியுத்தரமாக: ராஜாவே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்து, ராஜாவுக்குச் சித்தமாயிருந்தால் என் வேண்டுதலுக்கு என் ஜீவனும், என் மன்றாட்டுக்கு என் ஜனங்களும் எனக்குக் கட்டளையிடப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[3. Then Esther the queen answered and said, If I have found favour in your sight, O king, and if it please the king, let my life be given me at my petition, and my people at my request:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்களை அழித்துக் கொன்று நிர்மூலமாக்கும்படி நானும் என் ஜனங்களும் விற்கப்பட்டோம்; அடிமைகளாகவும் வெள்ளாட்டிகளாகவும் விற்கப்பட்டுப்போனாலும் நான் மவுனமாயிருப்பேன்; இப்பொழுதோ ராஜாவுக்கு உண்டாகும் நஷ்டத்துக்கு அந்தச் சத்துரு உத்தரவாதம்பண்ணமுடியாது என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. Then Esther the queen answered and said, If I have found favour in your sight, O king, and if it please the king, let my life be given me at my petition, and my people at my request:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்களை அழித்துக் கொன்று நிர்மூலமாக்கும்படி நானும் என் ஜனங்களும் விற்கப்பட்டோம்; அடிமைகளாகவும் வெள்ளாட்டிகளாகவும் விற்கப்பட்டுப்போனாலும் நான் மவுனமாயிருப்பேன்; இப்பொழுதோ ராஜாவுக்கு உண்டாகும் நஷ்டத்துக்கு அந்தச் சத்துரு உத்தரவாதம்பண்ணமுடியாது என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. For we are sold, I and my people, to be destroyed, to be slain, and to perish. But if we had been sold for bondmen and bondwomen, I had held my tongue, although the enemy could not countervail the king's damage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414211" r:id="rId1"/>
+    <p:sldLayoutId id="2478619150" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3128,50 +3354,66 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3328,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's damage.]]></a:t>
+              <a:t><![CDATA[வெள்ளாட்டிகளாகவும் விற்கப்பட்டுப்போனாலும் நான் மவுனமாயிருப்பேன்; இப்பொழுதோ ராஜாவுக்கு உண்டாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the king Ahasuerus answered and said unto Esther the queen, Who is he, and where is he, that]]></a:t>
+              <a:t><![CDATA[நஷ்டத்துக்கு அந்தச் சத்துரு உத்தரவாதம்பண்ணமுடியாது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[durst presume in his heart to do so?]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது ராஜாவாகிய அகாஸ்வேரு மறுமொழியாக, ராஜாத்தியாகிய எஸ்தரை நோக்கி: இப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Esther said, The adversary and enemy is this wicked Haman. Then Haman was afraid before the]]></a:t>
+              <a:t><![CDATA[செய்யத்துணிரங்கொண்டவன் யார்? அவன் எங்கே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king and the queen.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு எஸ்தர்: சத்துருவும் பகைஞனுமாகிய அந்த மனிதன் இந்தத் துஷ்ட ஆமான்தான் என்றாள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the king arising from the banquet of wine in his wrath went into the palace garden: and Haman]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கும் ராஜாத்திக்கும் முன்பாக ஆமான் திகிலடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stood up to make request for his life to Esther the queen; for he saw that there was evil determined]]></a:t>
+              <a:t><![CDATA[7. ராஜா உக்கிரத்தோடே திராட்சரப் பந்தியை விட்டெழுந்து, அரமனைத்தோட்டத்திற்குப் போனான்; ராஜாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against him by the king.]]></a:t>
+              <a:t><![CDATA[தனக்குப் பொல்லாப்பு நிர்ணயிக்கப்பட்டதென்று ஆமான் கண்டு, ராஜாத்தியாகிய எஸ்தரிடத்தில் தன் பிராணனுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then the king returned out of the palace garden into the place of the banquet of wine; and Haman]]></a:t>
+              <a:t><![CDATA[விண்ணப்பம்பண்ண எழுந்து நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was fallen upon the bed whereon Esther was. Then said the king, Will he force the queen also before]]></a:t>
+              <a:t><![CDATA[8. ராஜா அரமனைத் தோட்டத்திலிருந்து திராட்சரசம் பரிமாறப்பட்ட இடத்துக்குத் திரும்பிவருகையில், எஸ்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. So the king and Haman came to banquet with Esther the queen.]]></a:t>
+              <a:t><![CDATA[1. ராஜாத்தியாகிய எஸ்தருடனே விருந்துண்ண, ராஜாவும் ஆமானும் வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me in the house? As the word went out of king's mouth, they covered Haman's face.]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருக்கிற மெத்தையின்மேல் ஆமான் விழுந்துகிடந்தான்; அப்பொழுது ராஜா: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Harbonah, one of the chamberlains, said before the king, Behold also, the gallows fifty]]></a:t>
+              <a:t><![CDATA[அரமனையிலிருக்கும்போதே என் கண்முன்னே இவன் ராஜாத்தியைப் பலவந்தம் செய்யவேண்டுமென்றிருக்கிறானோ என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits high, which Haman had made for Mordecai, who spoken good for the king, stands in the house of]]></a:t>
+              <a:t><![CDATA[இந்த வார்த்தை ராஜாவின் வாயிலிருந்து பிறந்தவுடனே ஆமானின் முகத்தை மூடிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Haman. Then the king said, Hang him thereon.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது ராஜசமுகத்தில் இருக்கிற பிரதானிகளில் அற்போனா என்னுமொருவன்: இதோ, ராஜாவின் நன்மைக்காகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So they hanged Haman on the gallows that he had prepared for Mordecai. Then was the king's wrath]]></a:t>
+              <a:t><![CDATA[பேசின மொர்தெகாய்க்கு ஆமான் செய்வித்த ஐம்பது முழ உயரமான தூக்குமரம் ஆமானின் வீட்டண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5682,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pacified.]]></a:t>
+              <a:t><![CDATA[நாட்டப்பட்டிருக்கிறது என்றான்; அப்பொழுது ராஜா: அதிலே அவனைத் தூக்கிப்போடுங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. அப்படியே ஆமான் மொர்தெகாய்க்கு ஆயத்தம்பண்ணின தூக்குமரத்தில் ஆமானையே தூக்கிப்போட்டார்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்பொழுது ராஜாவின் உக்கிரம் தணிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the king said again unto Esther on the second day at the banquet of wine, What is your]]></a:t>
+              <a:t><![CDATA[2. இரண்டாம் நாள் விருந்தில் திராட்சரசம் பரிமாறப்படும்போது, ராஜா எஸ்தரை நோக்கி: எஸ்தர் ராஜாத்தியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[petition, queen Esther? and it shall be granted you: and what is your request? and it shall be]]></a:t>
+              <a:t><![CDATA[உன் வேண்டுதல் என்ன? அது உனக்குக் கொடுக்கப்படும்; நீ கேட்கிற மன்றாட்டு என்ன? நீ ராஜ்யத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[performed, even to the half of the kingdom.]]></a:t>
+              <a:t><![CDATA[பாதிமட்டும் கேட்டாலும் கிடைக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then Esther the queen answered and said, If I have found favour in your sight, O king, and if it]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜாத்தியாகிய எஸ்தர் பிரதியுத்தரமாக: ராஜாவே, உம்முடைய கண்களில் எனக்குக் கிருபை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[please the king, let my life be given me at my petition, and my people at my request:]]></a:t>
+              <a:t><![CDATA[கிடைத்து, ராஜாவுக்குச் சித்தமாயிருந்தால் என் வேண்டுதலுக்கு என் ஜீவனும், என் மன்றாட்டுக்கு என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For we are sold, I and my people, to be destroyed, to be slain, and to perish. But if we had been]]></a:t>
+              <a:t><![CDATA[ஜனங்களும் எனக்குக் கட்டளையிடப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sold for bondmen and bondwomen, I had held my tongue, although the enemy could not countervail the]]></a:t>
+              <a:t><![CDATA[4. எங்களை அழித்துக் கொன்று நிர்மூலமாக்கும்படி நானும் என் ஜனங்களும் விற்கப்பட்டோம்; அடிமைகளாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்தர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>