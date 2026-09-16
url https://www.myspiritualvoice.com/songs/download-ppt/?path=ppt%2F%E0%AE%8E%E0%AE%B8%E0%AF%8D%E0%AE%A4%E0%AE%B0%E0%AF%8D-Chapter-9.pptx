--- v0 (2026-07-18)
+++ v1 (2026-09-16)
@@ -137,50 +137,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,50 +240,53 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,53 +457,56 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வருஷந்தோறும் ஆதார் மாதத்தின் பதினாலாம் பதினைந்தாந்தேதிகளை யூதர் தங்கள் பகைஞருக்கு நீங்கலாகி இளைப்பாறுதல் அடைந்த நாட்களாகவும், அவர்கள் சஞ்சலம் சந்தோஷமாகவும், அவர்கள் துக்கம் மகிழ்ச்சியாகவும் மாறின மாதமாகவும் ஆசரித்து,]]></a:t>
+              <a:t><![CDATA[4. For Mordecai was great in the king's house, and his fame went out throughout all the provinces: for this man Mordecai waxed greater and greater.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வருஷந்தோறும் ஆதார் மாதத்தின் பதினாலாம் பதினைந்தாந்தேதிகளை யூதர் தங்கள் பகைஞருக்கு நீங்கலாகி இளைப்பாறுதல் அடைந்த நாட்களாகவும், அவர்கள் சஞ்சலம் சந்தோஷமாகவும், அவர்கள் துக்கம் மகிழ்ச்சியாகவும் மாறின மாதமாகவும் ஆசரித்து,]]></a:t>
+              <a:t><![CDATA[4. For Mordecai was great in the king's house, and his fame went out throughout all the provinces: for this man Mordecai waxed greater and greater.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாட்களில் விருந்துண்டு சந்தோஷங்கொண்டாடவும், ஒருவருக்கொருவர் வரிசைகளை அனுப்பவும், எளியவர்களுக்குத் தானதர்மஞ்செய்யவும் வேண்டுமென்று திட்டம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. Thus the Jews stroke all their enemies with the stroke of the sword, and slaughter, and destruction, and did what they would unto those that hated them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாட்களில் விருந்துண்டு சந்தோஷங்கொண்டாடவும், ஒருவருக்கொருவர் வரிசைகளை அனுப்பவும், எளியவர்களுக்குத் தானதர்மஞ்செய்யவும் வேண்டுமென்று திட்டம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. Thus the Jews stroke all their enemies with the stroke of the sword, and slaughter, and destruction, and did what they would unto those that hated them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாட்களில் விருந்துண்டு சந்தோஷங்கொண்டாடவும், ஒருவருக்கொருவர் வரிசைகளை அனுப்பவும், எளியவர்களுக்குத் தானதர்மஞ்செய்யவும் வேண்டுமென்று திட்டம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. And in Shushan the palace the Jews slew and destroyed five hundred men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது யூதர் தாங்கள் செய்யத்தொடங்கினபடியும் மொர்தெகாய் தங்களுக்கு எழுதினபடியும் செய்யச் சம்மதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Parshandatha, and Dalphon, and Aspatha,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் ஆகாகியன், யூதருக்கெல்லாம் சத்துருவாயிருந்து யூதரைச் சங்கரிக்க நினைத்து, அவர்களை அழிக்கவும் நிர்மூலமாக்கவும், பூர் என்னப்பட்ட சீட்டைப் போடுவித்தான்.]]></a:t>
+              <a:t><![CDATA[7. And Parshandatha, and Dalphon, and Aspatha,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் ஆகாகியன், யூதருக்கெல்லாம் சத்துருவாயிருந்து யூதரைச் சங்கரிக்க நினைத்து, அவர்களை அழிக்கவும் நிர்மூலமாக்கவும், பூர் என்னப்பட்ட சீட்டைப் போடுவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And Poratha, and Adalia, and Aridatha,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனாலும் எஸ்தர், ராஜசமுகத்தில்போய், யூதருக்கு விரோதமாய் அவன் நினைத்த அவனுடைய பொல்லாத யோசனை அவனுடைய தலையின்மேல் திரும்பும்படி கட்டளை பிறப்பித்ததினாலே, அவனையும் அவன் குமாரரையும் மரத்திலே தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Parmashta, and Arisai, and Aridai, and Vajezatha,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனாலும் எஸ்தர், ராஜசமுகத்தில்போய், யூதருக்கு விரோதமாய் அவன் நினைத்த அவனுடைய பொல்லாத யோசனை அவனுடைய தலையின்மேல் திரும்பும்படி கட்டளை பிறப்பித்ததினாலே, அவனையும் அவன் குமாரரையும் மரத்திலே தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. The ten sons of Haman the son of Hammedatha, the enemy of the Jews, slew they; but on the spoil laid they not their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சூசானிலுள்ள யூதரோவென்றால், அந்த மாதத்தின் பதின்முன்றாந்தேதியிலும் பதினாலாந்தேதியிலும் ஏகமாய்க்கூடி, பதினைந்தாந்தேதியில் இளைப்பாறி, அதை விருந்துண்டு சந்தோஷப்படுகிற பண்டிகைநாளாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now in the twelfth month, that is, the month Adar, on the thirteenth day of the same, when the king's commandment and his decree drew near to be put in execution, in the day that the enemies of the Jews hoped to have power over them, (though it was turned to the contrary, that the Jews had rule over them that hated them;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனாலும் எஸ்தர், ராஜசமுகத்தில்போய், யூதருக்கு விரோதமாய் அவன் நினைத்த அவனுடைய பொல்லாத யோசனை அவனுடைய தலையின்மேல் திரும்பும்படி கட்டளை பிறப்பித்ததினாலே, அவனையும் அவன் குமாரரையும் மரத்திலே தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. On that day the number of those that were slain in Shushan the palace was brought before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையினால் அந்த நாட்கள் பூர் என்னும் பேரினால் பூரீம் என்னப்பட்டது; அவன் அந்த நிருபத்தில் எழுதியிருந்த எல்லா வார்த்தைகளினிமித்தமும், தாங்களே இந்த விஷயத்தில் அநுபவித்தவைகளினித்தமும், தங்களுக்கு நேரிட்டவைகளினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[12. And the king said unto Esther the queen, The Jews have slain and destroyed five hundred men in Shushan the palace, and the ten sons of Haman; what have they done in the rest of the king's provinces? now what is your petition? and it shall be granted you: or what is your request further? and it shall be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையினால் அந்த நாட்கள் பூர் என்னும் பேரினால் பூரீம் என்னப்பட்டது; அவன் அந்த நிருபத்தில் எழுதியிருந்த எல்லா வார்த்தைகளினிமித்தமும், தாங்களே இந்த விஷயத்தில் அநுபவித்தவைகளினித்தமும், தங்களுக்கு நேரிட்டவைகளினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[12. And the king said unto Esther the queen, The Jews have slain and destroyed five hundred men in Shushan the palace, and the ten sons of Haman; what have they done in the rest of the king's provinces? now what is your petition? and it shall be granted you: or what is your request further? and it shall be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதர் அதைத் திட்டப்படுத்தி, அந்த இரண்டு நாட்களைக்குறித்து எழுதியிருக்கிறபடியே, அவைகளை வருஷந்தோறும் அவைகளின் சரியான காலத்திலே ஆசரியாமலிருப்பதில்லை என்பதையும்,]]></a:t>
+              <a:t><![CDATA[12. And the king said unto Esther the queen, The Jews have slain and destroyed five hundred men in Shushan the palace, and the ten sons of Haman; what have they done in the rest of the king's provinces? now what is your petition? and it shall be granted you: or what is your request further? and it shall be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதர் அதைத் திட்டப்படுத்தி, அந்த இரண்டு நாட்களைக்குறித்து எழுதியிருக்கிறபடியே, அவைகளை வருஷந்தோறும் அவைகளின் சரியான காலத்திலே ஆசரியாமலிருப்பதில்லை என்பதையும்,]]></a:t>
+              <a:t><![CDATA[12. And the king said unto Esther the queen, The Jews have slain and destroyed five hundred men in Shushan the palace, and the ten sons of Haman; what have they done in the rest of the king's provinces? now what is your petition? and it shall be granted you: or what is your request further? and it shall be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதர் அதைத் திட்டப்படுத்தி, அந்த இரண்டு நாட்களைக்குறித்து எழுதியிருக்கிறபடியே, அவைகளை வருஷந்தோறும் அவைகளின் சரியான காலத்திலே ஆசரியாமலிருப்பதில்லை என்பதையும்,]]></a:t>
+              <a:t><![CDATA[13. Then said Esther, If it please the king, let it be granted to the Jews which are in Shushan to do tomorrow also according unto this day's decree, and let Haman's ten sons be hanged upon the gallows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்த நாட்கள் எல்லாத் தலைமுறைகளிலும், வம்சங்களிலும், தேசங்களிலும், ஊர்களிலும் நினைவுகூரப்பட்டு ஆசரிக்கப்படவேண்டும் என்பதையும் இந்தப் பூரீம் என்னும் பண்டிகை நாட்கள் யூதருக்குள்ளே தவறிப்போகாமலும், அவைகளை நினைவுருதல் தங்கள் சந்ததியாருக்குள்ளே ஒழிந்துபோகாமலும் இருக்கவேண்டும் என்பதையும், தங்கள்மேலும், தங்கள் சந்ததியார்மேலும், தங்கள் மார்க்கத்தில் அமையப்போகிற மற்ற யாவர்மேலும் கடனாக நியமித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said Esther, If it please the king, let it be granted to the Jews which are in Shushan to do tomorrow also according unto this day's decree, and let Haman's ten sons be hanged upon the gallows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்த நாட்கள் எல்லாத் தலைமுறைகளிலும், வம்சங்களிலும், தேசங்களிலும், ஊர்களிலும் நினைவுகூரப்பட்டு ஆசரிக்கப்படவேண்டும் என்பதையும் இந்தப் பூரீம் என்னும் பண்டிகை நாட்கள் யூதருக்குள்ளே தவறிப்போகாமலும், அவைகளை நினைவுருதல் தங்கள் சந்ததியாருக்குள்ளே ஒழிந்துபோகாமலும் இருக்கவேண்டும் என்பதையும், தங்கள்மேலும், தங்கள் சந்ததியார்மேலும், தங்கள் மார்க்கத்தில் அமையப்போகிற மற்ற யாவர்மேலும் கடனாக நியமித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said Esther, If it please the king, let it be granted to the Jews which are in Shushan to do tomorrow also according unto this day's decree, and let Haman's ten sons be hanged upon the gallows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்த நாட்கள் எல்லாத் தலைமுறைகளிலும், வம்சங்களிலும், தேசங்களிலும், ஊர்களிலும் நினைவுகூரப்பட்டு ஆசரிக்கப்படவேண்டும் என்பதையும் இந்தப் பூரீம் என்னும் பண்டிகை நாட்கள் யூதருக்குள்ளே தவறிப்போகாமலும், அவைகளை நினைவுருதல் தங்கள் சந்ததியாருக்குள்ளே ஒழிந்துபோகாமலும் இருக்கவேண்டும் என்பதையும், தங்கள்மேலும், தங்கள் சந்ததியார்மேலும், தங்கள் மார்க்கத்தில் அமையப்போகிற மற்ற யாவர்மேலும் கடனாக நியமித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the king commanded it so to be done: and the decree was given at Shushan; and they hanged Haman's ten sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பூரீமைக்குறித்து எழுதியிருக்கிற இந்த இரண்டாம் நிருபத்தைத் திடப்படுத்தும்படிக்கு, அபியாயேலின் குமாரத்தியாகிய எஸ்தர் என்னும் ராஜாத்தியும், யூதனாகிய மொர்தெகாயும், பின்னும் மகா உறுதியாய் எழுதினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the king commanded it so to be done: and the decree was given at Shushan; and they hanged Haman's ten sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சூசானிலுள்ள யூதரோவென்றால், அந்த மாதத்தின் பதின்முன்றாந்தேதியிலும் பதினாலாந்தேதியிலும் ஏகமாய்க்கூடி, பதினைந்தாந்தேதியில் இளைப்பாறி, அதை விருந்துண்டு சந்தோஷப்படுகிற பண்டிகைநாளாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now in the twelfth month, that is, the month Adar, on the thirteenth day of the same, when the king's commandment and his decree drew near to be put in execution, in the day that the enemies of the Jews hoped to have power over them, (though it was turned to the contrary, that the Jews had rule over them that hated them;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பூரீமைக்குறித்து எழுதியிருக்கிற இந்த இரண்டாம் நிருபத்தைத் திடப்படுத்தும்படிக்கு, அபியாயேலின் குமாரத்தியாகிய எஸ்தர் என்னும் ராஜாத்தியும், யூதனாகிய மொர்தெகாயும், பின்னும் மகா உறுதியாய் எழுதினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. For the Jews that were in Shushan gathered themselves together on the fourteenth day also of the month Adar, and slew three hundred men at Shushan; but on the prey they laid not their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யூதனாகிய மொர்தெகாயும், ராஜாத்தியாகிய எஸ்தரும் யூதருக்கு உறுதிப்பாடுபண்ணினதும், அவர்கள்தானே உபவாசத்தோடும் அலறுதலோடும் ஆசரிப்போம் என்று தங்கள்மேலும் தங்கள் சந்ததியார்மேலும் கடனாக நியமித்துக்கொண்டதுமான, பூரீம் என்னப்பட்ட இந்த நாட்கள் அவைகளின் சரியான காலங்களில் ஆசரிக்கப்படும் காரியத்தை உறுதியாக்க,]]></a:t>
+              <a:t><![CDATA[15. For the Jews that were in Shushan gathered themselves together on the fourteenth day also of the month Adar, and slew three hundred men at Shushan; but on the prey they laid not their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யூதனாகிய மொர்தெகாயும், ராஜாத்தியாகிய எஸ்தரும் யூதருக்கு உறுதிப்பாடுபண்ணினதும், அவர்கள்தானே உபவாசத்தோடும் அலறுதலோடும் ஆசரிப்போம் என்று தங்கள்மேலும் தங்கள் சந்ததியார்மேலும் கடனாக நியமித்துக்கொண்டதுமான, பூரீம் என்னப்பட்ட இந்த நாட்கள் அவைகளின் சரியான காலங்களில் ஆசரிக்கப்படும் காரியத்தை உறுதியாக்க,]]></a:t>
+              <a:t><![CDATA[16. But the other Jews that were in the king's provinces gathered themselves together, and stood for their lives, and had rest from their enemies, and slew of their foes seventy and five thousand, but they laid not their hands on the prey,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் அகாஸ்வேருவின் ராஜ்யத்திலுள்ள நூற்றிருபத்தேழு நாடுகளிலுமிருக்கிற எல்லா யூதருக்கும் சமாதானமும் உண்மையுமான வார்த்தைகளையுடைய நிருபங்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. But the other Jews that were in the king's provinces gathered themselves together, and stood for their lives, and had rest from their enemies, and slew of their foes seventy and five thousand, but they laid not their hands on the prey,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் அகாஸ்வேருவின் ராஜ்யத்திலுள்ள நூற்றிருபத்தேழு நாடுகளிலுமிருக்கிற எல்லா யூதருக்கும் சமாதானமும் உண்மையுமான வார்த்தைகளையுடைய நிருபங்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. But the other Jews that were in the king's provinces gathered themselves together, and stood for their lives, and had rest from their enemies, and slew of their foes seventy and five thousand, but they laid not their hands on the prey,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் அகாஸ்வேருவின் ராஜ்யத்திலுள்ள நூற்றிருபத்தேழு நாடுகளிலுமிருக்கிற எல்லா யூதருக்கும் சமாதானமும் உண்மையுமான வார்த்தைகளையுடைய நிருபங்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[17. On the thirteenth day of the month Adar; and on the fourteenth day of the same rested they, and made it a day of feasting and gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படியே எஸ்தரின் கட்டளையானது பூரீம் நாட்களைப்பற்றின இந்த வர்த்தமானங்களைத் திடப்படுத்தினது; அது ஒரு புஸ்தகத்தில் எழுதப்பட்டது.]]></a:t>
+              <a:t><![CDATA[17. On the thirteenth day of the month Adar; and on the fourteenth day of the same rested they, and made it a day of feasting and gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவின் வார்த்தையின்படியும் அவனுடைய கட்டளையின்படியும் செய்யப்படுகிறதற்கு, ஆதார் மாதம் என்கிற பன்னிரண்டாம் மாதம் பதின்மூன்றாந் தேதியிலே, யூதரின் பகைஞர் அவர்களை மேற்கொள்ளலாம் என்று நம்பினார்களே; அந்த நாளிலேதானே, யூதரானவர்கள் தங்கள் பகைஞரை மேற்கொள்ளும்படிக்குக் காரியம் மாறுதலாய் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[18. But the Jews that were at Shushan assembled together on the thirteenth day thereof, and on the fourteenth thereof; and on the fifteenth day of the same they rested, and made it a day of feasting and gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவின் வார்த்தையின்படியும் அவனுடைய கட்டளையின்படியும் செய்யப்படுகிறதற்கு, ஆதார் மாதம் என்கிற பன்னிரண்டாம் மாதம் பதின்மூன்றாந் தேதியிலே, யூதரின் பகைஞர் அவர்களை மேற்கொள்ளலாம் என்று நம்பினார்களே; அந்த நாளிலேதானே, யூதரானவர்கள் தங்கள் பகைஞரை மேற்கொள்ளும்படிக்குக் காரியம் மாறுதலாய் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[18. But the Jews that were at Shushan assembled together on the thirteenth day thereof, and on the fourteenth thereof; and on the fifteenth day of the same they rested, and made it a day of feasting and gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவின் வார்த்தையின்படியும் அவனுடைய கட்டளையின்படியும் செய்யப்படுகிறதற்கு, ஆதார் மாதம் என்கிற பன்னிரண்டாம் மாதம் பதின்மூன்றாந் தேதியிலே, யூதரின் பகைஞர் அவர்களை மேற்கொள்ளலாம் என்று நம்பினார்களே; அந்த நாளிலேதானே, யூதரானவர்கள் தங்கள் பகைஞரை மேற்கொள்ளும்படிக்குக் காரியம் மாறுதலாய் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[19. Therefore the Jews of the villages, that dwelt in the towns without protective walls, made the fourteenth day of the month Adar a day of gladness and feasting, and a good day, and of sending portions one to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சூசானிலுள்ள யூதரோவென்றால், அந்த மாதத்தின் பதின்முன்றாந்தேதியிலும் பதினாலாந்தேதியிலும் ஏகமாய்க்கூடி, பதினைந்தாந்தேதியில் இளைப்பாறி, அதை விருந்துண்டு சந்தோஷப்படுகிற பண்டிகைநாளாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now in the twelfth month, that is, the month Adar, on the thirteenth day of the same, when the king's commandment and his decree drew near to be put in execution, in the day that the enemies of the Jews hoped to have power over them, (though it was turned to the contrary, that the Jews had rule over them that hated them;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவின் வார்த்தையின்படியும் அவனுடைய கட்டளையின்படியும் செய்யப்படுகிறதற்கு, ஆதார் மாதம் என்கிற பன்னிரண்டாம் மாதம் பதின்மூன்றாந் தேதியிலே, யூதரின் பகைஞர் அவர்களை மேற்கொள்ளலாம் என்று நம்பினார்களே; அந்த நாளிலேதானே, யூதரானவர்கள் தங்கள் பகைஞரை மேற்கொள்ளும்படிக்குக் காரியம் மாறுதலாய் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[19. Therefore the Jews of the villages, that dwelt in the towns without protective walls, made the fourteenth day of the month Adar a day of gladness and feasting, and a good day, and of sending portions one to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதர் அகாஸ்வேரு ராஜாவின் சகல நாடுகளிலுமுள்ள பட்டணங்களிலே தங்களுக்குப் பொல்லாப்பு வரப்பண்ணப்பார்த்தவர்கள்மேல் கைபோடக் கூடிக்கொண்டார்கள்; ஒருவரும் அவர்களுக்கு முன்பாக நிற்கக் கூடாதிருந்தது; அவர்களைப் பற்றி சகல ஜனங்களுக்கும் பயமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. Therefore the Jews of the villages, that dwelt in the towns without protective walls, made the fourteenth day of the month Adar a day of gladness and feasting, and a good day, and of sending portions one to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதர் அகாஸ்வேரு ராஜாவின் சகல நாடுகளிலுமுள்ள பட்டணங்களிலே தங்களுக்குப் பொல்லாப்பு வரப்பண்ணப்பார்த்தவர்கள்மேல் கைபோடக் கூடிக்கொண்டார்கள்; ஒருவரும் அவர்களுக்கு முன்பாக நிற்கக் கூடாதிருந்தது; அவர்களைப் பற்றி சகல ஜனங்களுக்கும் பயமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. And Mordecai wrote these things, and sent letters unto all the Jews that were in all the provinces of the king Ahasuerus, both nigh and far,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதர் அகாஸ்வேரு ராஜாவின் சகல நாடுகளிலுமுள்ள பட்டணங்களிலே தங்களுக்குப் பொல்லாப்பு வரப்பண்ணப்பார்த்தவர்கள்மேல் கைபோடக் கூடிக்கொண்டார்கள்; ஒருவரும் அவர்களுக்கு முன்பாக நிற்கக் கூடாதிருந்தது; அவர்களைப் பற்றி சகல ஜனங்களுக்கும் பயமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. And Mordecai wrote these things, and sent letters unto all the Jews that were in all the provinces of the king Ahasuerus, both nigh and far,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாடுகளின் சகல அதிகாரிகளும், தேசாதிபதிகளும், துரைகளும், ராஜாவின் காரியங்களை நடப்பிக்கிறவர்களும், யூதருக்குத் துணைநின்றார்கள்; மொர்தெகாயினால் உண்டான பயங்கரம் அவர்களைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[21. To establish this among them, that they should keep the fourteenth day of the month Adar, and the fifteenth day of the same, yearly,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாடுகளின் சகல அதிகாரிகளும், தேசாதிபதிகளும், துரைகளும், ராஜாவின் காரியங்களை நடப்பிக்கிறவர்களும், யூதருக்குத் துணைநின்றார்கள்; மொர்தெகாயினால் உண்டான பயங்கரம் அவர்களைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[21. To establish this among them, that they should keep the fourteenth day of the month Adar, and the fifteenth day of the same, yearly,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மொர்தெகாய் ராஜாவின் அரமனையில் பெரியவனாயிருந்தான்; அவனுடைய கீர்த்தி எல்லா நாடுகளிலும் பிரசித்தமாயிற்று; இந்த மொர்தெகாய் என்பவன் மேன்மேலும் பெரியவனானான்.]]></a:t>
+              <a:t><![CDATA[21. To establish this among them, that they should keep the fourteenth day of the month Adar, and the fifteenth day of the same, yearly,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மொர்தெகாய் ராஜாவின் அரமனையில் பெரியவனாயிருந்தான்; அவனுடைய கீர்த்தி எல்லா நாடுகளிலும் பிரசித்தமாயிற்று; இந்த மொர்தெகாய் என்பவன் மேன்மேலும் பெரியவனானான்.]]></a:t>
+              <a:t><![CDATA[22. As the days wherein the Jews rested from their enemies, and the month which was turned unto them from sorrow to joy, and from mourning into a good day: that they should make them days of feasting and joy, and of sending portions one to another, and gifts to the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே யூதர் தங்கள் சத்துருக்களையெல்லாம் பட்டயத்தால் வெட்டிக்கொன்று நிர்மூலமாக்கி, தங்கள் இஷ்டப்படி தங்கள் பகைஞருக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. As the days wherein the Jews rested from their enemies, and the month which was turned unto them from sorrow to joy, and from mourning into a good day: that they should make them days of feasting and joy, and of sending portions one to another, and gifts to the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே யூதர் தங்கள் சத்துருக்களையெல்லாம் பட்டயத்தால் வெட்டிக்கொன்று நிர்மூலமாக்கி, தங்கள் இஷ்டப்படி தங்கள் பகைஞருக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the Jews undertook to do as they had begun, and as Mordecai had written unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் அலங்கமில்லாத ஊர்களில் குடியிருக்கிற நாட்டுப்புறத்தாரான யூதர்கள் ஆதார் மாதத்தின் பதினாலாந்தேதியைச் சந்தோஷமும், விருந்துண்கிற பூரிப்புமான நாளும், ஒருவருக்கொருவர் வரிசைகளை அனுப்புகிற நாளுமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The Jews gathered themselves together in their cities throughout all the provinces of the king Ahasuerus, to lay hand on such as sought their hurt: and no man could withstand them; for the fear of them fell upon all people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதர் சூசான் அரமனையிலும் ஐந்நூறுபேரைக் கொன்று நிர்மூலமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the Jews undertook to do as they had begun, and as Mordecai had written unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் யூதருடைய சத்துருவின் குமாரரான பர்சான்தாத்தா, தல்போன், அஸ்பாதா,]]></a:t>
+              <a:t><![CDATA[24. Because Haman the son of Hammedatha, the Agagite, the enemy of all the Jews, had devised against the Jews to destroy them, and had cast Pur, that is, the lot, to consume them, and to destroy them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பொராதா, அதலியா, அரிதாத்தா,]]></a:t>
+              <a:t><![CDATA[24. Because Haman the son of Hammedatha, the Agagite, the enemy of all the Jews, had devised against the Jews to destroy them, and had cast Pur, that is, the lot, to consume them, and to destroy them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பர்மஷடா, அரிசாய், அரிதாய், வாய்சாதா ஆகிய பத்துப்பேரையும் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. But when Esther came before the king, he commanded by letters that his wicked device, which he devised against the Jews, should return upon his own head, and that he and his sons should be hanged on the gallows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
+              <a:t><![CDATA[25. But when Esther came before the king, he commanded by letters that his wicked device, which he devised against the Jews, should return upon his own head, and that he and his sons should be hanged on the gallows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
+              <a:t><![CDATA[25. But when Esther came before the king, he commanded by letters that his wicked device, which he devised against the Jews, should return upon his own head, and that he and his sons should be hanged on the gallows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றையதினம் சூசான் அரமனையில் கொன்றுபோடப்பட்டவர்களின் தொகை ராஜசமுகத்தில் கொண்டுவரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. Wherefore they called these days Purim after the name of Pur. Therefore for all the words of this letter, and of that which they had seen concerning this matter, and which had come unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றையதினம் சூசான் அரமனையில் கொன்றுபோடப்பட்டவர்களின் தொகை ராஜசமுகத்தில் கொண்டுவரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. Wherefore they called these days Purim after the name of Pur. Therefore for all the words of this letter, and of that which they had seen concerning this matter, and which had come unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ராஜா, ராஜாத்தியாகிய எஸ்தரை நோக்கி: யூதர் சூசான் அரமனையில் ஐந்நூறுபேரையும் ஆமானின் பத்துக் குமாரரையும் கொன்று நிர்மூலமாக்கினார்கள்; ராஜாவின் மற்ற நாடுகளிலும் என்ன செய்திருப்பார்களோ! இப்போதும் உன் வேண்டுதல் என்ன? அது உனக்குக் கட்டளையிடப்படும்; உன் மன்றாட்டு என்ன? அதின்படி செய்யப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. Wherefore they called these days Purim after the name of Pur. Therefore for all the words of this letter, and of that which they had seen concerning this matter, and which had come unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ராஜா, ராஜாத்தியாகிய எஸ்தரை நோக்கி: யூதர் சூசான் அரமனையில் ஐந்நூறுபேரையும் ஆமானின் பத்துக் குமாரரையும் கொன்று நிர்மூலமாக்கினார்கள்; ராஜாவின் மற்ற நாடுகளிலும் என்ன செய்திருப்பார்களோ! இப்போதும் உன் வேண்டுதல் என்ன? அது உனக்குக் கட்டளையிடப்படும்; உன் மன்றாட்டு என்ன? அதின்படி செய்யப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. The Jews ordained, and took upon them, and upon their seed, and upon all such as joined themselves unto them, so as it should not fail, that they would keep these two days according to their writing, and according to their appointed time every year;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் அலங்கமில்லாத ஊர்களில் குடியிருக்கிற நாட்டுப்புறத்தாரான யூதர்கள் ஆதார் மாதத்தின் பதினாலாந்தேதியைச் சந்தோஷமும், விருந்துண்கிற பூரிப்புமான நாளும், ஒருவருக்கொருவர் வரிசைகளை அனுப்புகிற நாளுமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The Jews gathered themselves together in their cities throughout all the provinces of the king Ahasuerus, to lay hand on such as sought their hurt: and no man could withstand them; for the fear of them fell upon all people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ராஜா, ராஜாத்தியாகிய எஸ்தரை நோக்கி: யூதர் சூசான் அரமனையில் ஐந்நூறுபேரையும் ஆமானின் பத்துக் குமாரரையும் கொன்று நிர்மூலமாக்கினார்கள்; ராஜாவின் மற்ற நாடுகளிலும் என்ன செய்திருப்பார்களோ! இப்போதும் உன் வேண்டுதல் என்ன? அது உனக்குக் கட்டளையிடப்படும்; உன் மன்றாட்டு என்ன? அதின்படி செய்யப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. The Jews ordained, and took upon them, and upon their seed, and upon all such as joined themselves unto them, so as it should not fail, that they would keep these two days according to their writing, and according to their appointed time every year;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ராஜா, ராஜாத்தியாகிய எஸ்தரை நோக்கி: யூதர் சூசான் அரமனையில் ஐந்நூறுபேரையும் ஆமானின் பத்துக் குமாரரையும் கொன்று நிர்மூலமாக்கினார்கள்; ராஜாவின் மற்ற நாடுகளிலும் என்ன செய்திருப்பார்களோ! இப்போதும் உன் வேண்டுதல் என்ன? அது உனக்குக் கட்டளையிடப்படும்; உன் மன்றாட்டு என்ன? அதின்படி செய்யப்படும் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And that these days should be remembered and kept throughout every generation, every family, every province, and every city; and that these days of Purim should not fail from among the Jews, nor the memorial of them perish from their seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எஸ்தர்: ராஜாவுக்குச் சித்தமாயிருந்தால், இன்றையத்தினத்துக் கட்டளையின்படியே சூசானிலிருக்கிற யூதர் நாளையதினமும் செய்யவும், ஆமானின் பத்துக் குமாரரின் உடலையும் தூக்குமரத்தில் தூக்கிப்போடவும் உத்தரவாகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. And that these days should be remembered and kept throughout every generation, every family, every province, and every city; and that these days of Purim should not fail from among the Jews, nor the memorial of them perish from their seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எஸ்தர்: ராஜாவுக்குச் சித்தமாயிருந்தால், இன்றையத்தினத்துக் கட்டளையின்படியே சூசானிலிருக்கிற யூதர் நாளையதினமும் செய்யவும், ஆமானின் பத்துக் குமாரரின் உடலையும் தூக்குமரத்தில் தூக்கிப்போடவும் உத்தரவாகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. And that these days should be remembered and kept throughout every generation, every family, every province, and every city; and that these days of Purim should not fail from among the Jews, nor the memorial of them perish from their seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எஸ்தர்: ராஜாவுக்குச் சித்தமாயிருந்தால், இன்றையத்தினத்துக் கட்டளையின்படியே சூசானிலிருக்கிற யூதர் நாளையதினமும் செய்யவும், ஆமானின் பத்துக் குமாரரின் உடலையும் தூக்குமரத்தில் தூக்கிப்போடவும் உத்தரவாகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. And that these days should be remembered and kept throughout every generation, every family, every province, and every city; and that these days of Purim should not fail from among the Jews, nor the memorial of them perish from their seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே செய்யும்படிக்கு ராஜா உத்தரவு கொடுத்தான், அதற்குச் சூசானிலே கட்டளை பிறந்தது; ஆமானின் பத்துக் குமாரருடைய உடலையும் தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And that these days should be remembered and kept throughout every generation, every family, every province, and every city; and that these days of Purim should not fail from among the Jews, nor the memorial of them perish from their seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே செய்யும்படிக்கு ராஜா உத்தரவு கொடுத்தான், அதற்குச் சூசானிலே கட்டளை பிறந்தது; ஆமானின் பத்துக் குமாரருடைய உடலையும் தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Then Esther the queen, the daughter of Abihail, and Mordecai the Jew, wrote with all authority, to confirm this second letter of Purim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சூசானிலிருக்கிற யூதர் ஆதார் மாதத்தின் பதினாலாந்தேதியிலும் கூடிச்சேர்ந்து, சூசானில் முந்நூறுபேரைக்கொன்றுபோட்டார்கள்; ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
+              <a:t><![CDATA[29. Then Esther the queen, the daughter of Abihail, and Mordecai the Jew, wrote with all authority, to confirm this second letter of Purim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சூசானிலிருக்கிற யூதர் ஆதார் மாதத்தின் பதினாலாந்தேதியிலும் கூடிச்சேர்ந்து, சூசானில் முந்நூறுபேரைக்கொன்றுபோட்டார்கள்; ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
+              <a:t><![CDATA[29. Then Esther the queen, the daughter of Abihail, and Mordecai the Jew, wrote with all authority, to confirm this second letter of Purim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜாவின் நாடுகளிலுள்ள மற்ற யூதர்கள் தங்கள் பிராணனைத் தற்காக்கவும், தங்கள் பகைஞருக்கு விலகி இளைப்பாறுதல் அடையவும் ஒருமிக்கச் சேர்ந்து, தங்கள் விரோதிகளில் எழுபத்தையாயிரம் பேரைக் கொன்றுபோட்டார்கள்; ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
+              <a:t><![CDATA[30. And he sent the letters unto all the Jews, to the hundred twenty and seven provinces of the kingdom of Ahasuerus, with words of peace and truth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் அலங்கமில்லாத ஊர்களில் குடியிருக்கிற நாட்டுப்புறத்தாரான யூதர்கள் ஆதார் மாதத்தின் பதினாலாந்தேதியைச் சந்தோஷமும், விருந்துண்கிற பூரிப்புமான நாளும், ஒருவருக்கொருவர் வரிசைகளை அனுப்புகிற நாளுமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The Jews gathered themselves together in their cities throughout all the provinces of the king Ahasuerus, to lay hand on such as sought their hurt: and no man could withstand them; for the fear of them fell upon all people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜாவின் நாடுகளிலுள்ள மற்ற யூதர்கள் தங்கள் பிராணனைத் தற்காக்கவும், தங்கள் பகைஞருக்கு விலகி இளைப்பாறுதல் அடையவும் ஒருமிக்கச் சேர்ந்து, தங்கள் விரோதிகளில் எழுபத்தையாயிரம் பேரைக் கொன்றுபோட்டார்கள்; ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
+              <a:t><![CDATA[30. And he sent the letters unto all the Jews, to the hundred twenty and seven provinces of the kingdom of Ahasuerus, with words of peace and truth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜாவின் நாடுகளிலுள்ள மற்ற யூதர்கள் தங்கள் பிராணனைத் தற்காக்கவும், தங்கள் பகைஞருக்கு விலகி இளைப்பாறுதல் அடையவும் ஒருமிக்கச் சேர்ந்து, தங்கள் விரோதிகளில் எழுபத்தையாயிரம் பேரைக் கொன்றுபோட்டார்கள்; ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
+              <a:t><![CDATA[30. And he sent the letters unto all the Jews, to the hundred twenty and seven provinces of the kingdom of Ahasuerus, with words of peace and truth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,51 +7978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதார் மாதத்தின் பதின்முன்றாந்தேதியிலே இப்படிச் செய்து, பதினாலாந்தேதியிலே இளைப்பாறி, அதை விருந்துண்டு சந்தோஷப்படுகிற பண்டிகை நாளாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And he sent the letters unto all the Jews, to the hundred twenty and seven provinces of the kingdom of Ahasuerus, with words of peace and truth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8075,51 +8087,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதார் மாதத்தின் பதின்முன்றாந்தேதியிலே இப்படிச் செய்து, பதினாலாந்தேதியிலே இளைப்பாறி, அதை விருந்துண்டு சந்தோஷப்படுகிற பண்டிகை நாளாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. To confirm these days of Purim in their times appointed, according as Mordecai the Jew and Esther the queen had commanded with authority them, and as they had decreed for themselves and for their seed, the matters of the fastings and their cry.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. To confirm these days of Purim in their times appointed, according as Mordecai the Jew and Esther the queen had commanded with authority them, and as they had decreed for themselves and for their seed, the matters of the fastings and their cry.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the decree of Esther confirmed these matters of Purim; and it was written in the book.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the decree of Esther confirmed these matters of Purim; and it was written in the book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மொர்தெகாய் இந்த வர்த்தமானங்களை எழுதி, சமீபத்திலும் தூரத்திலுமிருக்கிற அகாஸ்வேரு ராஜாவின் சகல நாடுகளிலுமுள்ள எல்லா யூதருக்கும் நிருபங்களை அனுப்பி,]]></a:t>
+              <a:t><![CDATA[3. And all the rulers of the provinces, and the lieutenants, and the deputies, and officers of the king, helped the Jews; because the fear of Mordecai fell upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மொர்தெகாய் இந்த வர்த்தமானங்களை எழுதி, சமீபத்திலும் தூரத்திலுமிருக்கிற அகாஸ்வேரு ராஜாவின் சகல நாடுகளிலுமுள்ள எல்லா யூதருக்கும் நிருபங்களை அனுப்பி,]]></a:t>
+              <a:t><![CDATA[3. And all the rulers of the provinces, and the lieutenants, and the deputies, and officers of the king, helped the Jews; because the fear of Mordecai fell upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414215" r:id="rId1"/>
+    <p:sldLayoutId id="2478604266" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8976,50 +9315,74 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9136,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. To establish this among them, that they should keep the fourteenth day of the month Adar, and]]></a:t>
+              <a:t><![CDATA[4. மொர்தெகாய் ராஜாவின் அரமனையில் பெரியவனாயிருந்தான்; அவனுடைய கீர்த்தி எல்லா நாடுகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fifteenth day of the same, yearly,]]></a:t>
+              <a:t><![CDATA[பிரசித்தமாயிற்று; இந்த மொர்தெகாய் என்பவன் மேன்மேலும் பெரியவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. As the days wherein the Jews rested from their enemies, and the month which was turned unto them]]></a:t>
+              <a:t><![CDATA[5. அப்படியே யூதர் தங்கள் சத்துருக்களையெல்லாம் பட்டயத்தால் வெட்டிக்கொன்று நிர்மூலமாக்கி, தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from sorrow to joy, and from mourning into a good day: that they should make them days of feasting]]></a:t>
+              <a:t><![CDATA[இஷ்டப்படி தங்கள் பகைஞருக்குச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and joy, and of sending portions one to another, and gifts to the poor.]]></a:t>
+              <a:t><![CDATA[6. யூதர் சூசான் அரமனையிலும் ஐந்நூறுபேரைக் கொன்று நிர்மூலமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the Jews undertook to do as they had begun, and as Mordecai had written unto them;]]></a:t>
+              <a:t><![CDATA[7. அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் யூதருடைய சத்துருவின் குமாரரான பர்சான்தாத்தா, தல்போன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Because Haman the son of Hammedatha, the Agagite, the enemy of all the Jews, had devised against]]></a:t>
+              <a:t><![CDATA[அஸ்பாதா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Jews to destroy them, and had cast Pur, that is, the lot, to consume them, and to destroy them;]]></a:t>
+              <a:t><![CDATA[8. பொராதா, அதலியா, அரிதாத்தா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But when Esther came before the king, he commanded by letters that his wicked device, which he]]></a:t>
+              <a:t><![CDATA[9. பர்மஷடா, அரிசாய், அரிதாய், வாய்சாதா ஆகிய பத்துப்பேரையும் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[devised against the Jews, should return upon his own head, and that he and his sons should be hanged]]></a:t>
+              <a:t><![CDATA[10. ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But the Jews that were at Shushan assembled together on the thirteenth day thereof, and on the]]></a:t>
+              <a:t><![CDATA[1. ராஜாவின் வார்த்தையின்படியும் அவனுடைய கட்டளையின்படியும் செய்யப்படுகிறதற்கு, ஆதார் மாதம் என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on the gallows.]]></a:t>
+              <a:t><![CDATA[11. அன்றையதினம் சூசான் அரமனையில் கொன்றுபோடப்பட்டவர்களின் தொகை ராஜசமுகத்தில் கொண்டுவரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Wherefore they called these days Purim after the name of Pur. Therefore for all the words of]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ராஜா, ராஜாத்தியாகிய எஸ்தரை நோக்கி: யூதர் சூசான் அரமனையில் ஐந்நூறுபேரையும் ஆமானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this letter, and of that which they had seen concerning this matter, and which had come unto them,]]></a:t>
+              <a:t><![CDATA[பத்துக் குமாரரையும் கொன்று நிர்மூலமாக்கினார்கள்; ராஜாவின் மற்ற நாடுகளிலும் என்ன செய்திருப்பார்களோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. The Jews ordained, and took upon them, and upon their seed, and upon all such as joined]]></a:t>
+              <a:t><![CDATA[இப்போதும் உன் வேண்டுதல் என்ன? அது உனக்குக் கட்டளையிடப்படும்; உன் மன்றாட்டு என்ன? அதின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves unto them, so as it should not fail, that they would keep these two days according to]]></a:t>
+              <a:t><![CDATA[செய்யப்படும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their writing, and according to their appointed time every year;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது எஸ்தர்: ராஜாவுக்குச் சித்தமாயிருந்தால், இன்றையத்தினத்துக் கட்டளையின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And that these days should be remembered and kept throughout every generation, every family,]]></a:t>
+              <a:t><![CDATA[சூசானிலிருக்கிற யூதர் நாளையதினமும் செய்யவும், ஆமானின் பத்துக் குமாரரின் உடலையும் தூக்குமரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every province, and every city; and that these days of Purim should not fail from among the Jews,]]></a:t>
+              <a:t><![CDATA[தூக்கிப்போடவும் உத்தரவாகவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor the memorial of them perish from their seed.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே செய்யும்படிக்கு ராஜா உத்தரவு கொடுத்தான், அதற்குச் சூசானிலே கட்டளை பிறந்தது; ஆமானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then Esther the queen, the daughter of Abihail, and Mordecai the Jew, wrote with all authority,]]></a:t>
+              <a:t><![CDATA[பத்துக் குமாரருடைய உடலையும் தூக்கிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fourteenth thereof; and on the fifteenth day of the same they rested, and made it a day of feasting]]></a:t>
+              <a:t><![CDATA[பன்னிரண்டாம் மாதம் பதின்மூன்றாந் தேதியிலே, யூதரின் பகைஞர் அவர்களை மேற்கொள்ளலாம் என்று நம்பினார்களே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to confirm this second letter of Purim.]]></a:t>
+              <a:t><![CDATA[15. சூசானிலிருக்கிற யூதர் ஆதார் மாதத்தின் பதினாலாந்தேதியிலும் கூடிச்சேர்ந்து, சூசானில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And he sent the letters unto all the Jews, to the hundred twenty and seven provinces of the]]></a:t>
+              <a:t><![CDATA[முந்நூறுபேரைக்கொன்றுபோட்டார்கள்; ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kingdom of Ahasuerus, with words of peace and truth,]]></a:t>
+              <a:t><![CDATA[16. ராஜாவின் நாடுகளிலுள்ள மற்ற யூதர்கள் தங்கள் பிராணனைத் தற்காக்கவும், தங்கள் பகைஞருக்கு விலகி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. To confirm these days of Purim in their times appointed, according as Mordecai the Jew and]]></a:t>
+              <a:t><![CDATA[இளைப்பாறுதல் அடையவும் ஒருமிக்கச் சேர்ந்து, தங்கள் விரோதிகளில் எழுபத்தையாயிரம் பேரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Esther the queen had commanded with authority them, and as they had decreed for themselves and for]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டார்கள்; ஆனாலும் கொள்ளையிடத் தங்கள் கையை நீட்டவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their seed, the matters of the fastings and their cry.]]></a:t>
+              <a:t><![CDATA[17. ஆதார் மாதத்தின் பதின்முன்றாந்தேதியிலே இப்படிச் செய்து, பதினாலாந்தேதியிலே இளைப்பாறி, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And the decree of Esther confirmed these matters of Purim; and it was written in the book.]]></a:t>
+              <a:t><![CDATA[விருந்துண்டு சந்தோஷப்படுகிற பண்டிகை நாளாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now in the twelfth month, that is, the month Adar, on the thirteenth day of the same, when the]]></a:t>
+              <a:t><![CDATA[18. சூசானிலுள்ள யூதரோவென்றால், அந்த மாதத்தின் பதின்முன்றாந்தேதியிலும் பதினாலாந்தேதியிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's commandment and his decree drew near to be put in execution, in the day that the enemies of]]></a:t>
+              <a:t><![CDATA[ஏகமாய்க்கூடி, பதினைந்தாந்தேதியில் இளைப்பாறி, அதை விருந்துண்டு சந்தோஷப்படுகிற பண்டிகைநாளாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Jews hoped to have power over them, (though it was turned to the contrary, that the Jews had]]></a:t>
+              <a:t><![CDATA[19. ஆதலால் அலங்கமில்லாத ஊர்களில் குடியிருக்கிற நாட்டுப்புறத்தாரான யூதர்கள் ஆதார் மாதத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and gladness.]]></a:t>
+              <a:t><![CDATA[அந்த நாளிலேதானே, யூதரானவர்கள் தங்கள் பகைஞரை மேற்கொள்ளும்படிக்குக் காரியம் மாறுதலாய் முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rule over them that hated them;)]]></a:t>
+              <a:t><![CDATA[பதினாலாந்தேதியைச் சந்தோஷமும், விருந்துண்கிற பூரிப்புமான நாளும், ஒருவருக்கொருவர் வரிசைகளை அனுப்புகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The Jews gathered themselves together in their cities throughout all the provinces of the king]]></a:t>
+              <a:t><![CDATA[நாளுமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ahasuerus, to lay hand on such as sought their hurt: and no man could withstand them; for the fear]]></a:t>
+              <a:t><![CDATA[20. மொர்தெகாய் இந்த வர்த்தமானங்களை எழுதி, சமீபத்திலும் தூரத்திலுமிருக்கிற அகாஸ்வேரு ராஜாவின் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of them fell upon all people.]]></a:t>
+              <a:t><![CDATA[நாடுகளிலுமுள்ள எல்லா யூதருக்கும் நிருபங்களை அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And all the rulers of the provinces, and the lieutenants, and the deputies, and officers of the]]></a:t>
+              <a:t><![CDATA[21. வருஷந்தோறும் ஆதார் மாதத்தின் பதினாலாம் பதினைந்தாந்தேதிகளை யூதர் தங்கள் பகைஞருக்கு நீங்கலாகி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king, helped the Jews; because the fear of Mordecai fell upon them.]]></a:t>
+              <a:t><![CDATA[இளைப்பாறுதல் அடைந்த நாட்களாகவும், அவர்கள் சஞ்சலம் சந்தோஷமாகவும், அவர்கள் துக்கம் மகிழ்ச்சியாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For Mordecai was great in the king's house, and his fame went out throughout all the provinces:]]></a:t>
+              <a:t><![CDATA[மாறின மாதமாகவும் ஆசரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for this man Mordecai waxed greater and greater.]]></a:t>
+              <a:t><![CDATA[22. அந்நாட்களில் விருந்துண்டு சந்தோஷங்கொண்டாடவும், ஒருவருக்கொருவர் வரிசைகளை அனுப்பவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Thus the Jews stroke all their enemies with the stroke of the sword, and slaughter, and]]></a:t>
+              <a:t><![CDATA[எளியவர்களுக்குத் தானதர்மஞ்செய்யவும் வேண்டுமென்று திட்டம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destruction, and did what they would unto those that hated them.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது யூதர் தாங்கள் செய்யத்தொடங்கினபடியும் மொர்தெகாய் தங்களுக்கு எழுதினபடியும் செய்யச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Therefore the Jews of the villages, that dwelt in the towns without protective walls, made the]]></a:t>
+              <a:t><![CDATA[2. யூதர் அகாஸ்வேரு ராஜாவின் சகல நாடுகளிலுமுள்ள பட்டணங்களிலே தங்களுக்குப் பொல்லாப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And in Shushan the palace the Jews slew and destroyed five hundred men.]]></a:t>
+              <a:t><![CDATA[சம்மதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Parshandatha, and Dalphon, and Aspatha,]]></a:t>
+              <a:t><![CDATA[24. அம்மெதாத்தாவின் குமாரனாகிய ஆமான் என்னும் ஆகாகியன், யூதருக்கெல்லாம் சத்துருவாயிருந்து யூதரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Poratha, and Adalia, and Aridatha,]]></a:t>
+              <a:t><![CDATA[சங்கரிக்க நினைத்து, அவர்களை அழிக்கவும் நிர்மூலமாக்கவும், பூர் என்னப்பட்ட சீட்டைப் போடுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Parmashta, and Arisai, and Aridai, and Vajezatha,]]></a:t>
+              <a:t><![CDATA[25. ஆனாலும் எஸ்தர், ராஜசமுகத்தில்போய், யூதருக்கு விரோதமாய் அவன் நினைத்த அவனுடைய பொல்லாத யோசனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The ten sons of Haman the son of Hammedatha, the enemy of the Jews, slew they; but on the spoil]]></a:t>
+              <a:t><![CDATA[அவனுடைய தலையின்மேல் திரும்பும்படி கட்டளை பிறப்பித்ததினாலே, அவனையும் அவன் குமாரரையும் மரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid they not their hand.]]></a:t>
+              <a:t><![CDATA[தூக்கிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. On that day the number of those that were slain in Shushan the palace was brought before the]]></a:t>
+              <a:t><![CDATA[26. ஆகையினால் அந்த நாட்கள் பூர் என்னும் பேரினால் பூரீம் என்னப்பட்டது; அவன் அந்த நிருபத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king.]]></a:t>
+              <a:t><![CDATA[எழுதியிருந்த எல்லா வார்த்தைகளினிமித்தமும், தாங்களே இந்த விஷயத்தில் அநுபவித்தவைகளினித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king said unto Esther the queen, The Jews have slain and destroyed five hundred men in]]></a:t>
+              <a:t><![CDATA[தங்களுக்கு நேரிட்டவைகளினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shushan the palace, and the ten sons of Haman; what have they done in the rest of the king's]]></a:t>
+              <a:t><![CDATA[27. யூதர் அதைத் திட்டப்படுத்தி, அந்த இரண்டு நாட்களைக்குறித்து எழுதியிருக்கிறபடியே, அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fourteenth day of the month Adar a day of gladness and feasting, and a good day, and of sending]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணப்பார்த்தவர்கள்மேல் கைபோடக் கூடிக்கொண்டார்கள்; ஒருவரும் அவர்களுக்கு முன்பாக நிற்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[provinces? now what is your petition? and it shall be granted you: or what is your request further?]]></a:t>
+              <a:t><![CDATA[வருஷந்தோறும் அவைகளின் சரியான காலத்திலே ஆசரியாமலிருப்பதில்லை என்பதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and it shall be done.]]></a:t>
+              <a:t><![CDATA[28. இந்த நாட்கள் எல்லாத் தலைமுறைகளிலும், வம்சங்களிலும், தேசங்களிலும், ஊர்களிலும் நினைவுகூரப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then said Esther, If it please the king, let it be granted to the Jews which are in Shushan to]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கப்படவேண்டும் என்பதையும் இந்தப் பூரீம் என்னும் பண்டிகை நாட்கள் யூதருக்குள்ளே தவறிப்போகாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do tomorrow also according unto this day's decree, and let Haman's ten sons be hanged upon the]]></a:t>
+              <a:t><![CDATA[அவைகளை நினைவுருதல் தங்கள் சந்ததியாருக்குள்ளே ஒழிந்துபோகாமலும் இருக்கவேண்டும் என்பதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gallows.]]></a:t>
+              <a:t><![CDATA[தங்கள்மேலும், தங்கள் சந்ததியார்மேலும், தங்கள் மார்க்கத்தில் அமையப்போகிற மற்ற யாவர்மேலும் கடனாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the king commanded it so to be done: and the decree was given at Shushan; and they hanged]]></a:t>
+              <a:t><![CDATA[நியமித்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Haman's ten sons.]]></a:t>
+              <a:t><![CDATA[29. பூரீமைக்குறித்து எழுதியிருக்கிற இந்த இரண்டாம் நிருபத்தைத் திடப்படுத்தும்படிக்கு, அபியாயேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For the Jews that were in Shushan gathered themselves together on the fourteenth day also of the]]></a:t>
+              <a:t><![CDATA[குமாரத்தியாகிய எஸ்தர் என்னும் ராஜாத்தியும், யூதனாகிய மொர்தெகாயும், பின்னும் மகா உறுதியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[month Adar, and slew three hundred men at Shushan; but on the prey they laid not their hand.]]></a:t>
+              <a:t><![CDATA[எழுதினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But the other Jews that were in the king's provinces gathered themselves together, and stood for]]></a:t>
+              <a:t><![CDATA[30. யூதனாகிய மொர்தெகாயும், ராஜாத்தியாகிய எஸ்தரும் யூதருக்கு உறுதிப்பாடுபண்ணினதும், அவர்கள்தானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[portions one to another.]]></a:t>
+              <a:t><![CDATA[கூடாதிருந்தது; அவர்களைப் பற்றி சகல ஜனங்களுக்கும் பயமுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their lives, and had rest from their enemies, and slew of their foes seventy and five thousand, but]]></a:t>
+              <a:t><![CDATA[உபவாசத்தோடும் அலறுதலோடும் ஆசரிப்போம் என்று தங்கள்மேலும் தங்கள் சந்ததியார்மேலும் கடனாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they laid not their hands on the prey,]]></a:t>
+              <a:t><![CDATA[நியமித்துக்கொண்டதுமான, பூரீம் என்னப்பட்ட இந்த நாட்கள் அவைகளின் சரியான காலங்களில் ஆசரிக்கப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. On the thirteenth day of the month Adar; and on the fourteenth day of the same rested they, and]]></a:t>
+              <a:t><![CDATA[காரியத்தை உறுதியாக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18607,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made it a day of feasting and gladness.]]></a:t>
+              <a:t><![CDATA[31. அவன் அகாஸ்வேருவின் ராஜ்யத்திலுள்ள நூற்றிருபத்தேழு நாடுகளிலுமிருக்கிற எல்லா யூதருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சமாதானமும் உண்மையுமான வார்த்தைகளையுடைய நிருபங்களை அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இப்படியே எஸ்தரின் கட்டளையானது பூரீம் நாட்களைப்பற்றின இந்த வர்த்தமானங்களைத் திடப்படுத்தினது; அது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒரு புஸ்தகத்தில் எழுதப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Mordecai wrote these things, and sent letters unto all the Jews that were in all the]]></a:t>
+              <a:t><![CDATA[3. நாடுகளின் சகல அதிகாரிகளும், தேசாதிபதிகளும், துரைகளும், ராஜாவின் காரியங்களை நடப்பிக்கிறவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[provinces of the king Ahasuerus, both nigh and far,]]></a:t>
+              <a:t><![CDATA[யூதருக்குத் துணைநின்றார்கள்; மொர்தெகாயினால் உண்டான பயங்கரம் அவர்களைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்தர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>