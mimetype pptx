--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -370,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And whosoever remains in any place where he sojourns, let the men of his place help him with silver, and with gold, and with goods, and with beasts, beside the freewill offering for the house of God that is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And whosoever remains in any place where he sojourns, let the men of his place help him with silver, and with gold, and with goods, and with beasts, beside the freewill offering for the house of God that is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And whosoever remains in any place where he sojourns, let the men of his place help him with silver, and with gold, and with goods, and with beasts, beside the freewill offering for the house of God that is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
+              <a:t><![CDATA[5. Then rose up the chief of the fathers of Judah and Benjamin, and the priests, and the Levites, with all them whose spirit God had raised, to go up to build the house of the LORD which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
+              <a:t><![CDATA[5. Then rose up the chief of the fathers of Judah and Benjamin, and the priests, and the Levites, with all them whose spirit God had raised, to go up to build the house of the LORD which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
+              <a:t><![CDATA[5. Then rose up the chief of the fathers of Judah and Benjamin, and the priests, and the Levites, with all them whose spirit God had raised, to go up to build the house of the LORD which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைச் சுற்றிலும் குடியிருக்கிற யாவரும் மனஉற்சாகமாய்க் காணிக்கை கொடுத்ததுமன்றி, வெள்ளிப் பணிமுட்டுகளையும் பொன்னையும் மற்ற வஸ்துக்களையும் மிருகஜீவன்களையும் உச்சிதமான பொருள்களையும் கொடுத்து, அவர்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And all they that were about them strengthened their hands with vessels of silver, with gold, with goods, and with beasts, and with precious things, beside all that was willingly offered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைச் சுற்றிலும் குடியிருக்கிற யாவரும் மனஉற்சாகமாய்க் காணிக்கை கொடுத்ததுமன்றி, வெள்ளிப் பணிமுட்டுகளையும் பொன்னையும் மற்ற வஸ்துக்களையும் மிருகஜீவன்களையும் உச்சிதமான பொருள்களையும் கொடுத்து, அவர்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And all they that were about them strengthened their hands with vessels of silver, with gold, with goods, and with beasts, and with precious things, beside all that was willingly offered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நேபுகாத்நேச்சார் எருசலேமிலிருந்து கொண்டுவந்து, தன் தேவனுடைய கோவிலிலே வைத்திருந்த கர்த்தருடைய ஆலயத்து பணிமுட்டுகளையும் கோரேஸ் ராஜா எடுத்துக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[6. And all they that were about them strengthened their hands with vessels of silver, with gold, with goods, and with beasts, and with precious things, beside all that was willingly offered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நேபுகாத்நேச்சார் எருசலேமிலிருந்து கொண்டுவந்து, தன் தேவனுடைய கோவிலிலே வைத்திருந்த கர்த்தருடைய ஆலயத்து பணிமுட்டுகளையும் கோரேஸ் ராஜா எடுத்துக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[7. Also Cyrus the king brought forth the vessels of the house of the LORD, which Nebuchadnezzar had brought forth out of Jerusalem, and had put them in the house of his gods;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
+              <a:t><![CDATA[1. Now in the first year of Cyrus king of Persia, that the word of the LORD by the mouth of Jeremiah might be fulfilled, the LORD stirred up the spirit of Cyrus king of Persia, that he made a proclamation throughout all his kingdom, and put it also in writing, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளைப் பெர்சியாவின் ராஜாவாகிய கோரேஸ் பொக்கிஷக்காரனாகிய மித்திரேதாத்தின் கையினால் எடுக்கச்செய்து, யூதாவின் அதிபதியாகிய சேஸ்பாத்சாரிடத்தில் எண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[7. Also Cyrus the king brought forth the vessels of the house of the LORD, which Nebuchadnezzar had brought forth out of Jerusalem, and had put them in the house of his gods;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளைப் பெர்சியாவின் ராஜாவாகிய கோரேஸ் பொக்கிஷக்காரனாகிய மித்திரேதாத்தின் கையினால் எடுக்கச்செய்து, யூதாவின் அதிபதியாகிய சேஸ்பாத்சாரிடத்தில் எண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[8. Even those did Cyrus king of Persia bring forth by the hand of Mithredath the treasurer, and numbered them unto Sheshbazzar, the prince of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகளின் தொகையாவது: பொன் தட்டுகள் முப்பது, வெள்ளித்தாலங்கள் ஆயிரம், கத்திகள் இருபத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[8. Even those did Cyrus king of Persia bring forth by the hand of Mithredath the treasurer, and numbered them unto Sheshbazzar, the prince of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகளின் தொகையாவது: பொன் தட்டுகள் முப்பது, வெள்ளித்தாலங்கள் ஆயிரம், கத்திகள் இருபத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[9. And this is the number of them: thirty chargers of gold, a thousand chargers of silver, nine and twenty knives,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பொற்கிண்ணங்கள் முப்பது, வெள்ளிக்கிண்ணங்கள் நானூற்றுப்பத்து, மற்றப் பணிமுட்டுகள் ஆயிரம்.]]></a:t>
+              <a:t><![CDATA[10. Thirty basons of gold, silver basons of a second sort four hundred and ten, and other vessels a thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பொற்கிண்ணங்கள் முப்பது, வெள்ளிக்கிண்ணங்கள் நானூற்றுப்பத்து, மற்றப் பணிமுட்டுகள் ஆயிரம்.]]></a:t>
+              <a:t><![CDATA[11. All the vessels of gold and of silver were five thousand and four hundred. All these did Sheshbazzar bring up with them of the captivity that were brought up from Babylon unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பொன் வெள்ளிப் பணிமுட்டுகளெல்லாம் ஐயாயிரத்து நானூறு, இவைகளையெல்லாம் சேஸ்பாத்சார், சிறையிருப்பினின்று விடுதலைபெற்றவர்கள் பாபிலோனிலிருந்து எருசலேமுக்குப் போகையில், எடுத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[11. All the vessels of gold and of silver were five thousand and four hundred. All these did Sheshbazzar bring up with them of the captivity that were brought up from Babylon unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பொன் வெள்ளிப் பணிமுட்டுகளெல்லாம் ஐயாயிரத்து நானூறு, இவைகளையெல்லாம் சேஸ்பாத்சார், சிறையிருப்பினின்று விடுதலைபெற்றவர்கள் பாபிலோனிலிருந்து எருசலேமுக்குப் போகையில், எடுத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[11. All the vessels of gold and of silver were five thousand and four hundred. All these did Sheshbazzar bring up with them of the captivity that were brought up from Babylon unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
+              <a:t><![CDATA[1. Now in the first year of Cyrus king of Persia, that the word of the LORD by the mouth of Jeremiah might be fulfilled, the LORD stirred up the spirit of Cyrus king of Persia, that he made a proclamation throughout all his kingdom, and put it also in writing, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
+              <a:t><![CDATA[2. Thus says Cyrus king of Persia, The LORD God of heaven has given me all the kingdoms of the earth; and he has charged me to build him an house at Jerusalem, which is in Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரலோகத்தின் தேவனாகிய கர்த்தர் பூமியின் ராஜ்யங்களையெல்லாம் எனக்குத் தந்தருளி, யூதாவிலுள்ள எருசலேமிலே தமக்கு ஆலயத்தைக்கட்டும்படி எனக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Thus says Cyrus king of Persia, The LORD God of heaven has given me all the kingdoms of the earth; and he has charged me to build him an house at Jerusalem, which is in Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரலோகத்தின் தேவனாகிய கர்த்தர் பூமியின் ராஜ்யங்களையெல்லாம் எனக்குத் தந்தருளி, யூதாவிலுள்ள எருசலேமிலே தமக்கு ஆலயத்தைக்கட்டும்படி எனக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. Who is there among you of all his people? his God be with him, and let him go up to Jerusalem, which is in Judah, and build the house of the LORD God of Israel, (he is the God,) which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
+              <a:t><![CDATA[3. Who is there among you of all his people? his God be with him, and let him go up to Jerusalem, which is in Judah, and build the house of the LORD God of Israel, (he is the God,) which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
+              <a:t><![CDATA[3. Who is there among you of all his people? his God be with him, and let him go up to Jerusalem, which is in Judah, and build the house of the LORD God of Israel, (he is the God,) which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
+              <a:t><![CDATA[4. And whosoever remains in any place where he sojourns, let the men of his place help him with silver, and with gold, and with goods, and with beasts, beside the freewill offering for the house of God that is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434095" r:id="rId1"/>
+    <p:sldLayoutId id="2478619332" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3570,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And whosoever remains in any place where he sojourns, let the men of his place help him with]]></a:t>
+              <a:t><![CDATA[தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver, and with gold, and with goods, and with beasts, beside the freewill offering for the house]]></a:t>
+              <a:t><![CDATA[பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God that is in Jerusalem.]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then rose up the chief of the fathers of Judah and Benjamin, and the priests, and the Levites,]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with all them whose spirit God had raised, to go up to build the house of the LORD which is in]]></a:t>
+              <a:t><![CDATA[வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[எழும்பினார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And all they that were about them strengthened their hands with vessels of silver, with gold,]]></a:t>
+              <a:t><![CDATA[6. அவர்களைச் சுற்றிலும் குடியிருக்கிற யாவரும் மனஉற்சாகமாய்க் காணிக்கை கொடுத்ததுமன்றி, வெள்ளிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with goods, and with beasts, and with precious things, beside all that was willingly offered.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும் பொன்னையும் மற்ற வஸ்துக்களையும் மிருகஜீவன்களையும் உச்சிதமான பொருள்களையும் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Also Cyrus the king brought forth the vessels of the house of the LORD, which Nebuchadnezzar had]]></a:t>
+              <a:t><![CDATA[அவர்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought forth out of Jerusalem, and had put them in the house of his gods;]]></a:t>
+              <a:t><![CDATA[7. நேபுகாத்நேச்சார் எருசலேமிலிருந்து கொண்டுவந்து, தன் தேவனுடைய கோவிலிலே வைத்திருந்த கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now in the first year of Cyrus king of Persia, that the word of the LORD by the mouth of Jeremiah]]></a:t>
+              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Even those did Cyrus king of Persia bring forth by the hand of Mithredath the treasurer, and]]></a:t>
+              <a:t><![CDATA[ஆலயத்து பணிமுட்டுகளையும் கோரேஸ் ராஜா எடுத்துக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[numbered them unto Sheshbazzar, the prince of Judah.]]></a:t>
+              <a:t><![CDATA[8. அவைகளைப் பெர்சியாவின் ராஜாவாகிய கோரேஸ் பொக்கிஷக்காரனாகிய மித்திரேதாத்தின் கையினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And this is the number of them: thirty chargers of gold, a thousand chargers of silver, nine and]]></a:t>
+              <a:t><![CDATA[எடுக்கச்செய்து, யூதாவின் அதிபதியாகிய சேஸ்பாத்சாரிடத்தில் எண்ணிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twenty knives,]]></a:t>
+              <a:t><![CDATA[9. அவைகளின் தொகையாவது: பொன் தட்டுகள் முப்பது, வெள்ளித்தாலங்கள் ஆயிரம், கத்திகள் இருபத்தொன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Thirty basons of gold, silver basons of a second sort four hundred and ten, and other vessels a]]></a:t>
+              <a:t><![CDATA[10. பொற்கிண்ணங்கள் முப்பது, வெள்ளிக்கிண்ணங்கள் நானூற்றுப்பத்து, மற்றப் பணிமுட்டுகள் ஆயிரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand.]]></a:t>
+              <a:t><![CDATA[11. பொன் வெள்ளிப் பணிமுட்டுகளெல்லாம் ஐயாயிரத்து நானூறு, இவைகளையெல்லாம் சேஸ்பாத்சார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. All the vessels of gold and of silver were five thousand and four hundred. All these did]]></a:t>
+              <a:t><![CDATA[சிறையிருப்பினின்று விடுதலைபெற்றவர்கள் பாபிலோனிலிருந்து எருசலேமுக்குப் போகையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sheshbazzar bring up with them of the captivity that were brought up from Babylon unto Jerusalem.]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[might be fulfilled, the LORD stirred up the spirit of Cyrus king of Persia, that he made a]]></a:t>
+              <a:t><![CDATA[முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[proclamation throughout all his kingdom, and put it also in writing, saying,]]></a:t>
+              <a:t><![CDATA[2. பரலோகத்தின் தேவனாகிய கர்த்தர் பூமியின் ராஜ்யங்களையெல்லாம் எனக்குத் தந்தருளி, யூதாவிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Thus says Cyrus king of Persia, The LORD God of heaven has given me all the kingdoms of the]]></a:t>
+              <a:t><![CDATA[எருசலேமிலே தமக்கு ஆலயத்தைக்கட்டும்படி எனக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth; and he has charged me to build him an house at Jerusalem, which is in Judah.]]></a:t>
+              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Who is there among you of all his people? his God be with him, and let him go up to Jerusalem,]]></a:t>
+              <a:t><![CDATA[யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which is in Judah, and build the house of the LORD God of Israel, (he is the God,) which is in]]></a:t>
+              <a:t><![CDATA[வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>