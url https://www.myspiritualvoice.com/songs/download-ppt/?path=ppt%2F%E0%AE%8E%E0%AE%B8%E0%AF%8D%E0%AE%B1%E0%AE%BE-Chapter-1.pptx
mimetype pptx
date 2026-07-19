--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -35,96 +35,111 @@
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -244,53 +259,58 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -350,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பொன் வெள்ளிப் பணிமுட்டுகளெல்லாம் ஐயாயிரத்து நானூறு, இவைகளையெல்லாம் சேஸ்பாத்சார், சிறையிருப்பினின்று விடுதலைபெற்றவர்கள் பாபிலோனிலிருந்து எருசலேமுக்குப் போகையில், எடுத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -459,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
+              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -568,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
+              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -677,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரலோகத்தின் தேவனாகிய கர்த்தர் பூமியின் ராஜ்யங்களையெல்லாம் எனக்குத் தந்தருளி, யூதாவிலுள்ள எருசலேமிலே தமக்கு ஆலயத்தைக்கட்டும்படி எனக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -786,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரலோகத்தின் தேவனாகிய கர்த்தர் பூமியின் ராஜ்யங்களையெல்லாம் எனக்குத் தந்தருளி, யூதாவிலுள்ள எருசலேமிலே தமக்கு ஆலயத்தைக்கட்டும்படி எனக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -895,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1004,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
+              <a:t><![CDATA[6. அவர்களைச் சுற்றிலும் குடியிருக்கிற யாவரும் மனஉற்சாகமாய்க் காணிக்கை கொடுத்ததுமன்றி, வெள்ளிப் பணிமுட்டுகளையும் பொன்னையும் மற்ற வஸ்துக்களையும் மிருகஜீவன்களையும் உச்சிதமான பொருள்களையும் கொடுத்து, அவர்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1113,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[6. அவர்களைச் சுற்றிலும் குடியிருக்கிற யாவரும் மனஉற்சாகமாய்க் காணிக்கை கொடுத்ததுமன்றி, வெள்ளிப் பணிமுட்டுகளையும் பொன்னையும் மற்ற வஸ்துக்களையும் மிருகஜீவன்களையும் உச்சிதமான பொருள்களையும் கொடுத்து, அவர்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1222,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஜனங்களில மீதியாயிருக்கிறவன் எவ்விடத்தில் தங்கியிருக்கிறானோ, அவ்விடத்து ஜனங்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்துக்கென்று அவனிடத்தில் உற்சாகமாய்க் காணிக்கை கொடுத்து அனுப்புகிறதுமன்றி, அவனுக்குப் பொன் வெள்ளி முதலிய திரவியங்களையும், மிருகஜீவன்களையும் கொடுத்து, உதவிசெய்யவேண்டும் என்று பெர்சியாவின் ராஜாவாகிய கோரேஸ் அறிவிக்கிறார் என்று தன் ராஜ்யமெங்கும் எழுதியனுப்பி விளம்பரம்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[7. நேபுகாத்நேச்சார் எருசலேமிலிருந்து கொண்டுவந்து, தன் தேவனுடைய கோவிலிலே வைத்திருந்த கர்த்தருடைய ஆலயத்து பணிமுட்டுகளையும் கோரேஸ் ராஜா எடுத்துக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1331,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
+              <a:t><![CDATA[7. நேபுகாத்நேச்சார் எருசலேமிலிருந்து கொண்டுவந்து, தன் தேவனுடைய கோவிலிலே வைத்திருந்த கர்த்தருடைய ஆலயத்து பணிமுட்டுகளையும் கோரேஸ் ராஜா எடுத்துக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1440,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நேபுகாத்நேச்சார் எருசலேமிலிருந்து கொண்டுவந்து, தன் தேவனுடைய கோவிலிலே வைத்திருந்த கர்த்தருடைய ஆலயத்து பணிமுட்டுகளையும் கோரேஸ் ராஜா எடுத்துக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1549,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எருசலேமிலுள்ள கர்த்தருடைய, ஆலயத்தைக் கட்டுகிறதற்குப் போகும்படி யூதா பென்யமீன் வம்சங்களின் தலைவரும் ஆசாரியரும் லேவியருமன்றி, எவர்கள் ஆவியை தேவன் ஏவினாரோ அவர்கள் எல்லாரும் எழும்பினார்கள்,]]></a:t>
+              <a:t><![CDATA[8. அவைகளைப் பெர்சியாவின் ராஜாவாகிய கோரேஸ் பொக்கிஷக்காரனாகிய மித்திரேதாத்தின் கையினால் எடுக்கச்செய்து, யூதாவின் அதிபதியாகிய சேஸ்பாத்சாரிடத்தில் எண்ணிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1658,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைச் சுற்றிலும் குடியிருக்கிற யாவரும் மனஉற்சாகமாய்க் காணிக்கை கொடுத்ததுமன்றி, வெள்ளிப் பணிமுட்டுகளையும் பொன்னையும் மற்ற வஸ்துக்களையும் மிருகஜீவன்களையும் உச்சிதமான பொருள்களையும் கொடுத்து, அவர்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவைகளைப் பெர்சியாவின் ராஜாவாகிய கோரேஸ் பொக்கிஷக்காரனாகிய மித்திரேதாத்தின் கையினால் எடுக்கச்செய்து, யூதாவின் அதிபதியாகிய சேஸ்பாத்சாரிடத்தில் எண்ணிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1767,51 +1787,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைச் சுற்றிலும் குடியிருக்கிற யாவரும் மனஉற்சாகமாய்க் காணிக்கை கொடுத்ததுமன்றி, வெள்ளிப் பணிமுட்டுகளையும் பொன்னையும் மற்ற வஸ்துக்களையும் மிருகஜீவன்களையும் உச்சிதமான பொருள்களையும் கொடுத்து, அவர்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவைகளின் தொகையாவது: பொன் தட்டுகள் முப்பது, வெள்ளித்தாலங்கள் ஆயிரம், கத்திகள் இருபத்தொன்பது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அவைகளின் தொகையாவது: பொன் தட்டுகள் முப்பது, வெள்ளித்தாலங்கள் ஆயிரம், கத்திகள் இருபத்தொன்பது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. பொற்கிண்ணங்கள் முப்பது, வெள்ளிக்கிண்ணங்கள் நானூற்றுப்பத்து, மற்றப் பணிமுட்டுகள் ஆயிரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. பொற்கிண்ணங்கள் முப்பது, வெள்ளிக்கிண்ணங்கள் நானூற்றுப்பத்து, மற்றப் பணிமுட்டுகள் ஆயிரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. பொன் வெள்ளிப் பணிமுட்டுகளெல்லாம் ஐயாயிரத்து நானூறு, இவைகளையெல்லாம் சேஸ்பாத்சார், சிறையிருப்பினின்று விடுதலைபெற்றவர்கள் பாபிலோனிலிருந்து எருசலேமுக்குப் போகையில், எடுத்துக்கொண்டுபோனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. பொன் வெள்ளிப் பணிமுட்டுகளெல்லாம் ஐயாயிரத்து நானூறு, இவைகளையெல்லாம் சேஸ்பாத்சார், சிறையிருப்பினின்று விடுதலைபெற்றவர்கள் பாபிலோனிலிருந்து எருசலேமுக்குப் போகையில், எடுத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1876,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நேபுகாத்நேச்சார் எருசலேமிலிருந்து கொண்டுவந்து, தன் தேவனுடைய கோவிலிலே வைத்திருந்த கர்த்தருடைய ஆலயத்து பணிமுட்டுகளையும் கோரேஸ் ராஜா எடுத்துக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1985,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளைப் பெர்சியாவின் ராஜாவாகிய கோரேஸ் பொக்கிஷக்காரனாகிய மித்திரேதாத்தின் கையினால் எடுக்கச்செய்து, யூதாவின் அதிபதியாகிய சேஸ்பாத்சாரிடத்தில் எண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[1. எரேமியாவின் வாயினாலே கர்த்தர் சொன்ன வார்த்தை நிறைவேறும்படி, பெர்சியாவின் ராஜாவாகிய கோரேசுடைய முதலாம் வருஷத்திலே, கர்த்தர் பெர்சியாவின் ராஜாவாகிய கோரேசின் ஆவியை ஏவினதினாலே அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளைப் பெர்சியாவின் ராஜாவாகிய கோரேஸ் பொக்கிஷக்காரனாகிய மித்திரேதாத்தின் கையினால் எடுக்கச்செய்து, யூதாவின் அதிபதியாகிய சேஸ்பாத்சாரிடத்தில் எண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[2. பரலோகத்தின் தேவனாகிய கர்த்தர் பூமியின் ராஜ்யங்களையெல்லாம் எனக்குத் தந்தருளி, யூதாவிலுள்ள எருசலேமிலே தமக்கு ஆலயத்தைக்கட்டும்படி எனக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2203,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகளின் தொகையாவது: பொன் தட்டுகள் முப்பது, வெள்ளித்தாலங்கள் ஆயிரம், கத்திகள் இருபத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[2. பரலோகத்தின் தேவனாகிய கர்த்தர் பூமியின் ராஜ்யங்களையெல்லாம் எனக்குத் தந்தருளி, யூதாவிலுள்ள எருசலேமிலே தமக்கு ஆலயத்தைக்கட்டும்படி எனக்குக் கட்டளையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகளின் தொகையாவது: பொன் தட்டுகள் முப்பது, வெள்ளித்தாலங்கள் ஆயிரம், கத்திகள் இருபத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2421,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பொற்கிண்ணங்கள் முப்பது, வெள்ளிக்கிண்ணங்கள் நானூற்றுப்பத்து, மற்றப் பணிமுட்டுகள் ஆயிரம்.]]></a:t>
+              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பொன் வெள்ளிப் பணிமுட்டுகளெல்லாம் ஐயாயிரத்து நானூறு, இவைகளையெல்லாம் சேஸ்பாத்சார், சிறையிருப்பினின்று விடுதலைபெற்றவர்கள் பாபிலோனிலிருந்து எருசலேமுக்குப் போகையில், எடுத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[3. அவருடைய ஜனங்கள் எல்லாரிலும் எவன் உங்களுக்குள் இருக்கிறானோ, அவனோடே அவனுடைய தேவன் இருப்பாராக; அவன் யூதாவிலுள்ள எருசலேமுக்குப்போய், இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய ஆலயத்தைக் கட்டக்கடவன், எருசலேமில் வாசம்பண்ணுகிற தேவனே தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492084" r:id="rId1"/>
+    <p:sldLayoutId id="2473434095" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2765,50 +3330,90 @@
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2965,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાત્રો શેસ્બાસ્સાર પોતે પોતાની સાથે લાવ્યો.]]></a:t>
+              <a:t><![CDATA[4. And whosoever remains in any place where he sojourns, let the men of his place help him with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ઇરાનના રાજા કોરેશના અમલ દરમ્યાન પહેલા વષેર્ યહોવાએ યમિર્યા દ્વારા આપેલું વચન પૂરું કરવા માટે]]></a:t>
+              <a:t><![CDATA[silver, and with gold, and with goods, and with beasts, beside the freewill offering for the house]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇરાનના રાજા કોરેશને પ્રેરણા કરી કે, તેણે પોતાના આખા રાજ્યમાં લેખિત ઢંઢેરો પિટાવવો;]]></a:t>
+              <a:t><![CDATA[of God that is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “ઇરાનના રાજા કોરેશ જાહેર કરે છે કે:આકાશના દેવ યહોવાએ મને પૃથ્વી પરનાં બધાં રાજ્યો આપ્યાં છે, અને]]></a:t>
+              <a:t><![CDATA[5. Then rose up the chief of the fathers of Judah and Benjamin, and the priests, and the Levites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેણે પોતે મને તેને માટે યહૂદામાં આવેલ યરૂશાલેમમાં મંદિર બંધાવવાની જવાબદારી સોંપી છે.]]></a:t>
+              <a:t><![CDATA[with all them whose spirit God had raised, to go up to build the house of the LORD which is in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેથી યરૂશાલેમમાં આવેલા ઇસ્રાએલના દેવ યહોવાનું મંદિર ફરીથી બાંધવા માટે રાજ્યમાંના કોઇ પણ યહૂદામાં]]></a:t>
+              <a:t><![CDATA[Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવેલા યરૂશાલેમમાં જઇ શકશે. તેનો દેવ તેની સાથે રહ્યો. યરૂશાલેમમાં એ જ દેવની પૂજા થાય છે.]]></a:t>
+              <a:t><![CDATA[6. And all they that were about them strengthened their hands with vessels of silver, with gold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. એટલા માટે કોઇ પણ જગ્યાએ જ્યાં એમાંનો કોઇ બાકી રહેલો હોય તો તેની જગ્યાના લોકો તેને યરૂશાલેમનાં]]></a:t>
+              <a:t><![CDATA[with goods, and with beasts, and with precious things, beside all that was willingly offered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરનાં બાંધકામ માટે યથાશકિત સોના, ચાંદી, સામાન, પશુઓ અને અર્પણ આપીને મદદ કરે.”]]></a:t>
+              <a:t><![CDATA[7. Also Cyrus the king brought forth the vessels of the house of the LORD, which Nebuchadnezzar had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેથી યહૂદા અને બિન્યામીનના કુળસમૂહોના બધાં આગેવાનો, યાજકો, લેવીઓ અને યહોવા દ્વારા પ્રેરાયેલાઓ]]></a:t>
+              <a:t><![CDATA[brought forth out of Jerusalem, and had put them in the house of his gods;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. વળી રાજા કોરેશે પણ તેમને યહોવાના મંદિરમાંથી વસ્તુઓ આપી. આ વસ્તુઓ નબૂખાદનેસ્સાર રાજાએ યરૂશાલેમના]]></a:t>
+              <a:t><![CDATA[1. Now in the first year of Cyrus king of Persia, that the word of the LORD by the mouth of Jeremiah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4417,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યરૂશાલેમમાં યહોવાનું મંદિર બાંધવા જવા તૈયાર થયા.]]></a:t>
+              <a:t><![CDATA[8. Even those did Cyrus king of Persia bring forth by the hand of Mithredath the treasurer, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેમના આજુબાજુના પાડોશીઓએ તેમને આ બધાં અર્પણ ઉપરાંત સોનાચાંદીનાં પાત્રો, સામાન, ઢોરઢાંખર તથા]]></a:t>
+              <a:t><![CDATA[numbered them unto Sheshbazzar, the prince of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +5286,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કિંમતી ભેટ આપી.]]></a:t>
+              <a:t><![CDATA[9. And this is the number of them: thirty chargers of gold, a thousand chargers of silver, nine and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[twenty knives,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. Thirty basons of gold, silver basons of a second sort four hundred and ten, and other vessels a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[thousand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. All the vessels of gold and of silver were five thousand and four hundred. All these did]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Sheshbazzar bring up with them of the captivity that were brought up from Babylon unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાના મંદિરમાંથી લઇ જઇને પોતાના દેવોના મંદિરમાં મૂકી હતી.]]></a:t>
+              <a:t><![CDATA[might be fulfilled, the LORD stirred up the spirit of Cyrus king of Persia, that he made a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તદુપરાંત ઇરાનના કોરેશ રાજાએ ખજાનચી મિથદાથ પાસે તે વસ્તુઓને લાવ્યો અને તેણે આ વસ્તુઓ યહૂદાના]]></a:t>
+              <a:t><![CDATA[proclamation throughout all his kingdom, and put it also in writing, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આગેવાન શેશ્બાસ્સારને સોંપી દીધી.]]></a:t>
+              <a:t><![CDATA[2. Thus says Cyrus king of Persia, The LORD God of heaven has given me all the kingdoms of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આ તે બધી વસ્તુઓ છે જે કોરેશ રાજા યહોવાના મંદિરમાંથી બહાર લાવ્યો હતો: 30 સોનાની થાળીઓ,1,000]]></a:t>
+              <a:t><![CDATA[earth; and he has charged me to build him an house at Jerusalem, which is in Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાંદીની થાળીઓ અને 29 બીજા વાસણો,]]></a:t>
+              <a:t><![CDATA[3. Who is there among you of all his people? his God be with him, and let him go up to Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ત્રીસ સોનાના કટોરા, 410 ચાંદીના જુદા જુદા પ્રકારના પ્યાલાઓ, 1,000 અન્ય ચીજ વસ્તુઓ,]]></a:t>
+              <a:t><![CDATA[which is in Judah, and build the house of the LORD God of Israel, (he is the God,) which is in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. સોનાચાંદીનાં સર્વ પાત્રો મળીને 5,400 હતાં, જ્યારે બંદીવાનો બાબિલથી યરૂશાલેમ આવ્યા, ત્યારે આ બધાં]]></a:t>
+              <a:t><![CDATA[Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5951,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>22</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>