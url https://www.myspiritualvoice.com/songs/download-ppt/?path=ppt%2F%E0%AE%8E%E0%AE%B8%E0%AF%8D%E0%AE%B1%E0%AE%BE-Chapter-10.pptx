--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -137,50 +137,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,50 +240,53 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,53 +457,56 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Now therefore let us make a covenant with our God to put away all the wives, and such as are born of them, according to the counsel of my lord, and of those that tremble at the commandment of our God; and let it be done according to the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Arise; for this matter belongs unto you: we also will be with you: be of good courage, and do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Arise; for this matter belongs unto you: we also will be with you: be of good courage, and do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
+              <a:t><![CDATA[5. Then arose Ezra, and made the chief priests, the Levites, and all Israel, to swear that they should do according to this word. And they swore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
+              <a:t><![CDATA[5. Then arose Ezra, and made the chief priests, the Levites, and all Israel, to swear that they should do according to this word. And they swore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
+              <a:t><![CDATA[6. Then Ezra rose up from before the house of God, and went into the chamber of Johanan the son of Eliashib: and when he came thither, he did eat no bread, nor drink water: for he mourned because of the transgression of them that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
+              <a:t><![CDATA[6. Then Ezra rose up from before the house of God, and went into the chamber of Johanan the son of Eliashib: and when he came thither, he did eat no bread, nor drink water: for he mourned because of the transgression of them that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
+              <a:t><![CDATA[6. Then Ezra rose up from before the house of God, and went into the chamber of Johanan the son of Eliashib: and when he came thither, he did eat no bread, nor drink water: for he mourned because of the transgression of them that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
+              <a:t><![CDATA[7. And they made proclamation throughout Judah and Jerusalem unto all the children of the captivity, that they should gather themselves together unto Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எழுந்திரும்; இந்தக் காரியத்தை நடப்பிக்கிறது உமக்கு அடுத்தது; நாங்களும் உம்மோடேகூட இருப்போம்; நீர் திடன்கொண்டு இதைச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And that whosoever would not come within three days, according to the counsel of the princes and the elders, all his substance should be forfeited, and himself separated from the congregation of those that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மத்தனியா, மதனாய், யாசாய்,]]></a:t>
+              <a:t><![CDATA[1. Now when Ezra had prayed, and when he had confessed, weeping and casting himself down before the house of God, there assembled unto him out of Israel a very great congregation of men and women and children: for the people wept very sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எஸ்றா எழுந்திருந்து, ஆசாரியரிலும் லேவியரிலும் பிரதானமானவர்களும் இஸ்ரவேலனைவரும் இந்த வார்த்தையின்படி செய்யும்படிக்கு, அவர்களை ஆணையிடச்சொன்னான்; அவர்கள் ஆணையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And that whosoever would not come within three days, according to the counsel of the princes and the elders, all his substance should be forfeited, and himself separated from the congregation of those that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எஸ்றா எழுந்திருந்து, ஆசாரியரிலும் லேவியரிலும் பிரதானமானவர்களும் இஸ்ரவேலனைவரும் இந்த வார்த்தையின்படி செய்யும்படிக்கு, அவர்களை ஆணையிடச்சொன்னான்; அவர்கள் ஆணையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And that whosoever would not come within three days, according to the counsel of the princes and the elders, all his substance should be forfeited, and himself separated from the congregation of those that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Then all the men of Judah and Benjamin gathered themselves together unto Jerusalem within three days. It was the ninth month, on the twentieth day of the month; and all the people sat in the street of the house of God, trembling because of this matter, and for the great rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Then all the men of Judah and Benjamin gathered themselves together unto Jerusalem within three days. It was the ninth month, on the twentieth day of the month; and all the people sat in the street of the house of God, trembling because of this matter, and for the great rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Then all the men of Judah and Benjamin gathered themselves together unto Jerusalem within three days. It was the ninth month, on the twentieth day of the month; and all the people sat in the street of the house of God, trembling because of this matter, and for the great rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாரும் எருசலேமிலே வந்து கூடவேண்டும் என்றும்,]]></a:t>
+              <a:t><![CDATA[10. And Ezra the priest stood up, and said unto them, All of you have transgressed, and have taken strange wives, to increase the trespass of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாரும் எருசலேமிலே வந்து கூடவேண்டும் என்றும்,]]></a:t>
+              <a:t><![CDATA[10. And Ezra the priest stood up, and said unto them, All of you have transgressed, and have taken strange wives, to increase the trespass of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now therefore make confession unto the LORD God of your fathers, and do his pleasure: and separate yourselves from the people of the land, and from the strange wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now therefore make confession unto the LORD God of your fathers, and do his pleasure: and separate yourselves from the people of the land, and from the strange wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then all the congregation answered and said with a loud voice, As you have said, so must we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பானி, பின்னூயி, சிமெயி,]]></a:t>
+              <a:t><![CDATA[1. Now when Ezra had prayed, and when he had confessed, weeping and casting himself down before the house of God, there assembled unto him out of Israel a very great congregation of men and women and children: for the people wept very sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then all the congregation answered and said with a loud voice, As you have said, so must we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But the people are many, and it is a time of much rain, and we are not able to stand without, neither is this a work of one day or two: for we are many that have transgressed in this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But the people are many, and it is a time of much rain, and we are not able to stand without, neither is this a work of one day or two: for we are many that have transgressed in this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆசாரியனாகிய எஸ்றா எழுந்திருந்து அவர்களை நோக்கி: நீங்கள் இஸ்ரவேலின்மேலிருக்கிற குற்றத்தை அதிகரிக்கப்பண்ண மறு ஜாதியான ஸ்திரீகளை விவாகம்பண்ணினதினால் பாவஞ்செய்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Let now our rulers of all the congregation stand, and let all them which have taken strange wives in our cities come at appointed times, and with them the elders of every city, and the judges thereof, until the fierce wrath of our God for this matter be turned from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆசாரியனாகிய எஸ்றா எழுந்திருந்து அவர்களை நோக்கி: நீங்கள் இஸ்ரவேலின்மேலிருக்கிற குற்றத்தை அதிகரிக்கப்பண்ண மறு ஜாதியான ஸ்திரீகளை விவாகம்பண்ணினதினால் பாவஞ்செய்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Let now our rulers of all the congregation stand, and let all them which have taken strange wives in our cities come at appointed times, and with them the elders of every city, and the judges thereof, until the fierce wrath of our God for this matter be turned from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுதும் நீங்கள் உங்கள் பிதாக்களின் தேவனாகிய கர்த்தரிடத்தில் அறிக்கையிட்டு, அவருடைய பிரியத்தின்படியே செய்து, தேசத்தின் ஜனங்களையும், மறுஜாதியான ஸ்திரீகளையும் விட்டு விலகுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Let now our rulers of all the congregation stand, and let all them which have taken strange wives in our cities come at appointed times, and with them the elders of every city, and the judges thereof, until the fierce wrath of our God for this matter be turned from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுதும் நீங்கள் உங்கள் பிதாக்களின் தேவனாகிய கர்த்தரிடத்தில் அறிக்கையிட்டு, அவருடைய பிரியத்தின்படியே செய்து, தேசத்தின் ஜனங்களையும், மறுஜாதியான ஸ்திரீகளையும் விட்டு விலகுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Let now our rulers of all the congregation stand, and let all them which have taken strange wives in our cities come at appointed times, and with them the elders of every city, and the judges thereof, until the fierce wrath of our God for this matter be turned from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சபையார் யாவரும் மகா சத்தத்தோடே பிரதியுத்தரமாக: ஆம், நீர் சொன்ன வார்த்தைகளின்படியே செய்யவேண்டியதுதான்.]]></a:t>
+              <a:t><![CDATA[15. Only Jonathan the son of Asahel and Jahaziah the son of Tikvah were employed about this matter: and Meshullam and Shabbethai the Levite helped them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ஜனங்கள் திரளாயிருக்கிறார்கள், இது மாரிகாலமுமாயிருக்கிறது, இங்கே வெளியிலே நிற்க எங்களாலே கூடாது; இது ஒருநாள் இரண்டுநாள் வேலையல்ல; இந்தக் காரியத்திலே கட்டளை மீறினவர்களாகிய நாங்கள் அநேகர்.]]></a:t>
+              <a:t><![CDATA[15. Only Jonathan the son of Asahel and Jahaziah the son of Tikvah were employed about this matter: and Meshullam and Shabbethai the Levite helped them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ஜனங்கள் திரளாயிருக்கிறார்கள், இது மாரிகாலமுமாயிருக்கிறது, இங்கே வெளியிலே நிற்க எங்களாலே கூடாது; இது ஒருநாள் இரண்டுநாள் வேலையல்ல; இந்தக் காரியத்திலே கட்டளை மீறினவர்களாகிய நாங்கள் அநேகர்.]]></a:t>
+              <a:t><![CDATA[16. And the children of the captivity did so. And Ezra the priest, with certain chief of the fathers, after the house of their fathers, and all of them by their names, were separated, and sat down in the first day of the tenth month to examine the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. செலேமியா, நாத்தான், அதாயா,]]></a:t>
+              <a:t><![CDATA[1. Now when Ezra had prayed, and when he had confessed, weeping and casting himself down before the house of God, there assembled unto him out of Israel a very great congregation of men and women and children: for the people wept very sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the children of the captivity did so. And Ezra the priest, with certain chief of the fathers, after the house of their fathers, and all of them by their names, were separated, and sat down in the first day of the tenth month to examine the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the children of the captivity did so. And Ezra the priest, with certain chief of the fathers, after the house of their fathers, and all of them by their names, were separated, and sat down in the first day of the tenth month to examine the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they made an end with all the men that had taken strange wives by the first day of the first month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசகேலின் குமாரன் யோனத்தானும், திக்காவின் குமாரன் யக்சியாவுமாத்திரம் அதை விசாரிக்கும்படிக்கு வைக்கப்பட்டார்கள்; மெசுல்லாமும், சப்பேதா என்னும் லேவியனும் அவர்களுக்கு உதவியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they made an end with all the men that had taken strange wives by the first day of the first month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசகேலின் குமாரன் யோனத்தானும், திக்காவின் குமாரன் யக்சியாவுமாத்திரம் அதை விசாரிக்கும்படிக்கு வைக்கப்பட்டார்கள்; மெசுல்லாமும், சப்பேதா என்னும் லேவியனும் அவர்களுக்கு உதவியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And among the sons of the priests there were found that had taken strange wives: namely, of the sons of Jeshua the son of Jozadak, and his brethren; Maaseiah, and Eliezer, and Jarib, and Gedaliah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[18. And among the sons of the priests there were found that had taken strange wives: namely, of the sons of Jeshua the son of Jozadak, and his brethren; Maaseiah, and Eliezer, and Jarib, and Gedaliah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[19. And they gave their hands that they would put away their wives; and being guilty, they offered a ram of the flock for their trespass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[19. And they gave their hands that they would put away their wives; and being guilty, they offered a ram of the flock for their trespass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நியஜாதியான ஸ்திரீகளைக்கொண்டவர்கள் எல்லாருடைய காரியத்தையும் முதலாம் மாதம் முதல்தேதியிலே விசாரித்து முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And of the sons of Immer; Hanani, and Zebadiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நியஜாதியான ஸ்திரீகளைக்கொண்டவர்கள் எல்லாருடைய காரியத்தையும் முதலாம் மாதம் முதல்தேதியிலே விசாரித்து முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And of the sons of Harim; Maaseiah, and Elijah, and Shemaiah, and Jehiel, and Uzziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. மக்நாத்பாயி, சாசாயி, சாராயி,]]></a:t>
+              <a:t><![CDATA[2. And Shechaniah the son of Jehiel, one of the sons of Elam, answered and said unto Ezra, We have trespassed against our God, and have taken strange wives of the people of the land: yet now there is hope in Israel concerning this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆசாரிய புத்திரரில் மறுஜாதியான மனைவிகளைக் கொண்டவர்களாகக் காணப்பட்டர்கள் யாரென்றால்: யோதாக்கின் குமாரனாகிய யெசுவாவின் குமாரரிலும் அவன் சகோதரரிலும், மாசெயா எலியேசர், யாரீப்கெதலியா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[22. And of the sons of Pashur; Elioenai, Maaseiah, Ishmael, Nethaneel, Jozabad, and Elasah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆசாரிய புத்திரரில் மறுஜாதியான மனைவிகளைக் கொண்டவர்களாகக் காணப்பட்டர்கள் யாரென்றால்: யோதாக்கின் குமாரனாகிய யெசுவாவின் குமாரரிலும் அவன் சகோதரரிலும், மாசெயா எலியேசர், யாரீப்கெதலியா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Also of the Levites; Jozabad, and Shimei, and Kelaiah, (the same is Kelita,) Pethahiah, Judah, and Eliezer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவர்கள் எங்கள் ஸ்திரீகளைத் தள்ளிவிடுவோம் என்று கையடித்துக்கொடுத்து; தாங்கள் குற்றவாளிகளானபடியினால் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்கடாவைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Also of the Levites; Jozabad, and Shimei, and Kelaiah, (the same is Kelita,) Pethahiah, Judah, and Eliezer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவர்கள் எங்கள் ஸ்திரீகளைத் தள்ளிவிடுவோம் என்று கையடித்துக்கொடுத்து; தாங்கள் குற்றவாளிகளானபடியினால் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்கடாவைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Of the singers also; Eliashib: and of the porters; Shallum, and Telem, and Uri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இம்மேரின் புத்திரரில் அனானியும், செருபதியாவும்,]]></a:t>
+              <a:t><![CDATA[25. Moreover of Israel: of the sons of Parosh; Ramiah, and Jeziah, and Malchiah, and Miamin, and Eleazar, and Malchijah, and Benaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆரீமின் புத்திரரில் மாசெயா, எலியா, செமாயா, யெகியேல், உசியா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[25. Moreover of Israel: of the sons of Parosh; Ramiah, and Jeziah, and Malchiah, and Miamin, and Eleazar, and Malchijah, and Benaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பஸ்கூரின் புத்திரரில் எலியோனாய், மாசெயா இஸ்மவேல், நெதனெயேல், யோசபாத், எலாசா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[26. And of the sons of Elam; Mattaniah, Zechariah, and Jehiel, and Abdi, and Jeremoth, and Eliah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியரில் யோசபாத், சிமேயி, கெலிதா என்னும் பேருமுள்ள கெலாயா, பெத்தகீயா, யூதா, எலியேசர் என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[27. And of the sons of Zattu; Elioenai, Eliashib, Mattaniah, and Jeremoth, and Zabad, and Aziza.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியரில் யோசபாத், சிமேயி, கெலிதா என்னும் பேருமுள்ள கெலாயா, பெத்தகீயா, யூதா, எலியேசர் என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[28. Of the sons also of Bebai; Jehohanan, Hananiah, Zabbai, and Athlai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாடகரில் எலியாசிபும், வாசல்காவலாளரில் சல்லூம், தேலேம், ஊரி என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[29. And of the sons of Bani; Meshullam, Malluch, and Adaiah, Jashub, and Sheal, and Ramoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அசரெயேல், செலேமியா, செமரியா,]]></a:t>
+              <a:t><![CDATA[2. And Shechaniah the son of Jehiel, one of the sons of Elam, answered and said unto Ezra, We have trespassed against our God, and have taken strange wives of the people of the land: yet now there is hope in Israel concerning this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்ற இஸ்ரவேலருக்குள்ளே பாரோஷின் புத்திரரில் ரமீயா, யெசியா, மல்கியா, மியாமின், எலெயாசார், மல்கிஜா, பெனாயா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[30. And of the sons of Pahathmoab; Adna, and Chelal, Benaiah, Maaseiah, Mattaniah, Bezaleel, and Binnui, and Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்ற இஸ்ரவேலருக்குள்ளே பாரோஷின் புத்திரரில் ரமீயா, யெசியா, மல்கியா, மியாமின், எலெயாசார், மல்கிஜா, பெனாயா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[30. And of the sons of Pahathmoab; Adna, and Chelal, Benaiah, Maaseiah, Mattaniah, Bezaleel, and Binnui, and Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏலாமின் புத்திரரில் மத்தனியா, சகரியா, யெகியேல், அப்தி, யெரிமோத், எலியா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[31. And of the sons of Harim; Eliezer, Ishijah, Malchiah, Shemaiah, Shimeon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சத்துவின் புத்திரரில் எலியோனாய், எலியாசிப், மத்தனியா, யெரிமோத், சாபாத் அசிசா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[32. Benjamin, Malluch, and Shemariah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பெபாயின் புத்திரரில் யோகனான், அனனியா, சாபாயி, அத்லாயி என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[33. Of the sons of Hashum; Mattenai, Mattathah, Zabad, Eliphelet, Jeremai, Manasseh, and Shimei.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பானியின் புத்திரரில் மெசுல்லாம், மல்லுக், அதாயா, யாசுப், செயால் ராமோத் என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[34. Of the sons of Bani; Maadai, Amram, and Uel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பாகாத்மோவாபின் புத்திரரில் அத்னா, கெலால், பெனாயா, மாசெயா, மத்தனியா பெசலெயேல், பின்னூயி, மனானே என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[35. Benaiah, Bedeiah, Chelluh,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பாகாத்மோவாபின் புத்திரரில் அத்னா, கெலால், பெனாயா, மாசெயா, மத்தனியா பெசலெயேல், பின்னூயி, மனானே என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[36. Vaniah, Meremoth, Eliashib,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆரீமின் புத்திரரில் எலியேசர், இஷியா மல்கியா, செமாயா, ஷிமியோன்,]]></a:t>
+              <a:t><![CDATA[37. Mattaniah, Mattenai, and Jaasau,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பென்யமீன், மல்லூக், செமரியா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[38. And Bani, and Binnui, Shimei,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சல்லூம், அமரியா, யோசேப் என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[2. And Shechaniah the son of Jehiel, one of the sons of Elam, answered and said unto Ezra, We have trespassed against our God, and have taken strange wives of the people of the land: yet now there is hope in Israel concerning this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆசூமின் புத்திரரில் மத்யி, மத்தத்தா, சாபாத், எலிபெலேத், எரெமாயி, மனாசே, சிமெயி என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[39. And Shelemiah, and Nathan, and Adaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பானியின் புத்திரரில் மாதாயி, அம்ராம், ஊவேல்,]]></a:t>
+              <a:t><![CDATA[40. Machnadebai, Shashai, Sharai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,51 +7978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பெனாயா, பெதியா, கெல்லூ,]]></a:t>
+              <a:t><![CDATA[41. Azareel, and Shelemiah, Shemariah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8075,51 +8087,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வனியா மெராமோத், எலெயாசீப்,]]></a:t>
+              <a:t><![CDATA[42. Shallum, Amariah, and Joseph.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Of the sons of Nebo; Jeiel, Mattithiah, Zabad, Zebina, Jadau, and Joel, Benaiah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. All these had taken strange wives: and some of them had wives by whom they had children.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. All these had taken strange wives: and some of them had wives by whom they had children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நேபோவின் புத்திரரில் ஏயெல், மத்தித்தியா, சாபாத், செபினா, யதாய், யோவேல், பெனாயா என்பவர்களுமே.]]></a:t>
+              <a:t><![CDATA[3. Now therefore let us make a covenant with our God to put away all the wives, and such as are born of them, according to the counsel of my lord, and of those that tremble at the commandment of our God; and let it be done according to the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இவர்கள் எல்லாரும் மறுஜாதியான ஸ்திரீகளைக் கொண்டவர்கள், இவர்களில் சிலர் கொண்டிருந்த ஸ்திரீகளிடத்தில் பிள்ளைகளைப் பெற்றிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Now therefore let us make a covenant with our God to put away all the wives, and such as are born of them, according to the counsel of my lord, and of those that tremble at the commandment of our God; and let it be done according to the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434145" r:id="rId1"/>
+    <p:sldLayoutId id="2478619335" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8976,50 +9315,74 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9136,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now when Ezra had prayed, and when he had confessed, weeping and casting himself down before the]]></a:t>
+              <a:t><![CDATA[என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of God, there assembled unto him out of Israel a very great congregation of men and women and]]></a:t>
+              <a:t><![CDATA[4. எழுந்திரும்; இந்தக் காரியத்தை நடப்பிக்கிறது உமக்கு அடுத்தது; நாங்களும் உம்மோடேகூட இருப்போம்; நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children: for the people wept very sore.]]></a:t>
+              <a:t><![CDATA[திடன்கொண்டு இதைச் செய்யும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Shechaniah the son of Jehiel, one of the sons of Elam, answered and said unto Ezra, We have]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எஸ்றா எழுந்திருந்து, ஆசாரியரிலும் லேவியரிலும் பிரதானமானவர்களும் இஸ்ரவேலனைவரும் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trespassed against our God, and have taken strange wives of the people of the land: yet now there is]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படி செய்யும்படிக்கு, அவர்களை ஆணையிடச்சொன்னான்; அவர்கள் ஆணையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hope in Israel concerning this thing.]]></a:t>
+              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now therefore let us make a covenant with our God to put away all the wives, and such as are born]]></a:t>
+              <a:t><![CDATA[அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of them, according to the counsel of my lord, and of those that tremble at the commandment of our]]></a:t>
+              <a:t><![CDATA[அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God; and let it be done according to the law.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாரும் எருசலேமிலே வந்து கூடவேண்டும் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Arise; for this matter belongs unto you: we also will be with you: be of good courage, and do it.]]></a:t>
+              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Mattaniah, Mattenai, and Jaasau,]]></a:t>
+              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then arose Ezra, and made the chief priests, the Levites, and all Israel, to swear that they]]></a:t>
+              <a:t><![CDATA[பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should do according to this word. And they swore.]]></a:t>
+              <a:t><![CDATA[யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then Ezra rose up from before the house of God, and went into the chamber of Johanan the son of]]></a:t>
+              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Eliashib: and when he came thither, he did eat no bread, nor drink water: for he mourned because of]]></a:t>
+              <a:t><![CDATA[ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the transgression of them that had been carried away.]]></a:t>
+              <a:t><![CDATA[காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they made proclamation throughout Judah and Jerusalem unto all the children of the captivity,]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஆசாரியனாகிய எஸ்றா எழுந்திருந்து அவர்களை நோக்கி: நீங்கள் இஸ்ரவேலின்மேலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they should gather themselves together unto Jerusalem;]]></a:t>
+              <a:t><![CDATA[குற்றத்தை அதிகரிக்கப்பண்ண மறு ஜாதியான ஸ்திரீகளை விவாகம்பண்ணினதினால் பாவஞ்செய்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And that whosoever would not come within three days, according to the counsel of the princes and]]></a:t>
+              <a:t><![CDATA[11. இப்பொழுதும் நீங்கள் உங்கள் பிதாக்களின் தேவனாகிய கர்த்தரிடத்தில் அறிக்கையிட்டு, அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the elders, all his substance should be forfeited, and himself separated from the congregation of]]></a:t>
+              <a:t><![CDATA[பிரியத்தின்படியே செய்து, தேசத்தின் ஜனங்களையும், மறுஜாதியான ஸ்திரீகளையும் விட்டு விலகுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[those that had been carried away.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது சபையார் யாவரும் மகா சத்தத்தோடே பிரதியுத்தரமாக: ஆம், நீர் சொன்ன வார்த்தைகளின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And Bani, and Binnui, Shimei,]]></a:t>
+              <a:t><![CDATA[விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then all the men of Judah and Benjamin gathered themselves together unto Jerusalem within three]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டியதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days. It was the ninth month, on the twentieth day of the month; and all the people sat in the]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் ஜனங்கள் திரளாயிருக்கிறார்கள், இது மாரிகாலமுமாயிருக்கிறது, இங்கே வெளியிலே நிற்க எங்களாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[street of the house of God, trembling because of this matter, and for the great rain.]]></a:t>
+              <a:t><![CDATA[கூடாது; இது ஒருநாள் இரண்டுநாள் வேலையல்ல; இந்தக் காரியத்திலே கட்டளை மீறினவர்களாகிய நாங்கள் அநேகர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Ezra the priest stood up, and said unto them, All of you have transgressed, and have taken]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strange wives, to increase the trespass of Israel.]]></a:t>
+              <a:t><![CDATA[காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Now therefore make confession unto the LORD God of your fathers, and do his pleasure: and]]></a:t>
+              <a:t><![CDATA[பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[separate yourselves from the people of the land, and from the strange wives.]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then all the congregation answered and said with a loud voice, As you have said, so must we do.]]></a:t>
+              <a:t><![CDATA[15. ஆசகேலின் குமாரன் யோனத்தானும், திக்காவின் குமாரன் யக்சியாவுமாத்திரம் அதை விசாரிக்கும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But the people are many, and it is a time of much rain, and we are not able to stand without,]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டார்கள்; மெசுல்லாமும், சப்பேதா என்னும் லேவியனும் அவர்களுக்கு உதவியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither is this a work of one day or two: for we are many that have transgressed in this thing.]]></a:t>
+              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And Shelemiah, and Nathan, and Adaiah,]]></a:t>
+              <a:t><![CDATA[கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Let now our rulers of all the congregation stand, and let all them which have taken strange]]></a:t>
+              <a:t><![CDATA[பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wives in our cities come at appointed times, and with them the elders of every city, and the judges]]></a:t>
+              <a:t><![CDATA[காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof, until the fierce wrath of our God for this matter be turned from us.]]></a:t>
+              <a:t><![CDATA[17. அந்நியஜாதியான ஸ்திரீகளைக்கொண்டவர்கள் எல்லாருடைய காரியத்தையும் முதலாம் மாதம் முதல்தேதியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Only Jonathan the son of Asahel and Jahaziah the son of Tikvah were employed about this matter:]]></a:t>
+              <a:t><![CDATA[விசாரித்து முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Meshullam and Shabbethai the Levite helped them.]]></a:t>
+              <a:t><![CDATA[18. ஆசாரிய புத்திரரில் மறுஜாதியான மனைவிகளைக் கொண்டவர்களாகக் காணப்பட்டர்கள் யாரென்றால்: யோதாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the children of the captivity did so. And Ezra the priest, with certain chief of the]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யெசுவாவின் குமாரரிலும் அவன் சகோதரரிலும், மாசெயா எலியேசர், யாரீப்கெதலியா என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, after the house of their fathers, and all of them by their names, were separated, and sat]]></a:t>
+              <a:t><![CDATA[19. இவர்கள் எங்கள் ஸ்திரீகளைத் தள்ளிவிடுவோம் என்று கையடித்துக்கொடுத்து; தாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down in the first day of the tenth month to examine the matter.]]></a:t>
+              <a:t><![CDATA[குற்றவாளிகளானபடியினால் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்கடாவைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they made an end with all the men that had taken strange wives by the first day of the first]]></a:t>
+              <a:t><![CDATA[20. இம்மேரின் புத்திரரில் அனானியும், செருபதியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[month.]]></a:t>
+              <a:t><![CDATA[21. ஆரீமின் புத்திரரில் மாசெயா, எலியா, செமாயா, யெகியேல், உசியா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Machnadebai, Shashai, Sharai,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And among the sons of the priests there were found that had taken strange wives: namely, of the]]></a:t>
+              <a:t><![CDATA[22. பஸ்கூரின் புத்திரரில் எலியோனாய், மாசெயா இஸ்மவேல், நெதனெயேல், யோசபாத், எலாசா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons of Jeshua the son of Jozadak, and his brethren; Maaseiah, and Eliezer, and Jarib, and Gedaliah.]]></a:t>
+              <a:t><![CDATA[23. லேவியரில் யோசபாத், சிமேயி, கெலிதா என்னும் பேருமுள்ள கெலாயா, பெத்தகீயா, யூதா, எலியேசர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they gave their hands that they would put away their wives; and being guilty, they offered a]]></a:t>
+              <a:t><![CDATA[என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ram of the flock for their trespass.]]></a:t>
+              <a:t><![CDATA[24. பாடகரில் எலியாசிபும், வாசல்காவலாளரில் சல்லூம், தேலேம், ஊரி என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And of the sons of Immer; Hanani, and Zebadiah.]]></a:t>
+              <a:t><![CDATA[25. மற்ற இஸ்ரவேலருக்குள்ளே பாரோஷின் புத்திரரில் ரமீயா, யெசியா, மல்கியா, மியாமின், எலெயாசார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And of the sons of Harim; Maaseiah, and Elijah, and Shemaiah, and Jehiel, and Uzziah.]]></a:t>
+              <a:t><![CDATA[மல்கிஜா, பெனாயா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And of the sons of Pashur; Elioenai, Maaseiah, Ishmael, Nethaneel, Jozabad, and Elasah.]]></a:t>
+              <a:t><![CDATA[26. ஏலாமின் புத்திரரில் மத்தனியா, சகரியா, யெகியேல், அப்தி, யெரிமோத், எலியா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Also of the Levites; Jozabad, and Shimei, and Kelaiah, (the same is Kelita,) Pethahiah, Judah,]]></a:t>
+              <a:t><![CDATA[27. சத்துவின் புத்திரரில் எலியோனாய், எலியாசிப், மத்தனியா, யெரிமோத், சாபாத் அசிசா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Eliezer.]]></a:t>
+              <a:t><![CDATA[28. பெபாயின் புத்திரரில் யோகனான், அனனியா, சாபாயி, அத்லாயி என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Of the singers also; Eliashib: and of the porters; Shallum, and Telem, and Uri.]]></a:t>
+              <a:t><![CDATA[29. பானியின் புத்திரரில் மெசுல்லாம், மல்லுக், அதாயா, யாசுப், செயால் ராமோத் என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Azareel, and Shelemiah, Shemariah,]]></a:t>
+              <a:t><![CDATA[தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Moreover of Israel: of the sons of Parosh; Ramiah, and Jeziah, and Malchiah, and Miamin, and]]></a:t>
+              <a:t><![CDATA[30. பாகாத்மோவாபின் புத்திரரில் அத்னா, கெலால், பெனாயா, மாசெயா, மத்தனியா பெசலெயேல், பின்னூயி, மனானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Eleazar, and Malchijah, and Benaiah.]]></a:t>
+              <a:t><![CDATA[என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And of the sons of Elam; Mattaniah, Zechariah, and Jehiel, and Abdi, and Jeremoth, and Eliah.]]></a:t>
+              <a:t><![CDATA[31. ஆரீமின் புத்திரரில் எலியேசர், இஷியா மல்கியா, செமாயா, ஷிமியோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And of the sons of Zattu; Elioenai, Eliashib, Mattaniah, and Jeremoth, and Zabad, and Aziza.]]></a:t>
+              <a:t><![CDATA[32. பென்யமீன், மல்லூக், செமரியா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Of the sons also of Bebai; Jehohanan, Hananiah, Zabbai, and Athlai.]]></a:t>
+              <a:t><![CDATA[33. ஆசூமின் புத்திரரில் மத்யி, மத்தத்தா, சாபாத், எலிபெலேத், எரெமாயி, மனாசே, சிமெயி என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And of the sons of Bani; Meshullam, Malluch, and Adaiah, Jashub, and Sheal, and Ramoth.]]></a:t>
+              <a:t><![CDATA[34. பானியின் புத்திரரில் மாதாயி, அம்ராம், ஊவேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And of the sons of Pahathmoab; Adna, and Chelal, Benaiah, Maaseiah, Mattaniah, Bezaleel, and]]></a:t>
+              <a:t><![CDATA[35. பெனாயா, பெதியா, கெல்லூ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Binnui, and Manasseh.]]></a:t>
+              <a:t><![CDATA[36. வனியா மெராமோத், எலெயாசீப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And of the sons of Harim; Eliezer, Ishijah, Malchiah, Shemaiah, Shimeon,]]></a:t>
+              <a:t><![CDATA[37. மத்தனியா, மதனாய், யாசாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Benjamin, Malluch, and Shemariah.]]></a:t>
+              <a:t><![CDATA[38. பானி, பின்னூயி, சிமெயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. Shallum, Amariah, and Joseph.]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Of the sons of Hashum; Mattenai, Mattathah, Zabad, Eliphelet, Jeremai, Manasseh, and Shimei.]]></a:t>
+              <a:t><![CDATA[39. செலேமியா, நாத்தான், அதாயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Of the sons of Bani; Maadai, Amram, and Uel,]]></a:t>
+              <a:t><![CDATA[40. மக்நாத்பாயி, சாசாயி, சாராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Benaiah, Bedeiah, Chelluh,]]></a:t>
+              <a:t><![CDATA[41. அசரெயேல், செலேமியா, செமரியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18607,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Vaniah, Meremoth, Eliashib,]]></a:t>
+              <a:t><![CDATA[42. சல்லூம், அமரியா, யோசேப் என்பவர்களும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. நேபோவின் புத்திரரில் ஏயெல், மத்தித்தியா, சாபாத், செபினா, யதாய், யோவேல், பெனாயா என்பவர்களுமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. இவர்கள் எல்லாரும் மறுஜாதியான ஸ்திரீகளைக் கொண்டவர்கள், இவர்களில் சிலர் கொண்டிருந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்திரீகளிடத்தில் பிள்ளைகளைப் பெற்றிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Of the sons of Nebo; Jeiel, Mattithiah, Zabad, Zebina, Jadau, and Joel, Benaiah.]]></a:t>
+              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. All these had taken strange wives: and some of them had wives by whom they had children.]]></a:t>
+              <a:t><![CDATA[ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>