--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -8711,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619335" r:id="rId1"/>
+    <p:sldLayoutId id="2482630904" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19328,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>