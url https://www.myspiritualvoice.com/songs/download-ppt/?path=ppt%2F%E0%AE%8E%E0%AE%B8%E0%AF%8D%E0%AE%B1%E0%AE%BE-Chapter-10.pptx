--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -123,50 +123,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +227,57 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +441,60 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எஸ்றா எழுந்திருந்து, ஆசாரியரிலும் லேவியரிலும் பிரதானமானவர்களும் இஸ்ரவேலனைவரும் இந்த வார்த்தையின்படி செய்யும்படிக்கு, அவர்களை ஆணையிடச்சொன்னான்; அவர்கள் ஆணையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எஸ்றா எழுந்திருந்து, ஆசாரியரிலும் லேவியரிலும் பிரதானமானவர்களும் இஸ்ரவேலனைவரும் இந்த வார்த்தையின்படி செய்யும்படிக்கு, அவர்களை ஆணையிடச்சொன்னான்; அவர்கள் ஆணையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாரும் எருசலேமிலே வந்து கூடவேண்டும் என்றும்,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாரும் எருசலேமிலே வந்து கூடவேண்டும் என்றும்,]]></a:t>
+              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. எழுந்திரும்; இந்தக் காரியத்தை நடப்பிக்கிறது உமக்கு அடுத்தது; நாங்களும் உம்மோடேகூட இருப்போம்; நீர் திடன்கொண்டு இதைச் செய்யும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[37. மத்தனியா, மதனாய், யாசாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எஸ்றா எழுந்திருந்து, ஆசாரியரிலும் லேவியரிலும் பிரதானமானவர்களும் இஸ்ரவேலனைவரும் இந்த வார்த்தையின்படி செய்யும்படிக்கு, அவர்களை ஆணையிடச்சொன்னான்; அவர்கள் ஆணையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எஸ்றா எழுந்திருந்து, ஆசாரியரிலும் லேவியரிலும் பிரதானமானவர்களும் இஸ்ரவேலனைவரும் இந்த வார்த்தையின்படி செய்யும்படிக்கு, அவர்களை ஆணையிடச்சொன்னான்; அவர்கள் ஆணையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆசாரியனாகிய எஸ்றா எழுந்திருந்து அவர்களை நோக்கி: நீங்கள் இஸ்ரவேலின்மேலிருக்கிற குற்றத்தை அதிகரிக்கப்பண்ண மறு ஜாதியான ஸ்திரீகளை விவாகம்பண்ணினதினால் பாவஞ்செய்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஆசாரியனாகிய எஸ்றா எழுந்திருந்து அவர்களை நோக்கி: நீங்கள் இஸ்ரவேலின்மேலிருக்கிற குற்றத்தை அதிகரிக்கப்பண்ண மறு ஜாதியான ஸ்திரீகளை விவாகம்பண்ணினதினால் பாவஞ்செய்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுதும் நீங்கள் உங்கள் பிதாக்களின் தேவனாகிய கர்த்தரிடத்தில் அறிக்கையிட்டு, அவருடைய பிரியத்தின்படியே செய்து, தேசத்தின் ஜனங்களையும், மறுஜாதியான ஸ்திரீகளையும் விட்டு விலகுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அதின்பின்பு எஸ்றா தேவனுடைய ஆலயத்துக்கு முன்னிருந்து எழுந்து, எலியாசிபின் குமாரனாகிய யோகனானின் அறைக்குள் பிரவேசித்தான்; அங்கே வந்தபோது, அவன் சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுதும் நீங்கள் உங்கள் பிதாக்களின் தேவனாகிய கர்த்தரிடத்தில் அறிக்கையிட்டு, அவருடைய பிரியத்தின்படியே செய்து, தேசத்தின் ஜனங்களையும், மறுஜாதியான ஸ்திரீகளையும் விட்டு விலகுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாரும் எருசலேமிலே வந்து கூடவேண்டும் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சபையார் யாவரும் மகா சத்தத்தோடே பிரதியுத்தரமாக: ஆம், நீர் சொன்ன வார்த்தைகளின்படியே செய்யவேண்டியதுதான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாரும் எருசலேமிலே வந்து கூடவேண்டும் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ஜனங்கள் திரளாயிருக்கிறார்கள், இது மாரிகாலமுமாயிருக்கிறது, இங்கே வெளியிலே நிற்க எங்களாலே கூடாது; இது ஒருநாள் இரண்டுநாள் வேலையல்ல; இந்தக் காரியத்திலே கட்டளை மீறினவர்களாகிய நாங்கள் அநேகர்.]]></a:t>
+              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் ஜனங்கள் திரளாயிருக்கிறார்கள், இது மாரிகாலமுமாயிருக்கிறது, இங்கே வெளியிலே நிற்க எங்களாலே கூடாது; இது ஒருநாள் இரண்டுநாள் வேலையல்ல; இந்தக் காரியத்திலே கட்டளை மீறினவர்களாகிய நாங்கள் அநேகர்.]]></a:t>
+              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. மூன்றுநாளைக்குள்ளே பிரபுக்கள் மூப்பர்களுடைய ஆலோசனையின்படியே எவனாகிலும் வராதேபோனால், அவனுடைய பொருளெல்லாம் ஜப்திசெய்யப்பட்டு, சிறையிருப்பிலிருந்து வந்த சபைக்கு அவன் புறம்பாக்கப்படுவான் என்றும் யூதாவிலும் எருசலேமிலும் விளம்பரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[38. பானி, பின்னூயி, சிமெயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசகேலின் குமாரன் யோனத்தானும், திக்காவின் குமாரன் யக்சியாவுமாத்திரம் அதை விசாரிக்கும்படிக்கு வைக்கப்பட்டார்கள்; மெசுல்லாமும், சப்பேதா என்னும் லேவியனும் அவர்களுக்கு உதவியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே யூதா பென்யமீன் புத்திரத்தார் எல்லாரும் மூன்றுநாளைக்குள் எருசலேமிலே கூடினார்கள்; அது ஒன்பதாம் மாதம் இருபதாந் தேதியாயிருந்தது; ஜனங்கள் எல்லாரும் தேவனுடைய ஆலயத்தின் வீதியிலே அந்தக் காரியத்தினாலும் அடைமழையினாலும் நடுங்கிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசகேலின் குமாரன் யோனத்தானும், திக்காவின் குமாரன் யக்சியாவுமாத்திரம் அதை விசாரிக்கும்படிக்கு வைக்கப்பட்டார்கள்; மெசுல்லாமும், சப்பேதா என்னும் லேவியனும் அவர்களுக்கு உதவியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஆசாரியனாகிய எஸ்றா எழுந்திருந்து அவர்களை நோக்கி: நீங்கள் இஸ்ரவேலின்மேலிருக்கிற குற்றத்தை அதிகரிக்கப்பண்ண மறு ஜாதியான ஸ்திரீகளை விவாகம்பண்ணினதினால் பாவஞ்செய்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஆசாரியனாகிய எஸ்றா எழுந்திருந்து அவர்களை நோக்கி: நீங்கள் இஸ்ரவேலின்மேலிருக்கிற குற்றத்தை அதிகரிக்கப்பண்ண மறு ஜாதியான ஸ்திரீகளை விவாகம்பண்ணினதினால் பாவஞ்செய்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[11. இப்பொழுதும் நீங்கள் உங்கள் பிதாக்களின் தேவனாகிய கர்த்தரிடத்தில் அறிக்கையிட்டு, அவருடைய பிரியத்தின்படியே செய்து, தேசத்தின் ஜனங்களையும், மறுஜாதியான ஸ்திரீகளையும் விட்டு விலகுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நியஜாதியான ஸ்திரீகளைக்கொண்டவர்கள் எல்லாருடைய காரியத்தையும் முதலாம் மாதம் முதல்தேதியிலே விசாரித்து முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. இப்பொழுதும் நீங்கள் உங்கள் பிதாக்களின் தேவனாகிய கர்த்தரிடத்தில் அறிக்கையிட்டு, அவருடைய பிரியத்தின்படியே செய்து, தேசத்தின் ஜனங்களையும், மறுஜாதியான ஸ்திரீகளையும் விட்டு விலகுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆசாரிய புத்திரரில் மறுஜாதியான மனைவிகளைக் கொண்டவர்களாகக் காணப்பட்டர்கள் யாரென்றால்: யோதாக்கின் குமாரனாகிய யெசுவாவின் குமாரரிலும் அவன் சகோதரரிலும், மாசெயா எலியேசர், யாரீப்கெதலியா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது சபையார் யாவரும் மகா சத்தத்தோடே பிரதியுத்தரமாக: ஆம், நீர் சொன்ன வார்த்தைகளின்படியே செய்யவேண்டியதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆசாரிய புத்திரரில் மறுஜாதியான மனைவிகளைக் கொண்டவர்களாகக் காணப்பட்டர்கள் யாரென்றால்: யோதாக்கின் குமாரனாகிய யெசுவாவின் குமாரரிலும் அவன் சகோதரரிலும், மாசெயா எலியேசர், யாரீப்கெதலியா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் ஜனங்கள் திரளாயிருக்கிறார்கள், இது மாரிகாலமுமாயிருக்கிறது, இங்கே வெளியிலே நிற்க எங்களாலே கூடாது; இது ஒருநாள் இரண்டுநாள் வேலையல்ல; இந்தக் காரியத்திலே கட்டளை மீறினவர்களாகிய நாங்கள் அநேகர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவர்கள் எங்கள் ஸ்திரீகளைத் தள்ளிவிடுவோம் என்று கையடித்துக்கொடுத்து; தாங்கள் குற்றவாளிகளானபடியினால் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்கடாவைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் ஜனங்கள் திரளாயிருக்கிறார்கள், இது மாரிகாலமுமாயிருக்கிறது, இங்கே வெளியிலே நிற்க எங்களாலே கூடாது; இது ஒருநாள் இரண்டுநாள் வேலையல்ல; இந்தக் காரியத்திலே கட்டளை மீறினவர்களாகிய நாங்கள் அநேகர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எஸ்றா இப்படி விண்ணப்பம்பண்ணி அறிக்கையிட்டு அழுது, தேவனுடைய ஆலயத்துக்கு முன்பாக தாழ விழுந்துகிடக்கையில், இஸ்ரவேல் புருஷரும் ஸ்திரீகளும் பிள்ளைகளுமான மகா பெரிய சபை அவனிடத்தில் வந்து கூடிற்று; ஜனங்கள் மிகவும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[39. செலேமியா, நாத்தான், அதாயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவர்கள் எங்கள் ஸ்திரீகளைத் தள்ளிவிடுவோம் என்று கையடித்துக்கொடுத்து; தாங்கள் குற்றவாளிகளானபடியினால் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்கடாவைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இம்மேரின் புத்திரரில் அனானியும், செருபதியாவும்,]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆரீமின் புத்திரரில் மாசெயா, எலியா, செமாயா, யெகியேல், உசியா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் இதற்குச் சபையெங்கும் எங்கள் பிரபுக்கள் விசாரிப்புக்காரராக வைக்கப்படவேண்டும் இந்தக் காரியத்தினிமித்தம் நம்முடைய தேவனுக்கு இருக்கிற உக்கிரகோபம் எங்களை விட்டுத் திரும்பும்படி, எங்கள் பட்டணங்களில் மறுஜாதியான ஸ்திரீகளைக் கொண்ட அனைவரும் ஒவ்வொரு பட்டணத்தின் மூப்பரோடும் நியாயாதிபதிகளோடும் குறித்தகாலங்களில் வரக்கடவர்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பஸ்கூரின் புத்திரரில் எலியோனாய், மாசெயா இஸ்மவேல், நெதனெயேல், யோசபாத், எலாசா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[15. ஆசகேலின் குமாரன் யோனத்தானும், திக்காவின் குமாரன் யக்சியாவுமாத்திரம் அதை விசாரிக்கும்படிக்கு வைக்கப்பட்டார்கள்; மெசுல்லாமும், சப்பேதா என்னும் லேவியனும் அவர்களுக்கு உதவியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியரில் யோசபாத், சிமேயி, கெலிதா என்னும் பேருமுள்ள கெலாயா, பெத்தகீயா, யூதா, எலியேசர் என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[15. ஆசகேலின் குமாரன் யோனத்தானும், திக்காவின் குமாரன் யக்சியாவுமாத்திரம் அதை விசாரிக்கும்படிக்கு வைக்கப்பட்டார்கள்; மெசுல்லாமும், சப்பேதா என்னும் லேவியனும் அவர்களுக்கு உதவியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாடகரில் எலியாசிபும், வாசல்காவலாளரில் சல்லூம், தேலேம், ஊரி என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்ற இஸ்ரவேலருக்குள்ளே பாரோஷின் புத்திரரில் ரமீயா, யெசியா, மல்கியா, மியாமின், எலெயாசார், மல்கிஜா, பெனாயா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்ற இஸ்ரவேலருக்குள்ளே பாரோஷின் புத்திரரில் ரமீயா, யெசியா, மல்கியா, மியாமின், எலெயாசார், மல்கிஜா, பெனாயா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[16. சிறையிருப்பிலிருந்து வந்தவர்கள் இந்தப்பிரகாரம் செய்தார்கள்; ஆசாரியனாகிய; எஸ்றாவும், தங்கள் பிதாக்களுடைய குடும்பத்தின்படியே பேர்பேராக அழைக்கப்பட்ட பிதாவம்சங்களின் தலைவர் அனைவரும் இந்தக் காரியத்தை விசாரிக்கும்படி பத்தாம் மாதம் முதல்தேதியிலே தனித்து உட்கார்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏலாமின் புத்திரரில் மத்தனியா, சகரியா, யெகியேல், அப்தி, யெரிமோத், எலியா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[17. அந்நியஜாதியான ஸ்திரீகளைக்கொண்டவர்கள் எல்லாருடைய காரியத்தையும் முதலாம் மாதம் முதல்தேதியிலே விசாரித்து முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சத்துவின் புத்திரரில் எலியோனாய், எலியாசிப், மத்தனியா, யெரிமோத், சாபாத் அசிசா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[17. அந்நியஜாதியான ஸ்திரீகளைக்கொண்டவர்கள் எல்லாருடைய காரியத்தையும் முதலாம் மாதம் முதல்தேதியிலே விசாரித்து முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
+              <a:t><![CDATA[40. மக்நாத்பாயி, சாசாயி, சாராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பெபாயின் புத்திரரில் யோகனான், அனனியா, சாபாயி, அத்லாயி என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[18. ஆசாரிய புத்திரரில் மறுஜாதியான மனைவிகளைக் கொண்டவர்களாகக் காணப்பட்டர்கள் யாரென்றால்: யோதாக்கின் குமாரனாகிய யெசுவாவின் குமாரரிலும் அவன் சகோதரரிலும், மாசெயா எலியேசர், யாரீப்கெதலியா என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பானியின் புத்திரரில் மெசுல்லாம், மல்லுக், அதாயா, யாசுப், செயால் ராமோத் என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[18. ஆசாரிய புத்திரரில் மறுஜாதியான மனைவிகளைக் கொண்டவர்களாகக் காணப்பட்டர்கள் யாரென்றால்: யோதாக்கின் குமாரனாகிய யெசுவாவின் குமாரரிலும் அவன் சகோதரரிலும், மாசெயா எலியேசர், யாரீப்கெதலியா என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பாகாத்மோவாபின் புத்திரரில் அத்னா, கெலால், பெனாயா, மாசெயா, மத்தனியா பெசலெயேல், பின்னூயி, மனானே என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[19. இவர்கள் எங்கள் ஸ்திரீகளைத் தள்ளிவிடுவோம் என்று கையடித்துக்கொடுத்து; தாங்கள் குற்றவாளிகளானபடியினால் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்கடாவைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆரீமின் புத்திரரில் எலியேசர், இஷியா மல்கியா, செமாயா, ஷிமியோன்,]]></a:t>
+              <a:t><![CDATA[19. இவர்கள் எங்கள் ஸ்திரீகளைத் தள்ளிவிடுவோம் என்று கையடித்துக்கொடுத்து; தாங்கள் குற்றவாளிகளானபடியினால் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்கடாவைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பென்யமீன், மல்லூக், செமரியா என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[20. இம்மேரின் புத்திரரில் அனானியும், செருபதியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆசூமின் புத்திரரில் மத்யி, மத்தத்தா, சாபாத், எலிபெலேத், எரெமாயி, மனாசே, சிமெயி என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[21. ஆரீமின் புத்திரரில் மாசெயா, எலியா, செமாயா, யெகியேல், உசியா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பானியின் புத்திரரில் மாதாயி, அம்ராம், ஊவேல்,]]></a:t>
+              <a:t><![CDATA[22. பஸ்கூரின் புத்திரரில் எலியோனாய், மாசெயா இஸ்மவேல், நெதனெயேல், யோசபாத், எலாசா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பெனாயா, பெதியா, கெல்லூ,]]></a:t>
+              <a:t><![CDATA[23. லேவியரில் யோசபாத், சிமேயி, கெலிதா என்னும் பேருமுள்ள கெலாயா, பெத்தகீயா, யூதா, எலியேசர் என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வனியா மெராமோத், எலெயாசீப்,]]></a:t>
+              <a:t><![CDATA[23. லேவியரில் யோசபாத், சிமேயி, கெலிதா என்னும் பேருமுள்ள கெலாயா, பெத்தகீயா, யூதா, எலியேசர் என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மத்தனியா, மதனாய், யாசாய்,]]></a:t>
+              <a:t><![CDATA[24. பாடகரில் எலியாசிபும், வாசல்காவலாளரில் சல்லூம், தேலேம், ஊரி என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஏலாமின் புத்திரரில் ஒருவனாகிய யெகியேலின் குமாரன் செக்கனியா எஸ்றாவை நோக்கி: நாங்கள் தேசத்து ஜனங்களிலுள்ள அந்நியஸ்திரீகளைச் சேர்த்துகொண்டதினால், எங்கள் தேவனுக்கு விரோதமாகப் பாவஞ்செய்தோம்; ஆகிலும் இப்பொழுது இந்தக் காரியத்திலே இன்னும் இஸ்ரவேலுக்காக நம்பிக்கை உண்டு.]]></a:t>
+              <a:t><![CDATA[41. அசரெயேல், செலேமியா, செமரியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பானி, பின்னூயி, சிமெயி,]]></a:t>
+              <a:t><![CDATA[25. மற்ற இஸ்ரவேலருக்குள்ளே பாரோஷின் புத்திரரில் ரமீயா, யெசியா, மல்கியா, மியாமின், எலெயாசார், மல்கிஜா, பெனாயா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. செலேமியா, நாத்தான், அதாயா,]]></a:t>
+              <a:t><![CDATA[25. மற்ற இஸ்ரவேலருக்குள்ளே பாரோஷின் புத்திரரில் ரமீயா, யெசியா, மல்கியா, மியாமின், எலெயாசார், மல்கிஜா, பெனாயா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. மக்நாத்பாயி, சாசாயி, சாராயி,]]></a:t>
+              <a:t><![CDATA[26. ஏலாமின் புத்திரரில் மத்தனியா, சகரியா, யெகியேல், அப்தி, யெரிமோத், எலியா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அசரெயேல், செலேமியா, செமரியா,]]></a:t>
+              <a:t><![CDATA[27. சத்துவின் புத்திரரில் எலியோனாய், எலியாசிப், மத்தனியா, யெரிமோத், சாபாத் அசிசா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சல்லூம், அமரியா, யோசேப் என்பவர்களும்;]]></a:t>
+              <a:t><![CDATA[28. பெபாயின் புத்திரரில் யோகனான், அனனியா, சாபாயி, அத்லாயி என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நேபோவின் புத்திரரில் ஏயெல், மத்தித்தியா, சாபாத், செபினா, யதாய், யோவேல், பெனாயா என்பவர்களுமே.]]></a:t>
+              <a:t><![CDATA[29. பானியின் புத்திரரில் மெசுல்லாம், மல்லுக், அதாயா, யாசுப், செயால் ராமோத் என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7203,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இவர்கள் எல்லாரும் மறுஜாதியான ஸ்திரீகளைக் கொண்டவர்கள், இவர்களில் சிலர் கொண்டிருந்த ஸ்திரீகளிடத்தில் பிள்ளைகளைப் பெற்றிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. பாகாத்மோவாபின் புத்திரரில் அத்னா, கெலால், பெனாயா, மாசெயா, மத்தனியா பெசலெயேல், பின்னூயி, மனானே என்பவர்களும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. பாகாத்மோவாபின் புத்திரரில் அத்னா, கெலால், பெனாயா, மாசெயா, மத்தனியா பெசலெயேல், பின்னூயி, மனானே என்பவர்களும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஆரீமின் புத்திரரில் எலியேசர், இஷியா மல்கியா, செமாயா, ஷிமியோன்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. பென்யமீன், மல்லூக், செமரியா என்பவர்களும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
+              <a:t><![CDATA[42. சல்லூம், அமரியா, யோசேப் என்பவர்களும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆசூமின் புத்திரரில் மத்யி, மத்தத்தா, சாபாத், எலிபெலேத், எரெமாயி, மனாசே, சிமெயி என்பவர்களும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பானியின் புத்திரரில் மாதாயி, அம்ராம், ஊவேல்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. பெனாயா, பெதியா, கெல்லூ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. வனியா மெராமோத், எலெயாசீப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்பொழுதும் அந்த ஸ்திரீகளெல்லாரையும், அவர்களிடத்தில் பிறந்தவர்களையும், என் ஆண்டவனுடைய ஆலோசனைக்கும், நமது தேவனுடைய கற்பனைக்கு நடுங்குகிறவர்களின் ஆலோசனைக்கும் ஏற்றபிரகாரம் அகற்றிப்போடுவோம் என்று நம்முடைய தேவனோடே உடன்படிக்கைப் பண்ணக்கடவோம்; நியாயப்பிரமாணத்தின்படியே செய்யப்படுவதாக,]]></a:t>
+              <a:t><![CDATA[43. நேபோவின் புத்திரரில் ஏயெல், மத்தித்தியா, சாபாத், செபினா, யதாய், யோவேல், பெனாயா என்பவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எழுந்திரும்; இந்தக் காரியத்தை நடப்பிக்கிறது உமக்கு அடுத்தது; நாங்களும் உம்மோடேகூட இருப்போம்; நீர் திடன்கொண்டு இதைச் செய்யும் என்றான்.]]></a:t>
+              <a:t><![CDATA[44. இவர்கள் எல்லாரும் மறுஜாதியான ஸ்திரீகளைக் கொண்டவர்கள், இவர்களில் சிலர் கொண்டிருந்த ஸ்திரீகளிடத்தில் பிள்ளைகளைப் பெற்றிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492080" r:id="rId1"/>
+    <p:sldLayoutId id="2473434145" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,54 +8912,110 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ત્યારે એઝરાએ ઊઠીને મુખ્ય યાજકોને, લેવીઓને તથા સર્વ ઇસ્રાએલીઓને સમ ખવડાવ્યા કે અમો એ વચન પ્રમાણે જ]]></a:t>
+              <a:t><![CDATA[1. Now when Ezra had prayed, and when he had confessed, weeping and casting himself down before the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશું. તેથી તેઓએ સમ ખાધા.]]></a:t>
+              <a:t><![CDATA[house of God, there assembled unto him out of Israel a very great congregation of men and women and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ત્યારબાદ એઝરાએ મંદિર સામેની તેની જગ્યા છોડી અને એલ્યાશીબના પુત્ર યહોહાનાનની ઓરડીમાં પ્રવેશ્યો.]]></a:t>
+              <a:t><![CDATA[children: for the people wept very sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને દેશવટેથી પાછા ફરેલા ઇસ્રાએલીઓએ દીધેલા છેહથી શોકમાંને શોકમાં અન્નજળ લીધા વગર તેણે ત્યાં જ રાત]]></a:t>
+              <a:t><![CDATA[2. And Shechaniah the son of Jehiel, one of the sons of Elam, answered and said unto Ezra, We have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગાળી.]]></a:t>
+              <a:t><![CDATA[trespassed against our God, and have taken strange wives of the people of the land: yet now there is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેઓએ ઢંઢેરો પિટાવીને આખા યહૂદામાં તથા યરૂશાલેમમાં તથા જેઓ બધાં બંધક બનાવાયા હતાં તે બધાંને]]></a:t>
+              <a:t><![CDATA[hope in Israel concerning this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યરૂશાલેમમાં ભેગા થવા માટે કહેવડાવ્યું.]]></a:t>
+              <a:t><![CDATA[3. Now therefore let us make a covenant with our God to put away all the wives, and such as are born]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. અને ત્રણ દિવસમાં જે કોઇ આવી નહિ પહોચે તેની બધી માલમિલકત જપ્ત કરવામાં આવશે અને તેમને બંધકોના]]></a:t>
+              <a:t><![CDATA[of them, according to the counsel of my lord, and of those that tremble at the commandment of our]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમૂહમાંથી દૂર કરવામાં આવશે આ આગેવાનો અને વડીલોનો નિર્ણય હતો.”]]></a:t>
+              <a:t><![CDATA[God; and let it be done according to the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આથી ત્રણ દિવસની અંદર યહૂદાના અને બિન્યામીનના પ્રદેશના બધા લોકો યરૂશાલેમમાં ભેગા થયા અને નવમા]]></a:t>
+              <a:t><![CDATA[4. Arise; for this matter belongs unto you: we also will be with you: be of good courage, and do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. એઝરા દેવનાં મંદિર આગળ પગે પડીને રડતો રડતો પ્રાર્થના કરતો હતો અને અપરાધની કબૂલાત કરતો હતો, તે]]></a:t>
+              <a:t><![CDATA[37. Mattaniah, Mattenai, and Jaasau,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મહિનાના વીસમાં દિવસે તેઓ બધા દેવના મંદિરનાં પ્રાંગણમાં બેઠા આ વાતના ભયના લીધે તેઓ બધાં ગંભીર અને]]></a:t>
+              <a:t><![CDATA[5. Then arose Ezra, and made the chief priests, the Levites, and all Israel, to swear that they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂશળધાર વરસાદમાં થરથર ૂજતાં હતાં.]]></a:t>
+              <a:t><![CDATA[should do according to this word. And they swore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પછી યાજક એઝરાએ ઊભા થઇને કહ્યું, “તમે વિધમીર્ સ્ત્રીઓને પરણીને યહોવાને છેહ દીધો છે, અને ઇસ્રાએલના]]></a:t>
+              <a:t><![CDATA[6. Then Ezra rose up from before the house of God, and went into the chamber of Johanan the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અપરાધમાં વધારો કર્યો છે.]]></a:t>
+              <a:t><![CDATA[Eliashib: and when he came thither, he did eat no bread, nor drink water: for he mourned because of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. માટે હવે તમારા પિતૃઓના દેવ યહોવા આગળ પાપોની કબૂલાત કરો અને તેની ઇચ્છાને અનુસરીને તમારી નજીક વસતા]]></a:t>
+              <a:t><![CDATA[the transgression of them that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અન્ય દેશોના લોકોથી અને તમારી વિધમીર્ પત્નીઓથી અલગ થઇ જાઓ.”]]></a:t>
+              <a:t><![CDATA[7. And they made proclamation throughout Judah and Jerusalem unto all the children of the captivity,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ત્યારે આખી સભા મોટે સાદે બોલી ઊઠી, “જરૂર, તમે કહો તે પ્રમાણે અમારે કરવું જ જોઇએ.]]></a:t>
+              <a:t><![CDATA[that they should gather themselves together unto Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પણ તમે લોકો ઘણા છો, ને આ વખતે ઘણો વરસાદ પડે છે, તેથી આપણે બહાર ઊભા રહી શકતા નથી, વળી આ કામ એક બે]]></a:t>
+              <a:t><![CDATA[8. And that whosoever would not come within three days, according to the counsel of the princes and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દિવસનું પણ નથી; આ બાબતમાં અમે તો મોટું પાપ કર્યું છે.]]></a:t>
+              <a:t><![CDATA[the elders, all his substance should be forfeited, and himself separated from the congregation of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. આપણા આગેવાનો આખા સમાજનું પ્રતિનિધિત્વ કરે, અને દરેક શહેરમાં તમારામાંના જેઓ વિધમીર્ સ્ત્રીઓને]]></a:t>
+              <a:t><![CDATA[those that had been carried away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દરમ્યાન ઇસ્રાએલી સ્રીઓ, પુરુષો અને બાળકોનું એક મોટું ટોળું તેની આજુબાજુ ભેગું થઇ ગયું અને હૈયાફાટ]]></a:t>
+              <a:t><![CDATA[38. And Bani, and Binnui, Shimei,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરણ્યા છે તેઓ વડીલો અને ન્યાયાધીશો સાથે ઠરાવેલ સમયે હાજર થાય, જ્યાં સુધી આપણા પરથી આ કારણે ભભૂકી]]></a:t>
+              <a:t><![CDATA[9. Then all the men of Judah and Benjamin gathered themselves together unto Jerusalem within three]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઊઠેલો દેવનો કોપ ઉતરી ન જાય.”]]></a:t>
+              <a:t><![CDATA[days. It was the ninth month, on the twentieth day of the month; and all the people sat in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. કેવળ અસાહેલનો પુત્ર યોનાથાન તથા તિકવાહનો પુત્ર યાહઝયા એ વાતના વિરોધી થયા; અને તેમને લેવીઓ]]></a:t>
+              <a:t><![CDATA[street of the house of God, trembling because of this matter, and for the great rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મશુલ્લામ તથા શાબ્બાથાયે ટેકો આપ્યો. બાકીના લોકોએ એનો સ્વીકાર કર્યો.]]></a:t>
+              <a:t><![CDATA[10. And Ezra the priest stood up, and said unto them, All of you have transgressed, and have taken]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી બંધકોએ પણ તે પ્રમાણે કર્યુ. યાજક એઝરાએ તે તે કુટુંબના પ્રતિનિધિ તરીકે કેટલાંક કુટુંબના]]></a:t>
+              <a:t><![CDATA[strange wives, to increase the trespass of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વડાઓને પસંદ કર્યા અને તેમનાં નામની યાદી બનાવી. દશમા મહિનાના પહેલા દિવસે તેમણે આ બાબતની તપાસ શરૂ કરી]]></a:t>
+              <a:t><![CDATA[11. Now therefore make confession unto the LORD God of your fathers, and do his pleasure: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. અને પહેલા મહિનાના પહેલા દિવસ સુધીમાં તેમણે વિધમીર્ સ્ત્રીઓને પરણેલાં બધા માણસોની તપાસ પૂરી કરી.]]></a:t>
+              <a:t><![CDATA[separate yourselves from the people of the land, and from the strange wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. યાજકોના કુટુંબોમાં નીચેના માણસો વિધમીર્ સ્ત્રીઓને પરણેલા માલૂમ પડ્યા હતા, તેઓ આ મુજબ છે: યેશુઆના]]></a:t>
+              <a:t><![CDATA[12. Then all the congregation answered and said with a loud voice, As you have said, so must we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વંશજોમાંના, યોશાદાકનો પુત્ર તથા તેના ભાઇઓ માઅસેયા, અલીએઝેર, યારીબ તથા ગદાલ્યા.]]></a:t>
+              <a:t><![CDATA[13. But the people are many, and it is a time of much rain, and we are not able to stand without,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. એ બધાએ પોતાની પત્નીઓને હાંકી કાઢવાનું વચન આપ્યું અને દરેકે પોતાના પાપના પાપાર્થાર્પણ તરીકે એક]]></a:t>
+              <a:t><![CDATA[neither is this a work of one day or two: for we are many that have transgressed in this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રૂદન કરવા લાગ્યું.]]></a:t>
+              <a:t><![CDATA[39. And Shelemiah, and Nathan, and Adaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘેટો ધરાવ્યો;]]></a:t>
+              <a:t><![CDATA[14. Let now our rulers of all the congregation stand, and let all them which have taken strange]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ઈમ્મેરના વંશજોમાંથી હનાની અને ઝબદીયા;]]></a:t>
+              <a:t><![CDATA[wives in our cities come at appointed times, and with them the elders of every city, and the judges]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. હારીમના વંશજોમાંથી માઅસેયા, એલિયા, શમાયા, યહીએલ, અને ઊઝઝિયા,]]></a:t>
+              <a:t><![CDATA[thereof, until the fierce wrath of our God for this matter be turned from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પાશહૂરના વંશજોમાંથી એલ્યોએનાય, માઅસેયા, ઇશ્માએલ, નથાનએલ, યોઝાબાદ અને એલઆસાહ.]]></a:t>
+              <a:t><![CDATA[15. Only Jonathan the son of Asahel and Jahaziah the son of Tikvah were employed about this matter:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. લેવીઓમાંથી યોઝાબાદ, શિમઇ, કેલાયા (કેલીટા પણ કહેવાય છે), પથાહ્યા યહૂદા અને અલીએઝેર.]]></a:t>
+              <a:t><![CDATA[and Meshullam and Shabbethai the Levite helped them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ગાયકોમાંથી એલ્યાશીબ, દ્વારપાળોમાંથી શાલ્લુમ, ટેલેમ અને ઉરી.]]></a:t>
+              <a:t><![CDATA[16. And the children of the captivity did so. And Ezra the priest, with certain chief of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. અન્ય ઇસ્રાએલીઓમાં: પારોશના વંશજોમાંના; રામ્યાહ, યિઝિઝયા, માલ્કિયા, મીયામીન, એલઆઝાર, માલ્કિયા તથા]]></a:t>
+              <a:t><![CDATA[fathers, after the house of their fathers, and all of them by their names, were separated, and sat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાયા.]]></a:t>
+              <a:t><![CDATA[down in the first day of the tenth month to examine the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. માત્તાન્યા, ઝર્ખાયા, યહીએલ, આબ્દી, યરેમોથ તથા એલિયા તે બધાં એલામના વંશજોમાંથી.]]></a:t>
+              <a:t><![CDATA[17. And they made an end with all the men that had taken strange wives by the first day of the first]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ઝાત્તૂના વંશજોમાંના: એલ્યોએનાય, એલ્યાશીબ, માત્તાન્યા, યરેમોથ, ઝાબાદ તથા અઝીઝા.]]></a:t>
+              <a:t><![CDATA[month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ત્યારે એલામના એક વંશજ યહીએલના પુત્ર શખાન્યાએ એઝરાને કહ્યું, “આપણે આ દેશની વિધમીર્ સ્ત્રીઓને]]></a:t>
+              <a:t><![CDATA[40. Machnadebai, Shashai, Sharai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. બેબાયના વંશજોમાંના; યહોહાનાન, હનાન્યા, ઝાબ્બાય તથા આથ્લાય.]]></a:t>
+              <a:t><![CDATA[18. And among the sons of the priests there were found that had taken strange wives: namely, of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. બાનીના વંશજોમાંના: મશુલ્લામ, માલ્લૂખ, અદાયા, યાસૂબ, શેઆલ તથા યરેમોથ.]]></a:t>
+              <a:t><![CDATA[sons of Jeshua the son of Jozadak, and his brethren; Maaseiah, and Eliezer, and Jarib, and Gedaliah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. પાહાથમોઆબના વંશજોમાંના; આદના, કલાલ, બનાયા, માઅસેયા, માત્તાન્યા, બસાલએલ, બિન્નૂઇ તથા મનાશ્શા.]]></a:t>
+              <a:t><![CDATA[19. And they gave their hands that they would put away their wives; and being guilty, they offered a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. હારીમના વંશજોમાંના: અલીએઝેર, યિશ્શિયા, માલ્કિયા, શમાયા, શિમયોન,]]></a:t>
+              <a:t><![CDATA[ram of the flock for their trespass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. બિન્યામીન, માલ્લૂખ તથા શમાયા.]]></a:t>
+              <a:t><![CDATA[20. And of the sons of Immer; Hanani, and Zebadiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. હાશુમના વંશજોમાંના; માત્તનાય, માત્તાત્તાહ, ઝાબાદ, અલીફેલેટ, યરેમાઇ, મનાશ્શા તથા શિમઇ,]]></a:t>
+              <a:t><![CDATA[21. And of the sons of Harim; Maaseiah, and Elijah, and Shemaiah, and Jehiel, and Uzziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. બિગ્વાયના વંશજોમાંના; માઅદાય, આમ્રામ, ઉએલ;]]></a:t>
+              <a:t><![CDATA[22. And of the sons of Pashur; Elioenai, Maaseiah, Ishmael, Nethaneel, Jozabad, and Elasah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. બનાયા, બેદયા, કલૂહુ;]]></a:t>
+              <a:t><![CDATA[23. Also of the Levites; Jozabad, and Shimei, and Kelaiah, (the same is Kelita,) Pethahiah, Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. વાન્યા, મરેમોથ, એલ્યાશીબ;]]></a:t>
+              <a:t><![CDATA[and Eliezer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. માત્તાન્યા, માત્તનાય, યાઅસુ;]]></a:t>
+              <a:t><![CDATA[24. Of the singers also; Eliashib: and of the porters; Shallum, and Telem, and Uri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરણીને દેવનો અવિશ્વાસ કર્યો છે. તેમ છતાં ઇસ્રાએલીઓ માટે હજી આશા છે.]]></a:t>
+              <a:t><![CDATA[41. Azareel, and Shelemiah, Shemariah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. બિન્નૂઇના વંશજોમાંથી બાની, શિમઇ,]]></a:t>
+              <a:t><![CDATA[25. Moreover of Israel: of the sons of Parosh; Ramiah, and Jeziah, and Malchiah, and Miamin, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. નાથાન, શેલેમ્યા, અદાયા,]]></a:t>
+              <a:t><![CDATA[Eleazar, and Malchijah, and Benaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. માખ્નાદબાય, શાશાય, શારાય,]]></a:t>
+              <a:t><![CDATA[26. And of the sons of Elam; Mattaniah, Zechariah, and Jehiel, and Abdi, and Jeremoth, and Eliah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. અઝારએલ, શેલેમ્યા, શેમાર્યા,]]></a:t>
+              <a:t><![CDATA[27. And of the sons of Zattu; Elioenai, Eliashib, Mattaniah, and Jeremoth, and Zabad, and Aziza.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. શાલ્લૂમ, અમાર્યા અને યૂસેફ;]]></a:t>
+              <a:t><![CDATA[28. Of the sons also of Bebai; Jehohanan, Hananiah, Zabbai, and Athlai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. નબોના વંશજોમાંના; યેઇએલ, માત્તિથ્યા, ઝાબાદ, ઝબીના, યિદો, યોએલ તથા બનાયા.]]></a:t>
+              <a:t><![CDATA[29. And of the sons of Bani; Meshullam, Malluch, and Adaiah, Jashub, and Sheal, and Ramoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17188,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. એ સર્વ પરદેશી સ્ત્રીઓને પરણ્યા હતા; તેઓમાંના કેટલાકને તે સ્ત્રીઓથી છોકરાં થયાં હતા.]]></a:t>
+              <a:t><![CDATA[30. And of the sons of Pahathmoab; Adna, and Chelal, Benaiah, Maaseiah, Mattaniah, Bezaleel, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Binnui, and Manasseh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And of the sons of Harim; Eliezer, Ishijah, Malchiah, Shemaiah, Shimeon,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Benjamin, Malluch, and Shemariah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હવે આપણે આપણા દેવ સમક્ષ કરાર કરીએ કે, આપણે આ સ્ત્રીઓને તેમના પુત્રો સાથે હાંકી કાઢીશું. અમે આ]]></a:t>
+              <a:t><![CDATA[42. Shallum, Amariah, and Joseph.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Of the sons of Hashum; Mattenai, Mattathah, Zabad, Eliphelet, Jeremai, Manasseh, and Shimei.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Of the sons of Bani; Maadai, Amram, and Uel,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Benaiah, Bedeiah, Chelluh,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Vaniah, Meremoth, Eliashib,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રમાણે તમારી અને દેવથી ડરીને ચાલનારા બીજાઓની સલાહ પ્રમાણે કરીશું. દેવના નિયમનું પાલન થવું જ જોઇએ.]]></a:t>
+              <a:t><![CDATA[43. Of the sons of Nebo; Jeiel, Mattithiah, Zabad, Zebina, Jadau, and Joel, Benaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ઊઠો, આ કામ તમારું છે. અમે તમને ટેકો આપીશું. હિંમત રાખો અને કામ પાર ઉતારો.”]]></a:t>
+              <a:t><![CDATA[44. All these had taken strange wives: and some of them had wives by whom they had children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>