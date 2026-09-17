--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -165,54 +165,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -280,52 +276,50 @@
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
-    <p:sldId id="343" r:id="rId90"/>
-    <p:sldId id="344" r:id="rId91"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -510,55 +504,53 @@
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
-  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -618,51 +610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லோத், ஆதீத், ஓனோ என்பவைகளின் புத்திரர் எழுநூற்று இருபத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[6. The children of Pahathmoab, of the children of Jeshua and Joab, two thousand eight hundred and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -727,51 +719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எரிகோவின் புத்திரர் முந்நூற்றுநாற்பத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[7. The children of Elam, a thousand two hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -836,51 +828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சேனாகின் புத்திரர் மூவாயிரத்துஅறுநூற்று முப்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[8. The children of Zattu, nine hundred forty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -945,51 +937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆசாரியரானவர்கள் யெசுவாவின் குடும்பத்தானாகிய யெதாயாவின் புத்திரர் தொளாயிரத்து எழுபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[9. The children of Zaccai, seven hundred and threescore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1054,51 +1046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இம்மேரின் புத்திரர் ஆயிரத்து ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[10. The children of Bani, six hundred forty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1163,51 +1155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பஸ்கூரின் புத்திரர் ஆயிரத்துஇருநூற்று நாற்பத்தேழுபேர்.]]></a:t>
+              <a:t><![CDATA[11. The children of Bebai, six hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1272,51 +1264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆரீமின் புத்திரர் ஆயிரத்துப்பதினேழுபேர்.]]></a:t>
+              <a:t><![CDATA[12. The children of Azgad, a thousand two hundred twenty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1381,51 +1373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. லேவியரானவர்கள்: ஒதாயாவின் சந்ததியான யெசுவா கத்மியேல் என்பவர்களின் புத்திரர் எழுபத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[13. The children of Adonikam, six hundred sixty and six.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1490,51 +1482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பாடகர்களானவர்கள்: ஆசாபின் புத்திரர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[14. The children of Bigvai, two thousand fifty and six.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1599,51 +1591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின் புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும் நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[15. The children of Adin, four hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1708,51 +1700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கீரியாத்யாரீம், கெபிரா, பேரோத் என்பவைகளின் புத்திரர் எழுநூற்று நாற்பத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[1. Now these are the children of the province that went up out of the captivity, of those which had been carried away, whom Nebuchadnezzar the king of Babylon had carried away unto Babylon, and came again unto Jerusalem and Judah, every one unto his city;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1817,51 +1809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின் புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும் நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[16. The children of Ater of Hezekiah, ninety and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1926,51 +1918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின் புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும் நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[17. The children of Bezai, three hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2035,51 +2027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நிதனீமியரானவர்கள்: சீகாவின் புத்திரர், அசுபாவின் புத்திரர், தபா கோத்தின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[18. The children of Jorah, an hundred and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2144,51 +2136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. கேரோசின் புத்திரர், சீயாகாவின் புத்திரர், பாதோனின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[19. The children of Hashum, two hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2253,51 +2245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[20. The children of Gibbar, ninety and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2362,51 +2354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[21. The children of Bethlehem, an hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2471,51 +2463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[22. The men of Netophah, fifty and six.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2580,51 +2572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. லெபானாகின் புத்திரர், அகாபாவின் புத்திரர், அக்கூபின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[23. The men of Anathoth, an hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2689,51 +2681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செருபாபேல், யெசுவா, நெகேமியா, செராயா, ரெலாயா, மொர்தெகாய், பில்சான், மிஸ்பார், பிக்வாய், ரேகூம், பானா என்பவர்களோடேகூட திரும்பிவந்த தேசத்துப் புத்திரராகிய இஸ்ரவேல் ஜனமான மனிதரின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[24. The children of Azmaveth, forty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2798,51 +2790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செருபாபேல், யெசுவா, நெகேமியா, செராயா, ரெலாயா, மொர்தெகாய், பில்சான், மிஸ்பார், பிக்வாய், ரேகூம், பானா என்பவர்களோடேகூட திரும்பிவந்த தேசத்துப் புத்திரராகிய இஸ்ரவேல் ஜனமான மனிதரின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[25. The children of Kirjatharim, Chephirah, and Beeroth, seven hundred and forty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2907,51 +2899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராமா, காபா என்பவைகளின் புத்திரர் அறுநூற்று இருபத்தொருபேர்.]]></a:t>
+              <a:t><![CDATA[1. Now these are the children of the province that went up out of the captivity, of those which had been carried away, whom Nebuchadnezzar the king of Babylon had carried away unto Babylon, and came again unto Jerusalem and Judah, every one unto his city;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3016,51 +3008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ஆகாபின் புத்திரர், சல்மாயின் புத்திரர், ஆனானின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[26. The children of Ramah and Gaba, six hundred twenty and one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3125,51 +3117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாரோஷின் புத்திரர் இரண்டாயிரத்து நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[27. The men of Michmas, an hundred twenty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3234,51 +3226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கித்தேலின் புத்திரர், காகாரின் புத்திரர், ராயாகின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[28. The men of Bethel and Ai, two hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3343,51 +3335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செபத்தியாவின் புத்திரர் முந்நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[29. The children of Nebo, fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3452,51 +3444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ரேத்சினின் புத்திரர், நெகோதாவின் புத்திரர், காசாமின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[30. The children of Magbish, an hundred fifty and six.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3561,51 +3553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆராகின் புத்திரர் எழுநூற்று எழுபத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[31. The children of the other Elam, a thousand two hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3670,51 +3662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஊசாவின் புத்திரர், பாயோகின் புத்திரர், பேசாயின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[32. The children of Harim, three hundred and twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3779,51 +3771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யெசுவா யோவாப் என்பவர்களுடைய சந்ததிக்குள்ளிருந்த பாகாத் மோவாபின் புத்திரர் இரண்டாயிரத்து எண்ணூற்றுப் பன்னிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[33. The children of Lod, Hadid, and Ono, seven hundred twenty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3888,51 +3880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யெசுவா யோவாப் என்பவர்களுடைய சந்ததிக்குள்ளிருந்த பாகாத் மோவாபின் புத்திரர் இரண்டாயிரத்து எண்ணூற்றுப் பன்னிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[34. The children of Jericho, three hundred forty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3997,51 +3989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[35. The children of Senaah, three thousand and six hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4106,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மிக்மாசின் மனிதர் நூற்றிருபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[2. Which came with Zerubbabel: Jeshua, Nehemiah, Seraiah, Reelaiah, Mordecai, Bilshan, Mizpar, Bigvai, Rehum, Baanah. The number of the men of the people of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4215,51 +4207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சத்தூவின் புத்திரர் தொளாயிரத்து நாற்பத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[36. The priests: the children of Jedaiah, of the house of Jeshua, nine hundred seventy and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4324,51 +4316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சக்காயின் புத்திரர் எழுநூற்று அறுபதுபேர்.]]></a:t>
+              <a:t><![CDATA[37. The children of Immer, a thousand fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4433,51 +4425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பானியின் புத்திரர் அறுநூற்று நாற்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[38. The children of Pashur, a thousand two hundred forty and seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4542,51 +4534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பெபாயின் புத்திரர் அறுநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[39. The children of Harim, a thousand and seventeen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4651,51 +4643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அஸ்னாவின் புத்திரர், மெயூனீமின் புத்திரர், நெபுசீமின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[40. The Levites: the children of Jeshua and Kadmiel, of the children of Hodaviah, seventy and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4760,51 +4752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அஸ்காதின் புத்திரர் ஆயிரத்துஇருநூற்று இருபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[41. The singers: the children of Asaph, an hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4869,51 +4861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பக்பூக்கின் புத்திரர், அகுபாவின்புத்திரர், அர்கூரின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[42. The children of the porters: the children of Shallum, the children of Ater, the children of Talmon, the children of Akkub, the children of Hatita, the children of Shobai, in all an hundred thirty and nine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4978,51 +4970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதோனிகாமின் புத்திரர் அறுநூற்று அறுபத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[42. The children of the porters: the children of Shallum, the children of Ater, the children of Talmon, the children of Akkub, the children of Hatita, the children of Shobai, in all an hundred thirty and nine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5087,51 +5079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. பஸ்லூதின் புத்திரர், மெகிதாவின் புத்திரர், அர்ஷாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[42. The children of the porters: the children of Shallum, the children of Ater, the children of Talmon, the children of Akkub, the children of Hatita, the children of Shobai, in all an hundred thirty and nine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5196,51 +5188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிக்வாயின் புத்திரர் இரண்டாயிரத்து ஐம்பத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[43. The Nethinims: the children of Ziha, the children of Hasupha, the children of Tabbaoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5305,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பெத்தேல், ஆயி என்பவைகளின் மனிதர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[2. Which came with Zerubbabel: Jeshua, Nehemiah, Seraiah, Reelaiah, Mordecai, Bilshan, Mizpar, Bigvai, Rehum, Baanah. The number of the men of the people of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5414,51 +5406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பர்கோசின் புத்திரர், சிசெராவின் புத்திரர், தாமாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[44. The children of Keros, the children of Siaha, the children of Padon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5523,51 +5515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதீனின் புத்திரர் நானூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[45. The children of Lebanah, the children of Hagabah, the children of Akkub,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5632,51 +5624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. நெத்சியாவின் புத்திரர், அதிபாவின் புத்திரருமே.]]></a:t>
+              <a:t><![CDATA[46. The children of Hagab, the children of Shalmai, the children of Hanan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5741,51 +5733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எசேக்கியாவின் சந்ததியான அதேரின் புத்திரர் தொண்ணூற்றெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[47. The children of Giddel, the children of Gahar, the children of Reaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5850,51 +5842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பேசாயின் புத்திரர் முந்நூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[48. The children of Rezin, the children of Nekoda, the children of Gazzam,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5959,51 +5951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. சாலொமோனுடைய வேலையாட்களின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர், பெருதாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[49. The children of Uzza, the children of Paseah, the children of Besai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6068,51 +6060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. சாலொமோனுடைய வேலையாட்களின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர், பெருதாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[50. The children of Asnah, the children of Mehunim, the children of Nephusim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6177,51 +6169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோரோகின் புத்திரர் நூற்றுப்பன்னிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[51. The children of Bakbuk, the children of Hakupha, the children of Harhur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6286,51 +6278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. யாலாகின் புத்திரர், தர்கோனின்புத்திரர், கித்தேலின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[52. The children of Bazluth, the children of Mehida, the children of Harsha,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6395,51 +6387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசூமின் புத்திரர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[53. The children of Barkos, the children of Sisera, the children of Thamah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6504,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நேபோவின் புத்திரர் ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[3. The children of Parosh, two thousand an hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6613,51 +6605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. செபத்தியாவின் புத்திரர், அத்தீலின் புத்திரர், செபாயிமிலுள்ள பொகெரேத்தின் புத்திரர், ஆமியின்புத்திரருமே.]]></a:t>
+              <a:t><![CDATA[54. The children of Neziah, the children of Hatipha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6722,51 +6714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. செபத்தியாவின் புத்திரர், அத்தீலின் புத்திரர், செபாயிமிலுள்ள பொகெரேத்தின் புத்திரர், ஆமியின்புத்திரருமே.]]></a:t>
+              <a:t><![CDATA[55. The children of Solomon's servants: the children of Sotai, the children of Sophereth, the children of Peruda,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6831,51 +6823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிபாரின் புத்திரர் தொண்ணூற்றைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[55. The children of Solomon's servants: the children of Sotai, the children of Sophereth, the children of Peruda,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6940,51 +6932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. நிதனீமியரும் சாலொமோனுடைய வேலையாட்களின் புத்திரரும் எல்லாரும் முந்நூற்றுத் தொண்ணூற்றிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[56. The children of Jaalah, the children of Darkon, the children of Giddel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7049,51 +7041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலுமிருந்து வந்து, தாங்கள் இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல் இருந்தவர்கள்:]]></a:t>
+              <a:t><![CDATA[57. The children of Shephatiah, the children of Hattil, the children of Pochereth of Zebaim, the children of Ami.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7158,51 +7150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலுமிருந்து வந்து, தாங்கள் இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல் இருந்தவர்கள்:]]></a:t>
+              <a:t><![CDATA[57. The children of Shephatiah, the children of Hattil, the children of Pochereth of Zebaim, the children of Ami.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7267,51 +7259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர் ஆக அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[58. All the Nethinims, and the children of Solomon's servants, were three hundred ninety and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7376,51 +7368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர் ஆக அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[59. And these were they which went up from Telmelah, Telharsa, Cherub, Addan, and Immer: but they could not show their father's house, and their seed, whether they were of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7485,51 +7477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
+              <a:t><![CDATA[59. And these were they which went up from Telmelah, Telharsa, Cherub, Addan, and Immer: but they could not show their father's house, and their seed, whether they were of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7594,51 +7586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
+              <a:t><![CDATA[59. And these were they which went up from Telmelah, Telharsa, Cherub, Addan, and Immer: but they could not show their father's house, and their seed, whether they were of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7703,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மக்பீஷின் புத்திரர் நூற்றைம்பத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[4. The children of Shephatiah, three hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7812,51 +7804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
+              <a:t><![CDATA[60. The children of Delaiah, the children of Tobiah, the children of Nekoda, six hundred fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7921,51 +7913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய், ஆசாரியஊழியத்திற்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[61. And of the children of the priests: the children of Habaiah, the children of Koz, the children of Barzillai; which took a wife of the daughters of Barzillai the Gileadite, and was called after their name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8030,51 +8022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய், ஆசாரியஊழியத்திற்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[61. And of the children of the priests: the children of Habaiah, the children of Koz, the children of Barzillai; which took a wife of the daughters of Barzillai the Gileadite, and was called after their name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8139,51 +8131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், இவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[62. These sought their register among those that were reckoned by genealogy, but they were not found: therefore were they, as polluted, put from the priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8248,51 +8240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், இவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[62. These sought their register among those that were reckoned by genealogy, but they were not found: therefore were they, as polluted, put from the priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8357,51 +8349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. சபையார் எல்லாரும் ஏகத்திற்கு நாற்பத்தீராயிரத்து முந்நூற்று அறுபதுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[63. And the Tirshatha said unto them, that they should not eat of the most holy things, till there stood up a priest with Urim and with Thummim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8466,51 +8458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும், இருநூறு பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[63. And the Tirshatha said unto them, that they should not eat of the most holy things, till there stood up a priest with Urim and with Thummim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8575,51 +8567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும், இருநூறு பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[64. The whole congregation together was forty and two thousand three hundred and threescore,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8684,51 +8676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெத்லகேமின் புத்திரர் நூற்றிருபத்துமுன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[65. Beside their servants and their maids, of whom there were seven thousand three hundred thirty and seven: and there were among them two hundred singing men and singing women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8793,51 +8785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. அவர்களுடைய குதிரைகள் எழுநூற்று முப்பத்தாறு, அவர்களுடைய கோவேறு கழுதைகள் இருநூற்றுநாற்பத்தைந்து,]]></a:t>
+              <a:t><![CDATA[65. Beside their servants and their maids, of whom there were seven thousand three hundred thirty and seven: and there were among them two hundred singing men and singing women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8902,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மற்ற ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[5. The children of Arah, seven hundred seventy and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9011,51 +9003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நெத்தோபாவின் மனிதர் ஐம்பத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[66. Their horses were seven hundred thirty and six; their mules, two hundred forty and five;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9120,51 +9112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அவர்களுடைய ஒட்டகங்கள் நானூற்று முப்பத்தைந்து, கழுதைகள் ஆறாயிரத்து எழுநூற்று இருபது.]]></a:t>
+              <a:t><![CDATA[67. Their camels, four hundred thirty and five; their asses, six thousand seven hundred and twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9229,51 +9221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனதோத்தின் மனிதர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[68. And some of the chief of the fathers, when they came to the house of the LORD which is at Jerusalem, offered freely for the house of God to set it up in his place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9338,51 +9330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அஸ்மாவேத்தின் புத்திரர் நாற்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[68. And some of the chief of the fathers, when they came to the house of the LORD which is at Jerusalem, offered freely for the house of God to set it up in his place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9447,51 +9439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. வம்சங்களின் தலைவரில் சிலர் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்துக்கு வந்தபோது, தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே எடுப்பிக்கும்படிக்கு, அதற்காக மன உறசாகமாய்க் காணிக்கைகளைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[69. They gave after their ability unto the treasure of the work threescore and one thousand drams of gold, and five thousand pound of silver, and one hundred priests' garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9556,51 +9548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. வம்சங்களின் தலைவரில் சிலர் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்துக்கு வந்தபோது, தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே எடுப்பிக்கும்படிக்கு, அதற்காக மன உறசாகமாய்க் காணிக்கைகளைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[69. They gave after their ability unto the treasure of the work threescore and one thousand drams of gold, and five thousand pound of silver, and one hundred priests' garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9665,51 +9657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அவர்கள் தங்கள் சக்திக்குத்தக்கதாக திருப்பணிப் பொக்கிஷத்திற்கு அறுபத்தோராயிரம் தங்கக்காசையம், ஐயாயிரம் இராத்தல் வெள்ளியையும் நூறு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[70. So the priests, and the Levites, and some of the people, and the singers, and the porters, and the Nethinims, dwelt in their cities, and all Israel in their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9774,269 +9766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அவர்கள் தங்கள் சக்திக்குத்தக்கதாக திருப்பணிப் பொக்கிஷத்திற்கு அறுபத்தோராயிரம் தங்கக்காசையம், ஐயாயிரம் இராத்தல் வெள்ளியையும் நூறு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[70. ஆசாரியரும், லேவியரும், ஜனங்களில் சிலரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தங்கள்தங்கள் பட்டணங்களிலும், இஸ்ரவேலர் எல்லாரும் தங்கள் தங்கள் பட்டணங்களிலும் குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[70. So the priests, and the Levites, and some of the people, and the singers, and the porters, and the Nethinims, dwelt in their cities, and all Israel in their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10101,51 +9875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆரீமின் புத்திரர் முந்நூற்று இருபதுபேர்.]]></a:t>
+              <a:t><![CDATA[6. The children of Pahathmoab, of the children of Jeshua and Joab, two thousand eight hundred and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10180,51 +9954,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434119" r:id="rId1"/>
+    <p:sldLayoutId id="2478619072" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10904,66 +10678,50 @@
 
 <file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -11072,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. The children of Lod, Hadid, and Ono, seven hundred twenty and five.]]></a:t>
+              <a:t><![CDATA[எண்ணூற்றுப் பன்னிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. The children of Jericho, three hundred forty and five.]]></a:t>
+              <a:t><![CDATA[7. ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. The children of Senaah, three thousand and six hundred and thirty.]]></a:t>
+              <a:t><![CDATA[8. சத்தூவின் புத்திரர் தொளாயிரத்து நாற்பத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The priests: the children of Jedaiah, of the house of Jeshua, nine hundred seventy and three.]]></a:t>
+              <a:t><![CDATA[9. சக்காயின் புத்திரர் எழுநூற்று அறுபதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. The children of Immer, a thousand fifty and two.]]></a:t>
+              <a:t><![CDATA[10. பானியின் புத்திரர் அறுநூற்று நாற்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. The children of Pashur, a thousand two hundred forty and seven.]]></a:t>
+              <a:t><![CDATA[11. பெபாயின் புத்திரர் அறுநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. The children of Harim, a thousand and seventeen.]]></a:t>
+              <a:t><![CDATA[12. அஸ்காதின் புத்திரர் ஆயிரத்துஇருநூற்று இருபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. The Levites: the children of Jeshua and Kadmiel, of the children of Hodaviah, seventy and four.]]></a:t>
+              <a:t><![CDATA[13. அதோனிகாமின் புத்திரர் அறுநூற்று அறுபத்தாறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. The singers: the children of Asaph, an hundred twenty and eight.]]></a:t>
+              <a:t><![CDATA[14. பிக்வாயின் புத்திரர் இரண்டாயிரத்து ஐம்பத்தாறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. The children of the porters: the children of Shallum, the children of Ater, the children of]]></a:t>
+              <a:t><![CDATA[15. ஆதீனின் புத்திரர் நானூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. The children of Kirjatharim, Chephirah, and Beeroth, seven hundred and forty and three.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Talmon, the children of Akkub, the children of Hatita, the children of Shobai, in all an hundred]]></a:t>
+              <a:t><![CDATA[16. எசேக்கியாவின் சந்ததியான அதேரின் புத்திரர் தொண்ணூற்றெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thirty and nine.]]></a:t>
+              <a:t><![CDATA[17. பேசாயின் புத்திரர் முந்நூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. The Nethinims: the children of Ziha, the children of Hasupha, the children of Tabbaoth,]]></a:t>
+              <a:t><![CDATA[18. யோரோகின் புத்திரர் நூற்றுப்பன்னிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. The children of Keros, the children of Siaha, the children of Padon,]]></a:t>
+              <a:t><![CDATA[19. ஆசூமின் புத்திரர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the children of the province that went up out of the captivity, of those which had]]></a:t>
+              <a:t><![CDATA[20. கிபாரின் புத்திரர் தொண்ணூற்றைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[been carried away, whom Nebuchadnezzar the king of Babylon had carried away unto Babylon, and came]]></a:t>
+              <a:t><![CDATA[21. பெத்லகேமின் புத்திரர் நூற்றிருபத்துமுன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again unto Jerusalem and Judah, every one unto his city;]]></a:t>
+              <a:t><![CDATA[22. நெத்தோபாவின் மனிதர் ஐம்பத்தாறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. The children of Lebanah, the children of Hagabah, the children of Akkub,]]></a:t>
+              <a:t><![CDATA[23. ஆனதோத்தின் மனிதர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Which came with Zerubbabel: Jeshua, Nehemiah, Seraiah, Reelaiah, Mordecai, Bilshan, Mizpar,]]></a:t>
+              <a:t><![CDATA[24. அஸ்மாவேத்தின் புத்திரர் நாற்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bigvai, Rehum, Baanah. The number of the men of the people of Israel:]]></a:t>
+              <a:t><![CDATA[25. கீரியாத்யாரீம், கெபிரா, பேரோத் என்பவைகளின் புத்திரர் எழுநூற்று நாற்பத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. The children of Ramah and Gaba, six hundred twenty and one.]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. The children of Hagab, the children of Shalmai, the children of Hanan,]]></a:t>
+              <a:t><![CDATA[26. ராமா, காபா என்பவைகளின் புத்திரர் அறுநூற்று இருபத்தொருபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The children of Parosh, two thousand an hundred seventy and two.]]></a:t>
+              <a:t><![CDATA[27. மிக்மாசின் மனிதர் நூற்றிருபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. The children of Giddel, the children of Gahar, the children of Reaiah,]]></a:t>
+              <a:t><![CDATA[28. பெத்தேல், ஆயி என்பவைகளின் மனிதர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The children of Shephatiah, three hundred seventy and two.]]></a:t>
+              <a:t><![CDATA[29. நேபோவின் புத்திரர் ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. The children of Rezin, the children of Nekoda, the children of Gazzam,]]></a:t>
+              <a:t><![CDATA[30. மக்பீஷின் புத்திரர் நூற்றைம்பத்தாறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The children of Arah, seven hundred seventy and five.]]></a:t>
+              <a:t><![CDATA[31. மற்ற ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. The children of Uzza, the children of Paseah, the children of Besai,]]></a:t>
+              <a:t><![CDATA[32. ஆரீமின் புத்திரர் முந்நூற்று இருபதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The children of Pahathmoab, of the children of Jeshua and Joab, two thousand eight hundred and]]></a:t>
+              <a:t><![CDATA[33. லோத், ஆதீத், ஓனோ என்பவைகளின் புத்திரர் எழுநூற்று இருபத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twelve.]]></a:t>
+              <a:t><![CDATA[34. எரிகோவின் புத்திரர் முந்நூற்றுநாற்பத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The children of Elam, a thousand two hundred fifty and four.]]></a:t>
+              <a:t><![CDATA[35. சேனாகின் புத்திரர் மூவாயிரத்துஅறுநூற்று முப்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. The men of Michmas, an hundred twenty and two.]]></a:t>
+              <a:t><![CDATA[2. செருபாபேல், யெசுவா, நெகேமியா, செராயா, ரெலாயா, மொர்தெகாய், பில்சான், மிஸ்பார், பிக்வாய், ரேகூம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The children of Zattu, nine hundred forty and five.]]></a:t>
+              <a:t><![CDATA[36. ஆசாரியரானவர்கள் யெசுவாவின் குடும்பத்தானாகிய யெதாயாவின் புத்திரர் தொளாயிரத்து எழுபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The children of Zaccai, seven hundred and threescore.]]></a:t>
+              <a:t><![CDATA[37. இம்மேரின் புத்திரர் ஆயிரத்து ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The children of Bani, six hundred forty and two.]]></a:t>
+              <a:t><![CDATA[38. பஸ்கூரின் புத்திரர் ஆயிரத்துஇருநூற்று நாற்பத்தேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The children of Bebai, six hundred twenty and three.]]></a:t>
+              <a:t><![CDATA[39. ஆரீமின் புத்திரர் ஆயிரத்துப்பதினேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. The children of Asnah, the children of Mehunim, the children of Nephusim,]]></a:t>
+              <a:t><![CDATA[40. லேவியரானவர்கள்: ஒதாயாவின் சந்ததியான யெசுவா கத்மியேல் என்பவர்களின் புத்திரர் எழுபத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The children of Azgad, a thousand two hundred twenty and two.]]></a:t>
+              <a:t><![CDATA[41. பாடகர்களானவர்கள்: ஆசாபின் புத்திரர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. The children of Bakbuk, the children of Hakupha, the children of Harhur,]]></a:t>
+              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The children of Adonikam, six hundred sixty and six.]]></a:t>
+              <a:t><![CDATA[புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. The children of Bazluth, the children of Mehida, the children of Harsha,]]></a:t>
+              <a:t><![CDATA[நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The children of Bigvai, two thousand fifty and six.]]></a:t>
+              <a:t><![CDATA[43. நிதனீமியரானவர்கள்: சீகாவின் புத்திரர், அசுபாவின் புத்திரர், தபா கோத்தின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The men of Bethel and Ai, two hundred twenty and three.]]></a:t>
+              <a:t><![CDATA[பானா என்பவர்களோடேகூட திரும்பிவந்த தேசத்துப் புத்திரராகிய இஸ்ரவேல் ஜனமான மனிதரின் தொகையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. The children of Barkos, the children of Sisera, the children of Thamah,]]></a:t>
+              <a:t><![CDATA[44. கேரோசின் புத்திரர், சீயாகாவின் புத்திரர், பாதோனின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The children of Adin, four hundred fifty and four.]]></a:t>
+              <a:t><![CDATA[45. லெபானாகின் புத்திரர், அகாபாவின் புத்திரர், அக்கூபின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. The children of Neziah, the children of Hatipha.]]></a:t>
+              <a:t><![CDATA[46. ஆகாபின் புத்திரர், சல்மாயின் புத்திரர், ஆனானின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The children of Ater of Hezekiah, ninety and eight.]]></a:t>
+              <a:t><![CDATA[47. கித்தேலின் புத்திரர், காகாரின் புத்திரர், ராயாகின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The children of Bezai, three hundred twenty and three.]]></a:t>
+              <a:t><![CDATA[48. ரேத்சினின் புத்திரர், நெகோதாவின் புத்திரர், காசாமின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. The children of Solomon's servants: the children of Sotai, the children of Sophereth, the]]></a:t>
+              <a:t><![CDATA[49. ஊசாவின் புத்திரர், பாயோகின் புத்திரர், பேசாயின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Peruda,]]></a:t>
+              <a:t><![CDATA[50. அஸ்னாவின் புத்திரர், மெயூனீமின் புத்திரர், நெபுசீமின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The children of Jorah, an hundred and twelve.]]></a:t>
+              <a:t><![CDATA[51. பக்பூக்கின் புத்திரர், அகுபாவின்புத்திரர், அர்கூரின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. The children of Jaalah, the children of Darkon, the children of Giddel,]]></a:t>
+              <a:t><![CDATA[52. பஸ்லூதின் புத்திரர், மெகிதாவின் புத்திரர், அர்ஷாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The children of Hashum, two hundred twenty and three.]]></a:t>
+              <a:t><![CDATA[53. பர்கோசின் புத்திரர், சிசெராவின் புத்திரர், தாமாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. The children of Nebo, fifty and two.]]></a:t>
+              <a:t><![CDATA[3. பாரோஷின் புத்திரர் இரண்டாயிரத்து நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. The children of Shephatiah, the children of Hattil, the children of Pochereth of Zebaim, the]]></a:t>
+              <a:t><![CDATA[54. நெத்சியாவின் புத்திரர், அதிபாவின் புத்திரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Ami.]]></a:t>
+              <a:t><![CDATA[55. சாலொமோனுடைய வேலையாட்களின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The children of Gibbar, ninety and five.]]></a:t>
+              <a:t><![CDATA[பெருதாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. All the Nethinims, and the children of Solomon's servants, were three hundred ninety and two.]]></a:t>
+              <a:t><![CDATA[56. யாலாகின் புத்திரர், தர்கோனின்புத்திரர், கித்தேலின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. And these were they which went up from Telmelah, Telharsa, Cherub, Addan, and Immer: but they]]></a:t>
+              <a:t><![CDATA[57. செபத்தியாவின் புத்திரர், அத்தீலின் புத்திரர், செபாயிமிலுள்ள பொகெரேத்தின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[could not show their father's house, and their seed, whether they were of Israel:]]></a:t>
+              <a:t><![CDATA[ஆமியின்புத்திரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. The children of Delaiah, the children of Tobiah, the children of Nekoda, six hundred fifty and]]></a:t>
+              <a:t><![CDATA[58. நிதனீமியரும் சாலொமோனுடைய வேலையாட்களின் புத்திரரும் எல்லாரும் முந்நூற்றுத் தொண்ணூற்றிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two.]]></a:t>
+              <a:t><![CDATA[59. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலுமிருந்து வந்து, தாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. And of the children of the priests: the children of Habaiah, the children of Koz, the children]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Barzillai; which took a wife of the daughters of Barzillai the Gileadite, and was called after]]></a:t>
+              <a:t><![CDATA[இருந்தவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. The children of Magbish, an hundred fifty and six.]]></a:t>
+              <a:t><![CDATA[4. செபத்தியாவின் புத்திரர் முந்நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their name:]]></a:t>
+              <a:t><![CDATA[60. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர் ஆக அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. These sought their register among those that were reckoned by genealogy, but they were not]]></a:t>
+              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[found: therefore were they, as polluted, put from the priesthood.]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. And the Tirshatha said unto them, that they should not eat of the most holy things, till there]]></a:t>
+              <a:t><![CDATA[62. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய், ஆசாரியஊழியத்திற்கு விலக்கமானவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stood up a priest with Urim and with Thummim.]]></a:t>
+              <a:t><![CDATA[என்று எண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. The whole congregation together was forty and two thousand three hundred and threescore,]]></a:t>
+              <a:t><![CDATA[63. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், இவர்கள் மகா பரிசுத்தமானதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. Beside their servants and their maids, of whom there were seven thousand three hundred thirty]]></a:t>
+              <a:t><![CDATA[புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and seven: and there were among them two hundred singing men and singing women.]]></a:t>
+              <a:t><![CDATA[64. சபையார் எல்லாரும் ஏகத்திற்கு நாற்பத்தீராயிரத்து முந்நூற்று அறுபதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The children of Bethlehem, an hundred twenty and three.]]></a:t>
+              <a:t><![CDATA[65. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. Their horses were seven hundred thirty and six; their mules, two hundred forty and five;]]></a:t>
+              <a:t><![CDATA[இருநூறு பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. The children of the other Elam, a thousand two hundred fifty and four.]]></a:t>
+              <a:t><![CDATA[5. ஆராகின் புத்திரர் எழுநூற்று எழுபத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The men of Netophah, fifty and six.]]></a:t>
+              <a:t><![CDATA[66. அவர்களுடைய குதிரைகள் எழுநூற்று முப்பத்தாறு, அவர்களுடைய கோவேறு கழுதைகள் இருநூற்றுநாற்பத்தைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. Their camels, four hundred thirty and five; their asses, six thousand seven hundred and twenty.]]></a:t>
+              <a:t><![CDATA[67. அவர்களுடைய ஒட்டகங்கள் நானூற்று முப்பத்தைந்து, கழுதைகள் ஆறாயிரத்து எழுநூற்று இருபது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21500,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The men of Anathoth, an hundred twenty and eight.]]></a:t>
+              <a:t><![CDATA[68. வம்சங்களின் தலைவரில் சிலர் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்துக்கு வந்தபோது, தேவனுடைய ஆலயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21632,51 +21390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The children of Azmaveth, forty and two.]]></a:t>
+              <a:t><![CDATA[அதின் ஸ்தானத்திலே எடுப்பிக்கும்படிக்கு, அதற்காக மன உறசாகமாய்க் காணிக்கைகளைக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21764,51 +21522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. And some of the chief of the fathers, when they came to the house of the LORD which is at]]></a:t>
+              <a:t><![CDATA[69. அவர்கள் தங்கள் சக்திக்குத்தக்கதாக திருப்பணிப் பொக்கிஷத்திற்கு அறுபத்தோராயிரம் தங்கக்காசையம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21896,51 +21654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, offered freely for the house of God to set it up in his place:]]></a:t>
+              <a:t><![CDATA[ஐயாயிரம் இராத்தல் வெள்ளியையும் நூறு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22028,51 +21786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. They gave after their ability unto the treasure of the work threescore and one thousand drams of]]></a:t>
+              <a:t><![CDATA[70. ஆசாரியரும், லேவியரும், ஜனங்களில் சிலரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தங்கள்தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22160,315 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gold, and five thousand pound of silver, and one hundred priests' garments.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[the Nethinims, dwelt in their cities, and all Israel in their cities.]]></a:t>
+              <a:t><![CDATA[பட்டணங்களிலும், இஸ்ரவேலர் எல்லாரும் தங்கள் தங்கள் பட்டணங்களிலும் குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. The children of Harim, three hundred and twenty.]]></a:t>
+              <a:t><![CDATA[6. யெசுவா யோவாப் என்பவர்களுடைய சந்ததிக்குள்ளிருந்த பாகாத் மோவாபின் புத்திரர் இரண்டாயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22617,91 +22111,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22727,51 +22221,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22902,51 +22396,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>89</Slides>
+  <Slides>87</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>