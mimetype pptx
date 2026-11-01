--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -9954,51 +9954,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619072" r:id="rId1"/>
+    <p:sldLayoutId id="2482537071" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -22111,91 +22111,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22221,51 +22221,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>