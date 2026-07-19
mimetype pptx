--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -151,50 +151,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -255,50 +273,59 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,53 +503,62 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[33. லோத், ஆதீத், ஓனோ என்பவைகளின் புத்திரர் எழுநூற்று இருபத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சத்தூவின் புத்திரர் தொளாயிரத்து நாற்பத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[34. எரிகோவின் புத்திரர் முந்நூற்றுநாற்பத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சக்காயின் புத்திரர் எழுநூற்று அறுபதுபேர்.]]></a:t>
+              <a:t><![CDATA[35. சேனாகின் புத்திரர் மூவாயிரத்துஅறுநூற்று முப்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பானியின் புத்திரர் அறுநூற்று நாற்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[36. ஆசாரியரானவர்கள் யெசுவாவின் குடும்பத்தானாகிய யெதாயாவின் புத்திரர் தொளாயிரத்து எழுபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பெபாயின் புத்திரர் அறுநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[37. இம்மேரின் புத்திரர் ஆயிரத்து ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அஸ்காதின் புத்திரர் ஆயிரத்துஇருநூற்று இருபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[38. பஸ்கூரின் புத்திரர் ஆயிரத்துஇருநூற்று நாற்பத்தேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதோனிகாமின் புத்திரர் அறுநூற்று அறுபத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[39. ஆரீமின் புத்திரர் ஆயிரத்துப்பதினேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிக்வாயின் புத்திரர் இரண்டாயிரத்து ஐம்பத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[40. லேவியரானவர்கள்: ஒதாயாவின் சந்ததியான யெசுவா கத்மியேல் என்பவர்களின் புத்திரர் எழுபத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதீனின் புத்திரர் நானூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[41. பாடகர்களானவர்கள்: ஆசாபின் புத்திரர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எசேக்கியாவின் சந்ததியான அதேரின் புத்திரர் தொண்ணூற்றெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின் புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும் நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[25. கீரியாத்யாரீம், கெபிரா, பேரோத் என்பவைகளின் புத்திரர் எழுநூற்று நாற்பத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பேசாயின் புத்திரர் முந்நூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின் புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும் நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோரோகின் புத்திரர் நூற்றுப்பன்னிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின் புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும் நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +2035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசூமின் புத்திரர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[43. நிதனீமியரானவர்கள்: சீகாவின் புத்திரர், அசுபாவின் புத்திரர், தபா கோத்தின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிபாரின் புத்திரர் தொண்ணூற்றைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[44. கேரோசின் புத்திரர், சீயாகாவின் புத்திரர், பாதோனின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெத்லகேமின் புத்திரர் நூற்றிருபத்துமுன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நெத்தோபாவின் மனிதர் ஐம்பத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனதோத்தின் மனிதர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அஸ்மாவேத்தின் புத்திரர் நாற்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[45. லெபானாகின் புத்திரர், அகாபாவின் புத்திரர், அக்கூபின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கீரியாத்யாரீம், கெபிரா, பேரோத் என்பவைகளின் புத்திரர் எழுநூற்று நாற்பத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[2. செருபாபேல், யெசுவா, நெகேமியா, செராயா, ரெலாயா, மொர்தெகாய், பில்சான், மிஸ்பார், பிக்வாய், ரேகூம், பானா என்பவர்களோடேகூட திரும்பிவந்த தேசத்துப் புத்திரராகிய இஸ்ரவேல் ஜனமான மனிதரின் தொகையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராமா, காபா என்பவைகளின் புத்திரர் அறுநூற்று இருபத்தொருபேர்.]]></a:t>
+              <a:t><![CDATA[2. செருபாபேல், யெசுவா, நெகேமியா, செராயா, ரெலாயா, மொர்தெகாய், பில்சான், மிஸ்பார், பிக்வாய், ரேகூம், பானா என்பவர்களோடேகூட திரும்பிவந்த தேசத்துப் புத்திரராகிய இஸ்ரவேல் ஜனமான மனிதரின் தொகையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் பாபிலோனுக்குக் கொண்டுபோனவர்களுக்குள்ளே, சிறையிருப்பிலிருந்து எருசலேமுக்கும் யூதாவிலுள்ள தங்கள் தங்கள் பட்டணங்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[26. ராமா, காபா என்பவைகளின் புத்திரர் அறுநூற்று இருபத்தொருபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +3016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மிக்மாசின் மனிதர் நூற்றிருபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[46. ஆகாபின் புத்திரர், சல்மாயின் புத்திரர், ஆனானின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பெத்தேல், ஆயி என்பவைகளின் மனிதர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[3. பாரோஷின் புத்திரர் இரண்டாயிரத்து நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நேபோவின் புத்திரர் ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[47. கித்தேலின் புத்திரர், காகாரின் புத்திரர், ராயாகின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மக்பீஷின் புத்திரர் நூற்றைம்பத்தாறுபேர்.]]></a:t>
+              <a:t><![CDATA[4. செபத்தியாவின் புத்திரர் முந்நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மற்ற ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[48. ரேத்சினின் புத்திரர், நெகோதாவின் புத்திரர், காசாமின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆரீமின் புத்திரர் முந்நூற்று இருபதுபேர்.]]></a:t>
+              <a:t><![CDATA[5. ஆராகின் புத்திரர் எழுநூற்று எழுபத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லோத், ஆதீத், ஓனோ என்பவைகளின் புத்திரர் எழுநூற்று இருபத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[49. ஊசாவின் புத்திரர், பாயோகின் புத்திரர், பேசாயின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எரிகோவின் புத்திரர் முந்நூற்றுநாற்பத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[6. யெசுவா யோவாப் என்பவர்களுடைய சந்ததிக்குள்ளிருந்த பாகாத் மோவாபின் புத்திரர் இரண்டாயிரத்து எண்ணூற்றுப் பன்னிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சேனாகின் புத்திரர் மூவாயிரத்துஅறுநூற்று முப்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[6. யெசுவா யோவாப் என்பவர்களுடைய சந்ததிக்குள்ளிருந்த பாகாத் மோவாபின் புத்திரர் இரண்டாயிரத்து எண்ணூற்றுப் பன்னிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +3997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆசாரியரானவர்கள் யெசுவாவின் குடும்பத்தானாகிய யெதாயாவின் புத்திரர் தொளாயிரத்து எழுபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[7. ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செருபாபேல், யெசுவா, நெகேமியா, செராயா, ரெலாயா, மொர்தெகாய், பில்சான், மிஸ்பார், பிக்வாய், ரேகூம், பானா என்பவர்களோடேகூட திரும்பிவந்த தேசத்துப் புத்திரராகிய இஸ்ரவேல் ஜனமான மனிதரின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[27. மிக்மாசின் மனிதர் நூற்றிருபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இம்மேரின் புத்திரர் ஆயிரத்து ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[8. சத்தூவின் புத்திரர் தொளாயிரத்து நாற்பத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பஸ்கூரின் புத்திரர் ஆயிரத்துஇருநூற்று நாற்பத்தேழுபேர்.]]></a:t>
+              <a:t><![CDATA[9. சக்காயின் புத்திரர் எழுநூற்று அறுபதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆரீமின் புத்திரர் ஆயிரத்துப்பதினேழுபேர்.]]></a:t>
+              <a:t><![CDATA[10. பானியின் புத்திரர் அறுநூற்று நாற்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. லேவியரானவர்கள்: ஒதாயாவின் சந்ததியான யெசுவா கத்மியேல் என்பவர்களின் புத்திரர் எழுபத்து நான்குபேர்.]]></a:t>
+              <a:t><![CDATA[11. பெபாயின் புத்திரர் அறுநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பாடகர்களானவர்கள்: ஆசாபின் புத்திரர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[50. அஸ்னாவின் புத்திரர், மெயூனீமின் புத்திரர், நெபுசீமின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. வாசல் காவலாளரின் புத்திரரானவர்கள்: சல்லூமின் புத்திரரும், அதேரின் புத்திரரும், தல்மோனின் புத்திரரும், அக்கூபின் புத்திரரும், அதிதாவின் புத்திரரும், சோபாயின் புத்திரருமானவர்களெல்லாரும் நூற்றுமுப்பத்தொன்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[12. அஸ்காதின் புத்திரர் ஆயிரத்துஇருநூற்று இருபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நிதனீமியரானவர்கள்: சீகாவின் புத்திரர், அசுபாவின் புத்திரர், தபா கோத்தின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[51. பக்பூக்கின் புத்திரர், அகுபாவின்புத்திரர், அர்கூரின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. கேரோசின் புத்திரர், சீயாகாவின் புத்திரர், பாதோனின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[13. அதோனிகாமின் புத்திரர் அறுநூற்று அறுபத்தாறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. லெபானாகின் புத்திரர், அகாபாவின் புத்திரர், அக்கூபின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[52. பஸ்லூதின் புத்திரர், மெகிதாவின் புத்திரர், அர்ஷாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ஆகாபின் புத்திரர், சல்மாயின் புத்திரர், ஆனானின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[14. பிக்வாயின் புத்திரர் இரண்டாயிரத்து ஐம்பத்தாறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செருபாபேல், யெசுவா, நெகேமியா, செராயா, ரெலாயா, மொர்தெகாய், பில்சான், மிஸ்பார், பிக்வாய், ரேகூம், பானா என்பவர்களோடேகூட திரும்பிவந்த தேசத்துப் புத்திரராகிய இஸ்ரவேல் ஜனமான மனிதரின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[28. பெத்தேல், ஆயி என்பவைகளின் மனிதர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கித்தேலின் புத்திரர், காகாரின் புத்திரர், ராயாகின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[53. பர்கோசின் புத்திரர், சிசெராவின் புத்திரர், தாமாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ரேத்சினின் புத்திரர், நெகோதாவின் புத்திரர், காசாமின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[15. ஆதீனின் புத்திரர் நானூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஊசாவின் புத்திரர், பாயோகின் புத்திரர், பேசாயின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[54. நெத்சியாவின் புத்திரர், அதிபாவின் புத்திரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அஸ்னாவின் புத்திரர், மெயூனீமின் புத்திரர், நெபுசீமின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[16. எசேக்கியாவின் சந்ததியான அதேரின் புத்திரர் தொண்ணூற்றெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பக்பூக்கின் புத்திரர், அகுபாவின்புத்திரர், அர்கூரின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[17. பேசாயின் புத்திரர் முந்நூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. பஸ்லூதின் புத்திரர், மெகிதாவின் புத்திரர், அர்ஷாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[55. சாலொமோனுடைய வேலையாட்களின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர், பெருதாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பர்கோசின் புத்திரர், சிசெராவின் புத்திரர், தாமாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[55. சாலொமோனுடைய வேலையாட்களின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர், பெருதாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. நெத்சியாவின் புத்திரர், அதிபாவின் புத்திரருமே.]]></a:t>
+              <a:t><![CDATA[18. யோரோகின் புத்திரர் நூற்றுப்பன்னிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. சாலொமோனுடைய வேலையாட்களின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர், பெருதாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[56. யாலாகின் புத்திரர், தர்கோனின்புத்திரர், கித்தேலின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. யாலாகின் புத்திரர், தர்கோனின்புத்திரர், கித்தேலின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[19. ஆசூமின் புத்திரர் இருநூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாரோஷின் புத்திரர் இரண்டாயிரத்து நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[29. நேபோவின் புத்திரர் ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. நிதனீமியரும் சாலொமோனுடைய வேலையாட்களின் புத்திரரும் எல்லாரும் முந்நூற்றுத் தொண்ணூற்றிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[57. செபத்தியாவின் புத்திரர், அத்தீலின் புத்திரர், செபாயிமிலுள்ள பொகெரேத்தின் புத்திரர், ஆமியின்புத்திரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலுமிருந்து வந்து, தாங்கள் இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல் இருந்தவர்கள்:]]></a:t>
+              <a:t><![CDATA[20. கிபாரின் புத்திரர் தொண்ணூற்றைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலுமிருந்து வந்து, தாங்கள் இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல் இருந்தவர்கள்:]]></a:t>
+              <a:t><![CDATA[58. நிதனீமியரும் சாலொமோனுடைய வேலையாட்களின் புத்திரரும் எல்லாரும் முந்நூற்றுத் தொண்ணூற்றிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர் ஆக அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[59. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலுமிருந்து வந்து, தாங்கள் இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல் இருந்தவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
+              <a:t><![CDATA[59. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலுமிருந்து வந்து, தாங்கள் இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல் இருந்தவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
+              <a:t><![CDATA[60. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர் ஆக அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய், ஆசாரியஊழியத்திற்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[60. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர் ஆக அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய், ஆசாரியஊழியத்திற்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், இவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செபத்தியாவின் புத்திரர் முந்நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[30. மக்பீஷின் புத்திரர் நூற்றைம்பத்தாறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், இவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[61. ஆசாரியரின் புத்திரரில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கீலேயாத்தியனான பர்சிலாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. சபையார் எல்லாரும் ஏகத்திற்கு நாற்பத்தீராயிரத்து முந்நூற்று அறுபதுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[62. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய், ஆசாரியஊழியத்திற்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +8030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும், இருநூறு பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[62. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய், ஆசாரியஊழியத்திற்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. அவர்களுடைய குதிரைகள் எழுநூற்று முப்பத்தாறு, அவர்களுடைய கோவேறு கழுதைகள் இருநூற்றுநாற்பத்தைந்து,]]></a:t>
+              <a:t><![CDATA[63. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், இவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அவர்களுடைய ஒட்டகங்கள் நானூற்று முப்பத்தைந்து, கழுதைகள் ஆறாயிரத்து எழுநூற்று இருபது.]]></a:t>
+              <a:t><![CDATA[63. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், இவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. வம்சங்களின் தலைவரில் சிலர் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்துக்கு வந்தபோது, தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே எடுப்பிக்கும்படிக்கு, அதற்காக மன உறசாகமாய்க் காணிக்கைகளைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[64. சபையார் எல்லாரும் ஏகத்திற்கு நாற்பத்தீராயிரத்து முந்நூற்று அறுபதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. வம்சங்களின் தலைவரில் சிலர் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்துக்கு வந்தபோது, தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே எடுப்பிக்கும்படிக்கு, அதற்காக மன உறசாகமாய்க் காணிக்கைகளைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[65. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும், இருநூறு பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அவர்கள் தங்கள் சக்திக்குத்தக்கதாக திருப்பணிப் பொக்கிஷத்திற்கு அறுபத்தோராயிரம் தங்கக்காசையம், ஐயாயிரம் இராத்தல் வெள்ளியையும் நூறு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[65. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும், இருநூறு பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அவர்கள் தங்கள் சக்திக்குத்தக்கதாக திருப்பணிப் பொக்கிஷத்திற்கு அறுபத்தோராயிரம் தங்கக்காசையம், ஐயாயிரம் இராத்தல் வெள்ளியையும் நூறு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. பெத்லகேமின் புத்திரர் நூற்றிருபத்துமுன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. ஆசாரியரும், லேவியரும், ஜனங்களில் சிலரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தங்கள்தங்கள் பட்டணங்களிலும், இஸ்ரவேலர் எல்லாரும் தங்கள் தங்கள் பட்டணங்களிலும் குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[66. அவர்களுடைய குதிரைகள் எழுநூற்று முப்பத்தாறு, அவர்களுடைய கோவேறு கழுதைகள் இருநூற்றுநாற்பத்தைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆராகின் புத்திரர் எழுநூற்று எழுபத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[31. மற்ற ஏலாமின் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்து நான்குபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,50 +9011,1031 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[22. நெத்தோபாவின் மனிதர் ஐம்பத்தாறுபேர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[67. அவர்களுடைய ஒட்டகங்கள் நானூற்று முப்பத்தைந்து, கழுதைகள் ஆறாயிரத்து எழுநூற்று இருபது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ஆனதோத்தின் மனிதர் நூற்றிருபத்தெட்டுப்பேர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அஸ்மாவேத்தின் புத்திரர் நாற்பத்திரண்டுபேர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[68. வம்சங்களின் தலைவரில் சிலர் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்துக்கு வந்தபோது, தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே எடுப்பிக்கும்படிக்கு, அதற்காக மன உறசாகமாய்க் காணிக்கைகளைக் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[68. வம்சங்களின் தலைவரில் சிலர் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்துக்கு வந்தபோது, தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே எடுப்பிக்கும்படிக்கு, அதற்காக மன உறசாகமாய்க் காணிக்கைகளைக் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[69. அவர்கள் தங்கள் சக்திக்குத்தக்கதாக திருப்பணிப் பொக்கிஷத்திற்கு அறுபத்தோராயிரம் தங்கக்காசையம், ஐயாயிரம் இராத்தல் வெள்ளியையும் நூறு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[69. அவர்கள் தங்கள் சக்திக்குத்தக்கதாக திருப்பணிப் பொக்கிஷத்திற்கு அறுபத்தோராயிரம் தங்கக்காசையம், ஐயாயிரம் இராத்தல் வெள்ளியையும் நூறு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[70. ஆசாரியரும், லேவியரும், ஜனங்களில் சிலரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தங்கள்தங்கள் பட்டணங்களிலும், இஸ்ரவேலர் எல்லாரும் தங்கள் தங்கள் பட்டணங்களிலும் குடியேறினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[70. ஆசாரியரும், லேவியரும், ஜனங்களில் சிலரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தங்கள்தங்கள் பட்டணங்களிலும், இஸ்ரவேலர் எல்லாரும் தங்கள் தங்கள் பட்டணங்களிலும் குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -9084,51 +10101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யெசுவா யோவாப் என்பவர்களுடைய சந்ததிக்குள்ளிருந்த பாகாத் மோவாபின் புத்திரர் இரண்டாயிரத்து எண்ணூற்றுப் பன்னிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[32. ஆரீமின் புத்திரர் முந்நூற்று இருபதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +10180,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492035" r:id="rId1"/>
+    <p:sldLayoutId id="2473434119" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9831,50 +10848,122 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -9983,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. એલામના વંશજો 1,254]]></a:t>
+              <a:t><![CDATA[33. The children of Lod, Hadid, and Ono, seven hundred twenty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ઝાત્તુના વંશજો 945]]></a:t>
+              <a:t><![CDATA[34. The children of Jericho, three hundred forty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ઝાક્કાયના વંશજો 760]]></a:t>
+              <a:t><![CDATA[35. The children of Senaah, three thousand and six hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. બાનીના વંશજો 642]]></a:t>
+              <a:t><![CDATA[36. The priests: the children of Jedaiah, of the house of Jeshua, nine hundred seventy and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. બેબાયના વંશજો 623]]></a:t>
+              <a:t><![CDATA[37. The children of Immer, a thousand fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આઝગાદના 1,222]]></a:t>
+              <a:t><![CDATA[38. The children of Pashur, a thousand two hundred forty and seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. અદોનીકામના વંશજો 666]]></a:t>
+              <a:t><![CDATA[39. The children of Harim, a thousand and seventeen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. બિગ્વાયના વંશજો 2,056]]></a:t>
+              <a:t><![CDATA[40. The Levites: the children of Jeshua and Kadmiel, of the children of Hodaviah, seventy and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. આદીનના વંશજો 454]]></a:t>
+              <a:t><![CDATA[41. The singers: the children of Asaph, an hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. હિઝિકયાના આટેરના વંશજો 98]]></a:t>
+              <a:t><![CDATA[42. The children of the porters: the children of Shallum, the children of Ater, the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. બાબિલનો રાજા નબૂખાદનેસ્સાર યહૂદાના જે લોકોને બંદીવાન કરીને બાબિલ લઇ ગયો હતો, તેઓમાંથી જે માણસો]]></a:t>
+              <a:t><![CDATA[25. The children of Kirjatharim, Chephirah, and Beeroth, seven hundred and forty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. બેસાયના વંશજો 323]]></a:t>
+              <a:t><![CDATA[Talmon, the children of Akkub, the children of Hatita, the children of Shobai, in all an hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. યોરાહના વંશજો 112]]></a:t>
+              <a:t><![CDATA[thirty and nine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. હાશુમના વંશજો 223]]></a:t>
+              <a:t><![CDATA[43. The Nethinims: the children of Ziha, the children of Hasupha, the children of Tabbaoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ગિબ્બારના વંશજો 95]]></a:t>
+              <a:t><![CDATA[44. The children of Keros, the children of Siaha, the children of Padon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. બેથલહેમના વંશજો 123]]></a:t>
+              <a:t><![CDATA[1. Now these are the children of the province that went up out of the captivity, of those which had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. નટોફાહના મનુષ્યો 56]]></a:t>
+              <a:t><![CDATA[been carried away, whom Nebuchadnezzar the king of Babylon had carried away unto Babylon, and came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. અનાથોથના મનુષ્યો 128]]></a:t>
+              <a:t><![CDATA[again unto Jerusalem and Judah, every one unto his city;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. આઝમાવેથના વંશજો 42]]></a:t>
+              <a:t><![CDATA[45. The children of Lebanah, the children of Hagabah, the children of Akkub,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. કિર્યાથ-આરીમના, કફીરાહના અને બએરોથના વંશજો 743]]></a:t>
+              <a:t><![CDATA[2. Which came with Zerubbabel: Jeshua, Nehemiah, Seraiah, Reelaiah, Mordecai, Bilshan, Mizpar,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. રામાને ગેબાના વંશજો 621]]></a:t>
+              <a:t><![CDATA[Bigvai, Rehum, Baanah. The number of the men of the people of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છૂટીને યરૂશાલેમમાં તથા યહૂદામાં પોતપોતાના નગરમાં પાછા આવ્યા તેઓનાં નામોની યાદી આ પ્રમાણે છે:]]></a:t>
+              <a:t><![CDATA[26. The children of Ramah and Gaba, six hundred twenty and one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. મિખ્માસના મનુષ્યો 122]]></a:t>
+              <a:t><![CDATA[46. The children of Hagab, the children of Shalmai, the children of Hanan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. બેથેલ ને આયના મનુષ્યો 223]]></a:t>
+              <a:t><![CDATA[3. The children of Parosh, two thousand an hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. નબોના વંશજો 52]]></a:t>
+              <a:t><![CDATA[47. The children of Giddel, the children of Gahar, the children of Reaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. માગ્બીશના વંશજો 156]]></a:t>
+              <a:t><![CDATA[4. The children of Shephatiah, three hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. બીજા શહેરના (પુત્રો) એલામના વંશજો 1,254]]></a:t>
+              <a:t><![CDATA[48. The children of Rezin, the children of Nekoda, the children of Gazzam,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. હારીમના વંશજો 320]]></a:t>
+              <a:t><![CDATA[5. The children of Arah, seven hundred seventy and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. લોદના, હાદીદના અને ઓનોના વંશજો 725]]></a:t>
+              <a:t><![CDATA[49. The children of Uzza, the children of Paseah, the children of Besai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. યરીખોના વંશજો 345]]></a:t>
+              <a:t><![CDATA[6. The children of Pahathmoab, of the children of Jeshua and Joab, two thousand eight hundred and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. સનાઆહના વંશજો 3,630]]></a:t>
+              <a:t><![CDATA[twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. યાજકો: યદાયાના વંશજો, યોશૂઆના વંશજો 973]]></a:t>
+              <a:t><![CDATA[7. The children of Elam, a thousand two hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેઓમાં યેશૂઆ, નહેમ્યા, સરાયા, રએલાયા, મોર્દખાય, બિલ્શાન, મિસ્પાર, બિગ્વાય, રહૂમ, તથા બાઅનાહની]]></a:t>
+              <a:t><![CDATA[27. The men of Michmas, an hundred twenty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ઇમ્મેરના વંશજો 1,052]]></a:t>
+              <a:t><![CDATA[8. The children of Zattu, nine hundred forty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. પાશહૂરના વંશજો 1,247]]></a:t>
+              <a:t><![CDATA[9. The children of Zaccai, seven hundred and threescore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. હારીમના વંશજો 1,017]]></a:t>
+              <a:t><![CDATA[10. The children of Bani, six hundred forty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. લેવીઓ: હોદાવ્યાના, યેશૂઆના તથા કાદમીએલના વંશજો 74]]></a:t>
+              <a:t><![CDATA[11. The children of Bebai, six hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ગવૈયાઓ: આસાફના વંશજો 128]]></a:t>
+              <a:t><![CDATA[50. The children of Asnah, the children of Mehunim, the children of Nephusim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. મંદિરના દ્વારપાળોના વંશ: શાલુમ, આટેર, ટાલ્મોન, આક્કૂબ, હટીટા અને શોબાયના વંશજો, 139]]></a:t>
+              <a:t><![CDATA[12. The children of Azgad, a thousand two hundred twenty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. મંદિરના સેવકો: સીહા, હસૂફા અને ટાબ્બાઓથ]]></a:t>
+              <a:t><![CDATA[51. The children of Bakbuk, the children of Hakupha, the children of Harhur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. કેરોસ, સીઅહા અને પાદોનના વંશજો;]]></a:t>
+              <a:t><![CDATA[13. The children of Adonikam, six hundred sixty and six.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. લબાનાહ, હાગાબાહ અને આક્કૂબના વંશજો;]]></a:t>
+              <a:t><![CDATA[52. The children of Bazluth, the children of Mehida, the children of Harsha,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. હાગાબા, શામ્લાય, અને હાનાનના વંશજો:]]></a:t>
+              <a:t><![CDATA[14. The children of Bigvai, two thousand fifty and six.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઝરુબ્બાબેલની સાથે આવ્યા.ઇસ્રાએલી લોકોની સંખ્યા:]]></a:t>
+              <a:t><![CDATA[28. The men of Bethel and Ai, two hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ગિદેલ, ગાહાર, અને આયાના વંશજો;]]></a:t>
+              <a:t><![CDATA[53. The children of Barkos, the children of Sisera, the children of Thamah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. રસીન, નકોદા અને ગાઝઝામના વંશજો;]]></a:t>
+              <a:t><![CDATA[15. The children of Adin, four hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ઉઝઝા, પાસેઆહ અને બેસાયના વંશજો;]]></a:t>
+              <a:t><![CDATA[54. The children of Neziah, the children of Hatipha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. આસ્નાહ મેઉનીમ અને નફીસીમના વંશજો:]]></a:t>
+              <a:t><![CDATA[16. The children of Ater of Hezekiah, ninety and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. બાકબૂક, હાક્રૂફા અને હાહૂરના વંશજો;]]></a:t>
+              <a:t><![CDATA[17. The children of Bezai, three hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. બાસ્લૂથ, મહીદા અને હાર્શાના વંશજો;]]></a:t>
+              <a:t><![CDATA[55. The children of Solomon's servants: the children of Sotai, the children of Sophereth, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. બાકોર્સ, સીસરા, અને તેમાહના વંશજો;]]></a:t>
+              <a:t><![CDATA[children of Peruda,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. નસીઆહ અને હટીફાના વંશજો:]]></a:t>
+              <a:t><![CDATA[18. The children of Jorah, an hundred and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. સુલેમાનના સેવકોના વંશજો: સોટાય, હાસ્સોફેદેથ અને પરૂદાના વંશજો:]]></a:t>
+              <a:t><![CDATA[56. The children of Jaalah, the children of Darkon, the children of Giddel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. યાઅલાહ, દાકોર્ન અને ગિદ્દોલના વંશજો:]]></a:t>
+              <a:t><![CDATA[19. The children of Hashum, two hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પારોશના વંશજો 2,172]]></a:t>
+              <a:t><![CDATA[29. The children of Nebo, fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. શફાટયા, હાટીલ અને પોખેરેશના વંશજો હાસ્બાઇમ અને આમીના વંશજો;]]></a:t>
+              <a:t><![CDATA[57. The children of Shephatiah, the children of Hattil, the children of Pochereth of Zebaim, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. મંદિરના સર્વ સેવકો અને સુલેમાનના સેવકોના વંશજો 392 હતા.]]></a:t>
+              <a:t><![CDATA[children of Ami.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. તેલ-મેલાહ, તેલ હાર્શા, ખરૂબ, અદ્દાન, તથા ઇમ્મેરમાંથી પાછા આવેલા લોકો અને જેઓ ઇસ્રાએલીઓમાંના હતાં]]></a:t>
+              <a:t><![CDATA[20. The children of Gibbar, ninety and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે નહિ એમ સાબિત કરવા માટે પોતાના પૂર્વજોની વંશાવળી દેખાડી શક્યા નહિ, તેઓ આ છે:]]></a:t>
+              <a:t><![CDATA[58. All the Nethinims, and the children of Solomon's servants, were three hundred ninety and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. દલાયા, ટોબિયા, અને નકોદાના ગોત્રના 652 વંશજોનો સમાવેશ થતો હતો.]]></a:t>
+              <a:t><![CDATA[59. And these were they which went up from Telmelah, Telharsa, Cherub, Addan, and Immer: but they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. યાજકોના ત્રણ કુટુંબો: હબાયાના વંશજો, હાક્કોસના વંશજો અને બાઝિર્લ્લાય જે ગિલયાદી બાઝિર્લ્લાયની]]></a:t>
+              <a:t><![CDATA[could not show their father's house, and their seed, whether they were of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્રીઓમાંથી એકને પરણી લાવ્યો હતો ને જેથી તેનું એ નામ પાડ્યું હતું તેના વંશજો.]]></a:t>
+              <a:t><![CDATA[60. The children of Delaiah, the children of Tobiah, the children of Nekoda, six hundred fifty and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. તેઓએ સર્વ વંશાવળીમાં તપાસ કરી પણ તેઓનાં નામ મળ્યાં નહિ, તેથી તેઓ અશુદ્ધ ગણાયા ને યાજકપદમાંથી]]></a:t>
+              <a:t><![CDATA[two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બરતરફ થયા.]]></a:t>
+              <a:t><![CDATA[61. And of the children of the priests: the children of Habaiah, the children of Koz, the children]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ઉરીમ અને તુમ્મીમ દ્વારા તપાસ કરી કે તેઓ સાચેજ યાજકોના વંશજો છે કે નહિ એ નક્કી થાય ત્યાં સુધી]]></a:t>
+              <a:t><![CDATA[of Barzillai; which took a wife of the daughters of Barzillai the Gileadite, and was called after]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. શફાટાયાના વંશજો 372]]></a:t>
+              <a:t><![CDATA[30. The children of Magbish, an hundred fifty and six.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રશાશકેે અર્પણોના હિસ્સામાંથી પણ ખાવાની તેઓને મના કરી હતી.]]></a:t>
+              <a:t><![CDATA[their name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. સર્વ મળીને કુલ 42,360 માણસો યહૂદા પાછા આવ્યા.]]></a:t>
+              <a:t><![CDATA[62. These sought their register among those that were reckoned by genealogy, but they were not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. તદુપરાંત 7,337 દાસદાસીઓ તથા ગાયકગણના સભ્યો એવા 200 સ્ત્રી પુરુષો પાછા ફર્યા.]]></a:t>
+              <a:t><![CDATA[found: therefore were they, as polluted, put from the priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. તેઓ પાસે 736 ઘોડા અને 245 ખચ્ચરો,]]></a:t>
+              <a:t><![CDATA[63. And the Tirshatha said unto them, that they should not eat of the most holy things, till there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. 435 ઊંટ અને 6,720 ગધેડાં હતાં.]]></a:t>
+              <a:t><![CDATA[stood up a priest with Urim and with Thummim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. દેશવટેથી પાછા ફરેલા ટોળાઓ યરૂશાલેમમાં યહોવાના મંદિરે પહોંચ્યા ત્યારે કેટલાંક કુટુંબના વડીલોએ]]></a:t>
+              <a:t><![CDATA[64. The whole congregation together was forty and two thousand three hundred and threescore,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જુના સ્થાને મંદિર ફરી બાંધવા માટે સ્વેચ્છાએ દાન આપ્યાં,]]></a:t>
+              <a:t><![CDATA[65. Beside their servants and their maids, of whom there were seven thousand three hundred thirty]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. પ્રત્યેક વ્યકિતએ પોતાની યથા શકિત પ્રમાણે બાંધકામ માટે આપ્યુ. 500 કિલો સોનું; 3,000 કિલોચાંદી અને]]></a:t>
+              <a:t><![CDATA[and seven: and there were among them two hundred singing men and singing women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યાજકો માટે 100 પોશાકો આપ્યા.]]></a:t>
+              <a:t><![CDATA[21. The children of Bethlehem, an hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. યાજકો, લેવીઓ તથા બીજા કેટલાક લોકો યરૂશાલેમમાં તથા નજીકના ગામોમાં વસ્યા. ગવૈયાઓ, દ્વારપાળો અને]]></a:t>
+              <a:t><![CDATA[66. Their horses were seven hundred thirty and six; their mules, two hundred forty and five;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. આરાહના વંશજો 775]]></a:t>
+              <a:t><![CDATA[31. The children of the other Elam, a thousand two hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +21236,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરના સેવકો અને બાકી બચેલાં ઇસ્રાએલીઓ પોતાના નગરમા વસ્યા.]]></a:t>
+              <a:t><![CDATA[22. The men of Netophah, fifty and six.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[67. Their camels, four hundred thirty and five; their asses, six thousand seven hundred and twenty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The men of Anathoth, an hundred twenty and eight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. The children of Azmaveth, forty and two.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[68. And some of the chief of the fathers, when they came to the house of the LORD which is at]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Jerusalem, offered freely for the house of God to set it up in his place:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[69. They gave after their ability unto the treasure of the work threescore and one thousand drams of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[gold, and five thousand pound of silver, and one hundred priests' garments.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[70. So the priests, and the Levites, and some of the people, and the singers, and the porters, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the Nethinims, dwelt in their cities, and all Israel in their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પાહાથ-મોઆબના વંશજો, યેશૂઆ તથા યોઆબના વંશજો 2,812]]></a:t>
+              <a:t><![CDATA[32. The children of Harim, three hundred and twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20340,91 +22617,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +22727,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +22902,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>89</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>