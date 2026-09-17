--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -65,52 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -128,51 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -307,54 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எழுதியிருக்கிறபடியே அவர்கள் கூடாரப்பண்டிகையை ஆசரித்து, நித்திய நியமத்தின்படியும் அன்றாடகக் கணக்கின்படியும் ஒருநாளிலும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They kept also the feast of tabernacles, as it is written, and offered the daily burnt offerings by number, according to the custom, as the duty of every day required;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எழுதியிருக்கிறபடியே அவர்கள் கூடாரப்பண்டிகையை ஆசரித்து, நித்திய நியமத்தின்படியும் அன்றாடகக் கணக்கின்படியும் ஒருநாளிலும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They kept also the feast of tabernacles, as it is written, and offered the daily burnt offerings by number, according to the custom, as the duty of every day required;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And afterward offered the continual burnt offering, both of the new moons, and of all the set feasts of the LORD that were consecrated, and of every one that willingly offered a freewill offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And afterward offered the continual burnt offering, both of the new moons, and of all the set feasts of the LORD that were consecrated, and of every one that willingly offered a freewill offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. From the first day of the seventh month began they to offer burnt offerings unto the LORD. But the foundation of the temple of the LORD was not yet laid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏழாம் மாதம் முதல்தேதியில் கர்த்தருக்குச் சர்வாங்க தகனபலிகளைச் செலுத்தத் தொடங்கினார்கள்; ஆனாலும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் இன்னும் போடப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[6. From the first day of the seventh month began they to offer burnt offerings unto the LORD. But the foundation of the temple of the LORD was not yet laid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏழாம் மாதம் முதல்தேதியில் கர்த்தருக்குச் சர்வாங்க தகனபலிகளைச் செலுத்தத் தொடங்கினார்கள்; ஆனாலும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் இன்னும் போடப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[7. They gave money also unto the stone workers, and to the carpenters; and food, and drink, and oil, unto them of Zidon, and to them of Tyre, to bring cedar trees from Lebanon to the sea of Joppa, according to the grant that they had of Cyrus king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They gave money also unto the stone workers, and to the carpenters; and food, and drink, and oil, unto them of Zidon, and to them of Tyre, to bring cedar trees from Lebanon to the sea of Joppa, according to the grant that they had of Cyrus king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They gave money also unto the stone workers, and to the carpenters; and food, and drink, and oil, unto them of Zidon, and to them of Tyre, to bring cedar trees from Lebanon to the sea of Joppa, according to the grant that they had of Cyrus king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now in the second year of their coming unto the house of God at Jerusalem, in the second month, began Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and the remnant of their brethren the priests and the Levites, and all they that were come out of the captivity unto Jerusalem; and appointed the Levites, from twenty years old and upward, to set forward the work of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் பட்டணங்களிலே குடியேறி, ஏழாம் மாதமான போது, ஜனங்கள் ஏகோபித்து எருசலேமிலே கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And when the seventh month was come, and the children of Israel were in the cities, the people gathered themselves together as one man to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now in the second year of their coming unto the house of God at Jerusalem, in the second month, began Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and the remnant of their brethren the priests and the Levites, and all they that were come out of the captivity unto Jerusalem; and appointed the Levites, from twenty years old and upward, to set forward the work of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now in the second year of their coming unto the house of God at Jerusalem, in the second month, began Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and the remnant of their brethren the priests and the Levites, and all they that were come out of the captivity unto Jerusalem; and appointed the Levites, from twenty years old and upward, to set forward the work of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now in the second year of their coming unto the house of God at Jerusalem, in the second month, began Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and the remnant of their brethren the priests and the Levites, and all they that were come out of the captivity unto Jerusalem; and appointed the Levites, from twenty years old and upward, to set forward the work of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then stood Jeshua with his sons and his brethren, Kadmiel and his sons, the sons of Judah, together, to set forward the workmen in the house of God: the sons of Henadad, with their sons and their brethren the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then stood Jeshua with his sons and his brethren, Kadmiel and his sons, the sons of Judah, together, to set forward the workmen in the house of God: the sons of Henadad, with their sons and their brethren the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then stood Jeshua with his sons and his brethren, Kadmiel and his sons, the sons of Judah, together, to set forward the workmen in the house of God: the sons of Henadad, with their sons and their brethren the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And when the builders laid the foundation of the temple of the LORD, they set the priests in their apparel with trumpets, and the Levites the sons of Asaph with cymbals, to praise the LORD, after the ordinance of David king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And when the builders laid the foundation of the temple of the LORD, they set the priests in their apparel with trumpets, and the Levites the sons of Asaph with cymbals, to praise the LORD, after the ordinance of David king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And when the builders laid the foundation of the temple of the LORD, they set the priests in their apparel with trumpets, and the Levites the sons of Asaph with cymbals, to praise the LORD, after the ordinance of David king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they sang together by course in praising and giving thanks unto the LORD; because he is good, for his mercy endures for ever toward Israel. And all the people shouted with a great shout, when they praised the LORD, because the foundation of the house of the LORD was laid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் பட்டணங்களிலே குடியேறி, ஏழாம் மாதமான போது, ஜனங்கள் ஏகோபித்து எருசலேமிலே கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And when the seventh month was come, and the children of Israel were in the cities, the people gathered themselves together as one man to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they sang together by course in praising and giving thanks unto the LORD; because he is good, for his mercy endures for ever toward Israel. And all the people shouted with a great shout, when they praised the LORD, because the foundation of the house of the LORD was laid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they sang together by course in praising and giving thanks unto the LORD; because he is good, for his mercy endures for ever toward Israel. And all the people shouted with a great shout, when they praised the LORD, because the foundation of the house of the LORD was laid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But many of the priests and Levites and chief of the fathers, who were ancient men, that had seen the first house, when the foundation of this house was laid before their eyes, wept with a loud voice; and many shouted aloud for joy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But many of the priests and Levites and chief of the fathers, who were ancient men, that had seen the first house, when the foundation of this house was laid before their eyes, wept with a loud voice; and many shouted aloud for joy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But many of the priests and Levites and chief of the fathers, who were ancient men, that had seen the first house, when the foundation of this house was laid before their eyes, wept with a loud voice; and many shouted aloud for joy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. So that the people could not discern the noise of the shout of joy from the noise of the weeping of the people: for the people shouted with a loud shout, and the noise was heard far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. So that the people could not discern the noise of the shout of joy from the noise of the weeping of the people: for the people shouted with a loud shout, and the noise was heard far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,160 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஜனங்கள் மகா கெம்பீரமாய் ஆர்ப்பரிக்கிறதினால் அவர்கள் சத்தம் வெகுதூரம் கேட்கப்பட்டது; ஆனாலும் சந்தோஷ ஆரவாரத்தின் சத்தம் இன்னதென்றும், ஜனங்களுடைய அழுகையின் சத்தம் இன்னதென்றும் பகுத்தறியக் கூடாதிருந்தது.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[13. ஜனங்கள் மகா கெம்பீரமாய் ஆர்ப்பரிக்கிறதினால் அவர்கள் சத்தம் வெகுதூரம் கேட்கப்பட்டது; ஆனாலும் சந்தோஷ ஆரவாரத்தின் சத்தம் இன்னதென்றும், ஜனங்களுடைய அழுகையின் சத்தம் இன்னதென்றும் பகுத்தறியக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. So that the people could not discern the noise of the shout of joy from the noise of the weeping of the people: for the people shouted with a loud shout, and the noise was heard far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then stood up Jeshua the son of Jozadak, and his brethren the priests, and Zerubbabel the son of Shealtiel, and his brethren, and built the altar of the God of Israel, to offer burnt offerings thereon, as it is written in the law of Moses the man of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then stood up Jeshua the son of Jozadak, and his brethren the priests, and Zerubbabel the son of Shealtiel, and his brethren, and built the altar of the God of Israel, to offer burnt offerings thereon, as it is written in the law of Moses the man of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then stood up Jeshua the son of Jozadak, and his brethren the priests, and Zerubbabel the son of Shealtiel, and his brethren, and built the altar of the God of Israel, to offer burnt offerings thereon, as it is written in the law of Moses the man of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then stood up Jeshua the son of Jozadak, and his brethren the priests, and Zerubbabel the son of Shealtiel, and his brethren, and built the altar of the God of Israel, to offer burnt offerings thereon, as it is written in the law of Moses the man of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they set the altar upon his bases; for fear was upon them because of the people of those countries: and they offered burnt offerings thereon unto the LORD, even burnt offerings morning and evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they set the altar upon his bases; for fear was upon them because of the people of those countries: and they offered burnt offerings thereon unto the LORD, even burnt offerings morning and evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434009" r:id="rId1"/>
+    <p:sldLayoutId id="2478619164" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4701,58 +4588,50 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4901,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. They kept also the feast of tabernacles, as it is written, and offered the daily burnt offerings]]></a:t>
+              <a:t><![CDATA[4. எழுதியிருக்கிறபடியே அவர்கள் கூடாரப்பண்டிகையை ஆசரித்து, நித்திய நியமத்தின்படியும் அன்றாடகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by number, according to the custom, as the duty of every day required;]]></a:t>
+              <a:t><![CDATA[கணக்கின்படியும் ஒருநாளிலும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And afterward offered the continual burnt offering, both of the new moons, and of all the set]]></a:t>
+              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feasts of the LORD that were consecrated, and of every one that willingly offered a freewill]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering unto the LORD.]]></a:t>
+              <a:t><![CDATA[6. ஏழாம் மாதம் முதல்தேதியில் கர்த்தருக்குச் சர்வாங்க தகனபலிகளைச் செலுத்தத் தொடங்கினார்கள்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. From the first day of the seventh month began they to offer burnt offerings unto the LORD. But]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் இன்னும் போடப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the foundation of the temple of the LORD was not yet laid.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. They gave money also unto the stone workers, and to the carpenters; and food, and drink, and oil,]]></a:t>
+              <a:t><![CDATA[கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto them of Zidon, and to them of Tyre, to bring cedar trees from Lebanon to the sea of Joppa,]]></a:t>
+              <a:t><![CDATA[கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to the grant that they had of Cyrus king of Persia.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when the seventh month was come, and the children of Israel were in the cities, the people]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் பட்டணங்களிலே குடியேறி, ஏழாம் மாதமான போது, ஜனங்கள் ஏகோபித்து எருசலேமிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Now in the second year of their coming unto the house of God at Jerusalem, in the second month,]]></a:t>
+              <a:t><![CDATA[செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[began Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and the remnant of their]]></a:t>
+              <a:t><![CDATA[சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren the priests and the Levites, and all they that were come out of the captivity unto]]></a:t>
+              <a:t><![CDATA[இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem; and appointed the Levites, from twenty years old and upward, to set forward the work of]]></a:t>
+              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of the LORD.]]></a:t>
+              <a:t><![CDATA[சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then stood Jeshua with his sons and his brethren, Kadmiel and his sons, the sons of Judah,]]></a:t>
+              <a:t><![CDATA[லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together, to set forward the workmen in the house of God: the sons of Henadad, with their sons and]]></a:t>
+              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their brethren the Levites.]]></a:t>
+              <a:t><![CDATA[கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And when the builders laid the foundation of the temple of the LORD, they set the priests in]]></a:t>
+              <a:t><![CDATA[ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their apparel with trumpets, and the Levites the sons of Asaph with cymbals, to praise the LORD,]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gathered themselves together as one man to Jerusalem.]]></a:t>
+              <a:t><![CDATA[கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after the ordinance of David king of Israel.]]></a:t>
+              <a:t><![CDATA[துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they sang together by course in praising and giving thanks unto the LORD; because he is]]></a:t>
+              <a:t><![CDATA[அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[good, for his mercy endures for ever toward Israel. And all the people shouted with a great shout,]]></a:t>
+              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when they praised the LORD, because the foundation of the house of the LORD was laid.]]></a:t>
+              <a:t><![CDATA[தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But many of the priests and Levites and chief of the fathers, who were ancient men, that had]]></a:t>
+              <a:t><![CDATA[மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seen the first house, when the foundation of this house was laid before their eyes, wept with a loud]]></a:t>
+              <a:t><![CDATA[13. ஜனங்கள் மகா கெம்பீரமாய் ஆர்ப்பரிக்கிறதினால் அவர்கள் சத்தம் வெகுதூரம் கேட்கப்பட்டது; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[voice; and many shouted aloud for joy:]]></a:t>
+              <a:t><![CDATA[சந்தோஷ ஆரவாரத்தின் சத்தம் இன்னதென்றும், ஜனங்களுடைய அழுகையின் சத்தம் இன்னதென்றும் பகுத்தறியக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,183 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So that the people could not discern the noise of the shout of joy from the noise of the weeping]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[of the people: for the people shouted with a loud shout, and the noise was heard far off.]]></a:t>
+              <a:t><![CDATA[கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then stood up Jeshua the son of Jozadak, and his brethren the priests, and Zerubbabel the son of]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shealtiel, and his brethren, and built the altar of the God of Israel, to offer burnt offerings]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereon, as it is written in the law of Moses the man of God.]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they set the altar upon his bases; for fear was upon them because of the people of those]]></a:t>
+              <a:t><![CDATA[கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[countries: and they offered burnt offerings thereon unto the LORD, even burnt offerings morning and]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evening.]]></a:t>
+              <a:t><![CDATA[அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>