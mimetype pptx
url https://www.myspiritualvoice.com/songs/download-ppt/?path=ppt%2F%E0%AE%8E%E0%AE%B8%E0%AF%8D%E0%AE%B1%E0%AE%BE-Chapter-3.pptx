--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -4304,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619164" r:id="rId1"/>
+    <p:sldLayoutId id="2482630076" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9461,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>