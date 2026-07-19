--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -55,50 +55,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +123,56 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +302,59 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. எழுதியிருக்கிறபடியே அவர்கள் கூடாரப்பண்டிகையை ஆசரித்து, நித்திய நியமத்தின்படியும் அன்றாடகக் கணக்கின்படியும் ஒருநாளிலும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. எழுதியிருக்கிறபடியே அவர்கள் கூடாரப்பண்டிகையை ஆசரித்து, நித்திய நியமத்தின்படியும் அன்றாடகக் கணக்கின்படியும் ஒருநாளிலும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஏழாம் மாதம் முதல்தேதியில் கர்த்தருக்குச் சர்வாங்க தகனபலிகளைச் செலுத்தத் தொடங்கினார்கள்; ஆனாலும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் இன்னும் போடப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஏழாம் மாதம் முதல்தேதியில் கர்த்தருக்குச் சர்வாங்க தகனபலிகளைச் செலுத்தத் தொடங்கினார்கள்; ஆனாலும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் இன்னும் போடப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஜனங்கள் மகா கெம்பீரமாய் ஆர்ப்பரிக்கிறதினால் அவர்கள் சத்தம் வெகுதூரம் கேட்கப்பட்டது; ஆனாலும் சந்தோஷ ஆரவாரத்தின் சத்தம் இன்னதென்றும், ஜனங்களுடைய அழுகையின் சத்தம் இன்னதென்றும் பகுத்தறியக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் பட்டணங்களிலே குடியேறி, ஏழாம் மாதமான போது, ஜனங்கள் ஏகோபித்து எருசலேமிலே கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஜனங்கள் மகா கெம்பீரமாய் ஆர்ப்பரிக்கிறதினால் அவர்கள் சத்தம் வெகுதூரம் கேட்கப்பட்டது; ஆனாலும் சந்தோஷ ஆரவாரத்தின் சத்தம் இன்னதென்றும், ஜனங்களுடைய அழுகையின் சத்தம் இன்னதென்றும் பகுத்தறியக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் பட்டணங்களிலே குடியேறி, ஏழாம் மாதமான போது, ஜனங்கள் ஏகோபித்து எருசலேமிலே கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் பட்டணங்களிலே குடியேறி, ஏழாம் மாதமான போது, ஜனங்கள் ஏகோபித்து எருசலேமிலே கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எழுதியிருக்கிறபடியே அவர்கள் கூடாரப்பண்டிகையை ஆசரித்து, நித்திய நியமத்தின்படியும் அன்றாடகக் கணக்கின்படியும் ஒருநாளிலும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எழுதியிருக்கிறபடியே அவர்கள் கூடாரப்பண்டிகையை ஆசரித்து, நித்திய நியமத்தின்படியும் அன்றாடகக் கணக்கின்படியும் ஒருநாளிலும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் பட்டணங்களிலே குடியேறி, ஏழாம் மாதமான போது, ஜனங்கள் ஏகோபித்து எருசலேமிலே கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப்பின்பு நித்தமும், மாதப்பிறப்புகளிலும், கர்த்தருடைய சகல பரிசுத்த பண்டிகைகளிலும் செலுத்தும் சர்வாங்க தகனபலியையும், கர்த்தருக்கு அவரவர் செலுத்தும் உற்சாகபலியையும் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. சிற்பாசாரிகள் கர்த்தருடைய ஆலயத்திற்கு அஸ்திபராம் போடுகிறபோது, இஸ்ரவேல் ராஜாவாகிய தாவீதுடைய கட்டளையின்படியே, கர்த்தரைத் துதிக்கும்படிக்கு, வஸ்திரங்கள் தரிக்கப்பட்டு, பூரிகைகளை ஊதுகிற ஆசாரியரையும், தாளங்களைக் கொட்டுகிற ஆசாபின் குமாரராகிய லேவியரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏழாம் மாதம் முதல்தேதியில் கர்த்தருக்குச் சர்வாங்க தகனபலிகளைச் செலுத்தத் தொடங்கினார்கள்; ஆனாலும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் இன்னும் போடப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3030,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏழாம் மாதம் முதல்தேதியில் கர்த்தருக்குச் சர்வாங்க தகனபலிகளைச் செலுத்தத் தொடங்கினார்கள்; ஆனாலும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் இன்னும் போடப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. கர்த்தர் நல்லவர், இஸ்ரவேலின்மேல் அவருடைய கிருபை என்றுமுள்ளது என்று அவரைப் புகழ்ந்து துதிக்கையில், மாறிமாறிப் பாடினார்கள்; கர்த்தரைத் துதிக்கையில், ஜனங்களெல்லாரும் கர்த்தருடைய ஆலயத்தின் அஸ்திபாரம் போடப்படுகிறதினிமித்தம் மகா கெம்பீரமாய் ஆரவாரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. முந்தின ஆலயத்தைக் கண்டிருந்த முதிர்வயதான ஆசாரியரிலும், லேவியரிலும், பிதாக்கள் வம்சங்களின் தலைவரிலும் அநேகர் இந்த ஆலயத்துக்குத் தங்கள் கண்களுக்கு முன்பாக அஸ்திபாரம் போடப்படுகிறதைக் கண்டபோது, மகா சத்தமிட்டு அழுதார்கள்; வேறே அநேகம்பேரோ கெம்பீர சந்தோஷமாய் ஆர்ப்பரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. ஜனங்கள் மகா கெம்பீரமாய் ஆர்ப்பரிக்கிறதினால் அவர்கள் சத்தம் வெகுதூரம் கேட்கப்பட்டது; ஆனாலும் சந்தோஷ ஆரவாரத்தின் சத்தம் இன்னதென்றும், ஜனங்களுடைய அழுகையின் சத்தம் இன்னதென்றும் பகுத்தறியக் கூடாதிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. ஜனங்கள் மகா கெம்பீரமாய் ஆர்ப்பரிக்கிறதினால் அவர்கள் சத்தம் வெகுதூரம் கேட்கப்பட்டது; ஆனாலும் சந்தோஷ ஆரவாரத்தின் சத்தம் இன்னதென்றும், ஜனங்களுடைய அழுகையின் சத்தம் இன்னதென்றும் பகுத்தறியக் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பெர்சியாவின் ராஜாவாகிய கோரேஸ் தங்களுக்குப் பிறப்பித்த உத்தரவின்படியே அவர்கள் கல்தச்சருக்கும் தச்சருக்கும் பணத்தையும், லீபனோனிலிருந்து கேதுருமரங்களைச் சமுத்திரவழியாய் யோபாமட்டும் கொண்டுவரச் சீதோனியருக்கும் தீரியருக்கும் போஜனபானத்தையும் எண்ணெயையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யோசதாக்கின் குமாரனாகிய யெசுவாவும, அவன் சகோதரராகிய ஆசாரியரும், செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், அவன் சகோதரரும் எழும்பி, தேவனுடைய மனிதனாகிய மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி சர்வாங்க தகனங்களைப் பலியிடும்படிக்கு, இஸ்ரவேலுடைய தேவனின் பலிபீடத்தைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆலயத்திற்கு வந்த இரண்டாம் வருஷம் இரண்டாம் மாதத்திலே, செயல்த்தியேலின் குமாரனாகிய செருபாபேலும், யோசதாக்கின் குமாரனாகிய யெசுவாவும், மற்றுமுள்ள அவர்கள் சகோதரராகிய ஆசாரியரும் லேவியரும் சிறையிருப்பிலிருந்து எருசலேமுக்கு வந்த அனைவரும், ஆரம்பஞ்செய்து, இருபதுவயதுமுதல் அதற்குமேற்பட்ட லேவியரைக் கர்த்தருடைய ஆலயத்தின் வேலையை நடத்தும்படி வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே தேவனுடைய ஆலயத்தின் வேலையைச் செய்கிறவர்களை நடத்தும்படி யெசுவாவும் அவன் குமாரரும் சகோதரரும், கத்மியேலும் அவன் குமாரரும், யூதாவின் குமாரரும், எனாதாத்தின் குமாரரும், அவர்கள் சகோதரராகிய லேவியரும் ஒருமனப்பட்டு நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் அத்தேசத்தின் ஜனங்களுக்குப் பயந்ததினால், பலிபீடத்தை அதின் ஆதாரங்களின்மேல் ஸ்தாபித்து, அதின்மேல் அவர்கள் கர்த்தருக்கு அந்திசந்தி சர்வாங்க தகனபலிகளைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492030" r:id="rId1"/>
+    <p:sldLayoutId id="2473434009" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4661,98 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સબંધીઓને સોંપવામા આવ્યું. તેઓ સર્વ લેવીઓ હતા.]]></a:t>
+              <a:t><![CDATA[4. They kept also the feast of tabernacles, as it is written, and offered the daily burnt offerings]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જ્યારે યહોવાના મંદિરનો પાયો નાખવાનું કામ પૂરું થયું ત્યારે, યહોવાની સ્તુતિ કરવા માટે તેઓએ]]></a:t>
+              <a:t><![CDATA[by number, according to the custom, as the duty of every day required;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલના રાજા દાઉદના હુકમ પ્રમાણે, યાજકોને તેઓના પોશાક પહેરાવીને રણશિંગડા સાથે તથા લેવીઓને તેમના]]></a:t>
+              <a:t><![CDATA[5. And afterward offered the continual burnt offering, both of the new moons, and of all the set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાથમાં ઝાંઝની જોડી આપીને ઊભા રાખ્યા.]]></a:t>
+              <a:t><![CDATA[feasts of the LORD that were consecrated, and of every one that willingly offered a freewill]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેઓએ યહોવાની સ્તુતિ અને આભાર ગીત ગાયાં; “દેવ ભલા છે અને તેમનો પ્રેમ તથા દયા ઇસ્રાએલીઓ પર સદાકાળ]]></a:t>
+              <a:t><![CDATA[offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેશે.” ત્યારે બધા લોકો ઊંચે સાદે યહોવાની સ્તુતિ કરવા લાગ્યા, કારણ; યહોવાના મંદિરનો પાયો નંખાઇ]]></a:t>
+              <a:t><![CDATA[6. From the first day of the seventh month began they to offer burnt offerings unto the LORD. But]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચૂક્યો હતો.]]></a:t>
+              <a:t><![CDATA[the foundation of the temple of the LORD was not yet laid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ઘણા યાજકો, લેવીઓ અને કુટુંબના આગેવાનો અને વડીલો, જેમણે પહેલાનું મૂળ મંદિર જોયું હતું તેઓ પોતાની]]></a:t>
+              <a:t><![CDATA[7. They gave money also unto the stone workers, and to the carpenters; and food, and drink, and oil,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નજર સામે પાયો નંખાતો જોઇને રડી પડ્યા, પણ બીજા ઘણા લોકો મોટે સાદે હર્ષના પોકારો કરતા હતા.]]></a:t>
+              <a:t><![CDATA[unto them of Zidon, and to them of Tyre, to bring cedar trees from Lebanon to the sea of Joppa,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તેથી લોકોના પોકારો હર્ષના છે કે વિલાપના છે તે પારખી શકાતા નહોતા, કારણકે લોકો દૂર સુધી સંભળાય]]></a:t>
+              <a:t><![CDATA[according to the grant that they had of Cyrus king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેમણે કડિયાઓને અને સુથારોને પૈસા આપ્યા અને સિદોન અને તૂરના લોકોને ખોરાક પાણી અને તેલ મોકલ્યાં,]]></a:t>
+              <a:t><![CDATA[1. And when the seventh month was come, and the children of Israel were in the cities, the people]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એટલે મોટે અવાજે પોકારો કરતા હતા.]]></a:t>
+              <a:t><![CDATA[8. Now in the second year of their coming unto the house of God at Jerusalem, in the second month,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ઇસ્રાએલના પુત્રો પોતાનાં નગરોમાં વસ્યા પછી, સાતમો માસ આવ્યો ત્યારે તેઓ બધા એક દિલથી યરૂશાલેમમાં]]></a:t>
+              <a:t><![CDATA[began Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and the remnant of their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભેગા થયા.]]></a:t>
+              <a:t><![CDATA[brethren the priests and the Levites, and all they that were come out of the captivity unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. યોસાદાકનો પુત્ર યેશૂઆએ તેના યાજકો સાથે તથા શઆલ્તીએલનો પુત્ર ઝરુબ્બાબેલ અને તેના સાથીઓએ ઇસ્રાએલના]]></a:t>
+              <a:t><![CDATA[Jerusalem; and appointed the Levites, from twenty years old and upward, to set forward the work of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવની વેદી ફરીથી બાંધી, જેથી દેવના સેવક મૂસાના નિયમશાસ્ત્ર પ્રમાણે તેની પર દહનાર્પણો ચઢાવી શકાય.]]></a:t>
+              <a:t><![CDATA[the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. આજુબાજુના બીજા લોકોનો ડર હોવા છતાં તેમણે પહેલાંને સ્થાને જ વેદી ઊભી કરી અને તેના પર સવાર સાંજ]]></a:t>
+              <a:t><![CDATA[9. Then stood Jeshua with his sons and his brethren, Kadmiel and his sons, the sons of Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાને દહનાર્પણો આપવાનું શરૂ કર્યુ.]]></a:t>
+              <a:t><![CDATA[together, to set forward the workmen in the house of God: the sons of Henadad, with their sons and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તેઓએ મૂસાના નિયમશાસ્ત્રમાં લખ્યા પ્રમાણે માંડવાપર્વ ઊજવ્યો અને નિયમ પ્રમાણે દરરોજ જોઇતા પ્રમાણમાં]]></a:t>
+              <a:t><![CDATA[their brethren the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દહનાર્પણો ચઢાવ્યા.]]></a:t>
+              <a:t><![CDATA[10. And when the builders laid the foundation of the temple of the LORD, they set the priests in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. એના પછી લોકોએ નિત્યનાં દહનાર્પણો, ચંદ્રદર્શનના દિવસની ઉજવણીના અર્પણો તથા બીજાં વાષિર્ક પવોર્ની]]></a:t>
+              <a:t><![CDATA[their apparel with trumpets, and the Levites the sons of Asaph with cymbals, to praise the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેથી તેઓ લબાનોનથી સમુદ્રમાગેર્ યાફા સુધી દેવદારનું લાકડું લઇ આવે. ઇરાનના રાજા કોરેશે એ માટે પરવાનગી]]></a:t>
+              <a:t><![CDATA[gathered themselves together as one man to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉજવણીનાં અર્પણો ચઢાવ્યા જે યહોવાને માટે પવિત્ર હતા એ લોકોએ ઉપહાર પણ અર્પણ કર્યા.]]></a:t>
+              <a:t><![CDATA[after the ordinance of David king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેઓએ સાતમા મહિનાના પ્રથમ દિવસથી યહોવાને દહનાર્પણો ચઢાવવાનું શરૂ કર્યુ; પરંતુ યહોવાના મંદિરનો પાયો]]></a:t>
+              <a:t><![CDATA[11. And they sang together by course in praising and giving thanks unto the LORD; because he is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8069,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હજી નંખાયો ન હતો.]]></a:t>
+              <a:t><![CDATA[good, for his mercy endures for ever toward Israel. And all the people shouted with a great shout,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[when they praised the LORD, because the foundation of the house of the LORD was laid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. But many of the priests and Levites and chief of the fathers, who were ancient men, that had]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[seen the first house, when the foundation of this house was laid before their eyes, wept with a loud]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[voice; and many shouted aloud for joy:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. So that the people could not discern the noise of the shout of joy from the noise of the weeping]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[of the people: for the people shouted with a loud shout, and the noise was heard far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપી હતી.]]></a:t>
+              <a:t><![CDATA[2. Then stood up Jeshua the son of Jozadak, and his brethren the priests, and Zerubbabel the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. બીજા વર્ષના બીજા મહિનામાં યરૂશાલેમમાં દેવના મંદિરમાં પહોચ્યા પછી, શઆલ્તીએલનો પુત્ર ઝરુબ્બાબેલે]]></a:t>
+              <a:t><![CDATA[Shealtiel, and his brethren, and built the altar of the God of Israel, to offer burnt offerings]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને યોસાદાકનો પુત્ર યેશૂઆએ તેમના બીજા જાતભાઇઓની મદદ વડે, યાજકો લેવીઓ અને દેશવટેથી યરૂશાલેમ પાછા]]></a:t>
+              <a:t><![CDATA[thereon, as it is written in the law of Moses the man of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરેલા બાકીના બધા લોકોની મદદથી મંદિરનું ખરેખરું બાંધકામ શરૂ કર્યુ. તેમણે વીસ વર્ષના અને તેથી મોટા]]></a:t>
+              <a:t><![CDATA[3. And they set the altar upon his bases; for fear was upon them because of the people of those]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લેવીઓને યહોવાના મંદિરનાં બાંધકામની દેખરેખ રાખવા નીમ્યા.]]></a:t>
+              <a:t><![CDATA[countries: and they offered burnt offerings thereon unto the LORD, even burnt offerings morning and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આ સમગ્ર યોજના પર દેખરેખ રાખવાનું કામ યેશૂઆ, કાદમીએલ અને તેના પુત્રો, હેનાદાદ અને તેઓના પુત્રો તથા]]></a:t>
+              <a:t><![CDATA[evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>