--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -105,50 +105,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +196,55 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +399,58 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதினால் அந்த தேசத்து ஜனங்கள் யூதா ஜனத்தின் கைகளைத் தளரப்பண்ணி, கட்டாதபடிக்கு அவர்களைச் சங்கடப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[3. But Zerubbabel, and Jeshua, and the rest of the chief of the fathers of Israel, said unto them, All of you have nothing to do with us to build an house unto our God; but we ourselves together will build unto the LORD God of Israel, as king Cyrus the king of Persia has commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதினால் அந்த தேசத்து ஜனங்கள் யூதா ஜனத்தின் கைகளைத் தளரப்பண்ணி, கட்டாதபடிக்கு அவர்களைச் சங்கடப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[3. But Zerubbabel, and Jeshua, and the rest of the chief of the fathers of Israel, said unto them, All of you have nothing to do with us to build an house unto our God; but we ourselves together will build unto the LORD God of Israel, as king Cyrus the king of Persia has commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பெர்சியாவின் ராஜாவாகிய கோரேசின் காலமுழுதும் தரியு என்னும் பெர்சியா ராஜா அரசண்டகாலமட்டும், அவர்கள் யோசனையை அவத்தமாக்கும்படி அவர்களுக்கு விரோதமாய் ஆலோசனைக்காரருக்குக் கைக்கூலி கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then the people of the land weakened the hands of the people of Judah, and troubled them in building,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பெர்சியாவின் ராஜாவாகிய கோரேசின் காலமுழுதும் தரியு என்னும் பெர்சியா ராஜா அரசண்டகாலமட்டும், அவர்கள் யோசனையை அவத்தமாக்கும்படி அவர்களுக்கு விரோதமாய் ஆலோசனைக்காரருக்குக் கைக்கூலி கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then the people of the land weakened the hands of the people of Judah, and troubled them in building,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அகாஸ்வேரு அரசாளுகிறபோது, அவனுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, யூதாவிலும் எருசலேமிலும் குடியிருக்கிறவர்களுக்கு விரோதமாகப் பிரியாது எழுதினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And hired counsellors against them, to frustrate their purpose, all the days of Cyrus king of Persia, even until the reign of Darius king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அகாஸ்வேரு அரசாளுகிறபோது, அவனுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, யூதாவிலும் எருசலேமிலும் குடியிருக்கிறவர்களுக்கு விரோதமாகப் பிரியாது எழுதினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And hired counsellors against them, to frustrate their purpose, all the days of Cyrus king of Persia, even until the reign of Darius king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அர்தசஷ்டாவின் நாட்களிலும், பிஸ்லாமும், மித்திரேதாத்தும், தாபெயேலும், மற்றுமுள்ள அவர்கள் வகையராவும், பெர்சியா ராஜாவான அர்தசஷ்டாவுக்கு ஒரு மனு எழுதினார்கள்; அந்த மனு சீரிய எழுத்திலும் சீரியபாஷையிலும் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And in the reign of Ahasuerus, in the beginning of his reign, wrote they unto him an accusation against the inhabitants of Judah and Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அர்தசஷ்டாவின் நாட்களிலும், பிஸ்லாமும், மித்திரேதாத்தும், தாபெயேலும், மற்றுமுள்ள அவர்கள் வகையராவும், பெர்சியா ராஜாவான அர்தசஷ்டாவுக்கு ஒரு மனு எழுதினார்கள்; அந்த மனு சீரிய எழுத்திலும் சீரியபாஷையிலும் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And in the reign of Ahasuerus, in the beginning of his reign, wrote they unto him an accusation against the inhabitants of Judah and Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அர்தசஷ்டாவின் நாட்களிலும், பிஸ்லாமும், மித்திரேதாத்தும், தாபெயேலும், மற்றுமுள்ள அவர்கள் வகையராவும், பெர்சியா ராஜாவான அர்தசஷ்டாவுக்கு ஒரு மனு எழுதினார்கள்; அந்த மனு சீரிய எழுத்திலும் சீரியபாஷையிலும் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And in the days of Artaxerxes wrote Bishlam, Mithredath, Tabeel, and the rest of their companions, unto Artaxerxes king of Persia; and the writing of the letter was written in the Syrian tongue, and interpreted in the Syrian tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆலோசனைத் தலைவனாகிய ரெகூமும் கணக்கனாகிய சிம்சாவும் எருசலேமுக்கு விரோதமாக அர்தசஷ்டா என்னும் ராஜாவுக்கு எழுதின மனுவிலே கையொப்பம் போட்டவர்கள் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[7. And in the days of Artaxerxes wrote Bishlam, Mithredath, Tabeel, and the rest of their companions, unto Artaxerxes king of Persia; and the writing of the letter was written in the Syrian tongue, and interpreted in the Syrian tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிறையிருப்பிலிருந்து வந்த ஜனங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஆலயத்தைக் கட்டுகிறார்களென்று யூதாவுக்கும் பென்யமீனுக்குமிருந்த சத்துருக்கள் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. Now when the adversaries of Judah and Benjamin heard that the children of the captivity built the temple unto the LORD God of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆலோசனைத் தலைவனாகிய ரெகூமும் கணக்கனாகிய சிம்சாவும் எருசலேமுக்கு விரோதமாக அர்தசஷ்டா என்னும் ராஜாவுக்கு எழுதின மனுவிலே கையொப்பம் போட்டவர்கள் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[7. And in the days of Artaxerxes wrote Bishlam, Mithredath, Tabeel, and the rest of their companions, unto Artaxerxes king of Persia; and the writing of the letter was written in the Syrian tongue, and interpreted in the Syrian tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆலோசனைத் தலைவனாகிய ரெகூமும், கணக்கனாகிய சிம்சாயும், மற்றுமுள்ள அவர்கள் வகையராவாகிய தீனாவியர், அபற்சாத்தியர், தர்பேலியர், அப்பார்சியர், அற்கேவியர், பாபிலோனியர், சூஷங்கியர், தெகாவியர், ஏலாமியரானவர்களும்,]]></a:t>
+              <a:t><![CDATA[8. Rehum the chancellor and Shimshai the scribe wrote a letter against Jerusalem to Artaxerxes the king in this sort:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆலோசனைத் தலைவனாகிய ரெகூமும், கணக்கனாகிய சிம்சாயும், மற்றுமுள்ள அவர்கள் வகையராவாகிய தீனாவியர், அபற்சாத்தியர், தர்பேலியர், அப்பார்சியர், அற்கேவியர், பாபிலோனியர், சூஷங்கியர், தெகாவியர், ஏலாமியரானவர்களும்,]]></a:t>
+              <a:t><![CDATA[8. Rehum the chancellor and Shimshai the scribe wrote a letter against Jerusalem to Artaxerxes the king in this sort:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆலோசனைத் தலைவனாகிய ரெகூமும், கணக்கனாகிய சிம்சாயும், மற்றுமுள்ள அவர்கள் வகையராவாகிய தீனாவியர், அபற்சாத்தியர், தர்பேலியர், அப்பார்சியர், அற்கேவியர், பாபிலோனியர், சூஷங்கியர், தெகாவியர், ஏலாமியரானவர்களும்,]]></a:t>
+              <a:t><![CDATA[9. Then wrote Rehum the chancellor, and Shimshai the scribe, and the rest of their companions; the Dinaites, the Apharsathchites, the Tarpelites, the Apharsites, the Archevites, the Babylonians, the Susanchites, the Dehavites, and the Elamites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெரியவரும் பேர்பெற்றவருமான அஸ்னாப்பார் அவ்விடங்களிலிருந்து அழைத்துக்கொண்டுவந்து சமாரியாவின் பட்டணத்தை குடியேறப்பண்ணின மற்ற ஜனங்களும், நதிக்கு இப்பாலே இருக்கிற மற்ற ஜனங்களுமே.]]></a:t>
+              <a:t><![CDATA[9. Then wrote Rehum the chancellor, and Shimshai the scribe, and the rest of their companions; the Dinaites, the Apharsathchites, the Tarpelites, the Apharsites, the Archevites, the Babylonians, the Susanchites, the Dehavites, and the Elamites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெரியவரும் பேர்பெற்றவருமான அஸ்னாப்பார் அவ்விடங்களிலிருந்து அழைத்துக்கொண்டுவந்து சமாரியாவின் பட்டணத்தை குடியேறப்பண்ணின மற்ற ஜனங்களும், நதிக்கு இப்பாலே இருக்கிற மற்ற ஜனங்களுமே.]]></a:t>
+              <a:t><![CDATA[9. Then wrote Rehum the chancellor, and Shimshai the scribe, and the rest of their companions; the Dinaites, the Apharsathchites, the Tarpelites, the Apharsites, the Archevites, the Babylonians, the Susanchites, the Dehavites, and the Elamites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அர்தசஷ்டா என்னும் ராஜாவுக்கு அனுப்பின மனுவின் நகலாவது: நதிக்கு இப்புறத்தில் இருக்கிற உமது அடியார் முதலானவர்கள் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[10. And the rest of the nations whom the great and noble Asnapper brought over, and set in the cities of Samaria, and the rest that are on this side the river, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அர்தசஷ்டா என்னும் ராஜாவுக்கு அனுப்பின மனுவின் நகலாவது: நதிக்கு இப்புறத்தில் இருக்கிற உமது அடியார் முதலானவர்கள் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[10. And the rest of the nations whom the great and noble Asnapper brought over, and set in the cities of Samaria, and the rest that are on this side the river, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப் பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[11. This is the copy of the letter that they sent unto him, even unto Artaxerxes the king; Your servants the men on this side the river, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப் பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[11. This is the copy of the letter that they sent unto him, even unto Artaxerxes the king; Your servants the men on this side the river, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிறையிருப்பிலிருந்து வந்த ஜனங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஆலயத்தைக் கட்டுகிறார்களென்று யூதாவுக்கும் பென்யமீனுக்குமிருந்த சத்துருக்கள் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. Now when the adversaries of Judah and Benjamin heard that the children of the captivity built the temple unto the LORD God of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப் பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[12. Be it known unto the king, that the Jews which came up from you to us are come unto Jerusalem, building the rebellious and the bad city, and have set up the walls thereof, and joined the foundations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் இந்தப் பட்டணம் கட்டப்பட்டு, அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், அவர்கள் பகுதியையும் தீர்வையையும் ஆயத்தையும் கொடுக்கமாட்டார்கள், அதில் ராஜாக்களின் வருமானத்திற்கு நஷ்டம் வரும் என்று ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[12. Be it known unto the king, that the Jews which came up from you to us are come unto Jerusalem, building the rebellious and the bad city, and have set up the walls thereof, and joined the foundations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் இந்தப் பட்டணம் கட்டப்பட்டு, அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், அவர்கள் பகுதியையும் தீர்வையையும் ஆயத்தையும் கொடுக்கமாட்டார்கள், அதில் ராஜாக்களின் வருமானத்திற்கு நஷ்டம் வரும் என்று ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[12. Be it known unto the king, that the Jews which came up from you to us are come unto Jerusalem, building the rebellious and the bad city, and have set up the walls thereof, and joined the foundations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதும் நாங்கள் அரமனை உப்புத் தின்கிறபடியினால், ராஜாவுக்குக் குறைவுவரப் பார்த்திருக்கிறது எங்களுக்கு அடாதகாரியம்; ஆகையால் நாங்கள் இதை அனுப்பி, ராஜாவுக்குத் தெரியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. Be it known now unto the king, that, if this city be built, and the walls set up again, then will they not pay toll, tribute, and custom, and so you shall spoil the revenue of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதும் நாங்கள் அரமனை உப்புத் தின்கிறபடியினால், ராஜாவுக்குக் குறைவுவரப் பார்த்திருக்கிறது எங்களுக்கு அடாதகாரியம்; ஆகையால் நாங்கள் இதை அனுப்பி, ராஜாவுக்குத் தெரியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. Be it known now unto the king, that, if this city be built, and the walls set up again, then will they not pay toll, tribute, and custom, and so you shall spoil the revenue of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
+              <a:t><![CDATA[13. Be it known now unto the king, that, if this city be built, and the walls set up again, then will they not pay toll, tribute, and custom, and so you shall spoil the revenue of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
+              <a:t><![CDATA[14. Now because we have maintenance from the king's palace, and it was not meet for us to see the king's dishonour, therefore have we sent and certified the king;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
+              <a:t><![CDATA[14. Now because we have maintenance from the king's palace, and it was not meet for us to see the king's dishonour, therefore have we sent and certified the king;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
+              <a:t><![CDATA[15. That search may be made in the book of the records of your fathers: so shall you find in the book of the records, and know that this city is a rebellious city, and hurtful unto kings and provinces, and that they have moved sedition within the same of old time: for which cause was this city destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் இந்தப் பட்டணம் கட்டப்பட்டு; இதின் அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், நதிக்கு இப்புறத்திலே உமக்கு ஒன்றும் இராதேபோம் என்பதை ராஜாவுக்கு அறியப்படுத்துகிறோம் என்று எழுதி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. That search may be made in the book of the records of your fathers: so shall you find in the book of the records, and know that this city is a rebellious city, and hurtful unto kings and provinces, and that they have moved sedition within the same of old time: for which cause was this city destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் செருபாபேலிடத்துக்கும் தலைவரான பிதாக்களிடத்துக்கும் வந்து; உங்களோடேகூட நாங்களும் கட்டுவோம்; உங்களைப்போல நாங்களும் உங்கள் தேவனை நாடுவோம்; இவ்விடத்துக்கு எங்களை வரப்பண்ணின அசீரியாவின் ராஜாவாகிய எசரத்தோன் நாட்கள் முதற்கொண்டு அவருக்கு நாங்களும் பலியிட்டுவருகிறோமென்று அவர்களோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then they came to Zerubbabel, and to the chief of the fathers, and said unto them, Let us build with you: for we seek your God, as all of you do; and we do sacrifice unto him since the days of Esarhaddon king of Assur, which brought us up here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் இந்தப் பட்டணம் கட்டப்பட்டு; இதின் அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், நதிக்கு இப்புறத்திலே உமக்கு ஒன்றும் இராதேபோம் என்பதை ராஜாவுக்கு அறியப்படுத்துகிறோம் என்று எழுதி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. That search may be made in the book of the records of your fathers: so shall you find in the book of the records, and know that this city is a rebellious city, and hurtful unto kings and provinces, and that they have moved sedition within the same of old time: for which cause was this city destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
+              <a:t><![CDATA[15. That search may be made in the book of the records of your fathers: so shall you find in the book of the records, and know that this city is a rebellious city, and hurtful unto kings and provinces, and that they have moved sedition within the same of old time: for which cause was this city destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
+              <a:t><![CDATA[16. We certify the king that, if this city be built again, and the walls thereof set up, by this means you shall have no portion on this side the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
+              <a:t><![CDATA[16. We certify the king that, if this city be built again, and the walls thereof set up, by this means you shall have no portion on this side the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் அனுப்பின மனு நமது சமுகத்தில் தீர்க்கமாய் வாசிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. We certify the king that, if this city be built again, and the walls thereof set up, by this means you shall have no portion on this side the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நம்முடைய உத்தரவினால் சோதித்துப் பார்க்கும்போது, அந்தப் பட்டணம் பூர்வகாலமுதல் ராஜாக்களுக்கு விரோதமாய் எழும்பினது என்றும், அதிலே கலகமும் ராஜதுரோகமும் காணப்பட்டது என்றும்,]]></a:t>
+              <a:t><![CDATA[17. Then sent the king an answer unto Rehum the chancellor, and to Shimshai the scribe, and to the rest of their companions that dwell in Samaria, and unto the rest beyond the river, Peace, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நம்முடைய உத்தரவினால் சோதித்துப் பார்க்கும்போது, அந்தப் பட்டணம் பூர்வகாலமுதல் ராஜாக்களுக்கு விரோதமாய் எழும்பினது என்றும், அதிலே கலகமும் ராஜதுரோகமும் காணப்பட்டது என்றும்,]]></a:t>
+              <a:t><![CDATA[17. Then sent the king an answer unto Rehum the chancellor, and to Shimshai the scribe, and to the rest of their companions that dwell in Samaria, and unto the rest beyond the river, Peace, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எருசலேமில் வல்லமையுள்ள ராஜாக்கள் இருந்தார்கள் என்றும், அவர்கள் நதிக்கு அப்புறத்தில் இருக்கிற சகல தேசங்களையும் ஆண்டுவந்தார்கள் என்றும் பகுதியும் தீர்வையும் ஆயமும் அவர்களுக்குச் செலுத்தப்பட்டது என்றும் தெரியவருகிறது.]]></a:t>
+              <a:t><![CDATA[17. Then sent the king an answer unto Rehum the chancellor, and to Shimshai the scribe, and to the rest of their companions that dwell in Samaria, and unto the rest beyond the river, Peace, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எருசலேமில் வல்லமையுள்ள ராஜாக்கள் இருந்தார்கள் என்றும், அவர்கள் நதிக்கு அப்புறத்தில் இருக்கிற சகல தேசங்களையும் ஆண்டுவந்தார்கள் என்றும் பகுதியும் தீர்வையும் ஆயமும் அவர்களுக்குச் செலுத்தப்பட்டது என்றும் தெரியவருகிறது.]]></a:t>
+              <a:t><![CDATA[18. The letter which all of you sent unto us has been plainly read before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்பொழுதும் நம்மிடத்திலிருந்து மறுஉத்தரவு பிறக்கும்வரையும் அந்த மனிதர் அந்தப் பட்டணத்தைக் கட்டாமல் நிறுத்திவிடும்படி கட்டளையிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. And I commanded, and search has been made, and it is found that this city of old time has made insurrection against kings, and that rebellion and sedition have been made therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் செருபாபேலிடத்துக்கும் தலைவரான பிதாக்களிடத்துக்கும் வந்து; உங்களோடேகூட நாங்களும் கட்டுவோம்; உங்களைப்போல நாங்களும் உங்கள் தேவனை நாடுவோம்; இவ்விடத்துக்கு எங்களை வரப்பண்ணின அசீரியாவின் ராஜாவாகிய எசரத்தோன் நாட்கள் முதற்கொண்டு அவருக்கு நாங்களும் பலியிட்டுவருகிறோமென்று அவர்களோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then they came to Zerubbabel, and to the chief of the fathers, and said unto them, Let us build with you: for we seek your God, as all of you do; and we do sacrifice unto him since the days of Esarhaddon king of Assur, which brought us up here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்பொழுதும் நம்மிடத்திலிருந்து மறுஉத்தரவு பிறக்கும்வரையும் அந்த மனிதர் அந்தப் பட்டணத்தைக் கட்டாமல் நிறுத்திவிடும்படி கட்டளையிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. And I commanded, and search has been made, and it is found that this city of old time has made insurrection against kings, and that rebellion and sedition have been made therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதிலே நீங்கள் தவறாதபடி எச்சரிக்கையாயிருங்கள்; ராஜாக்களுக்கு நஷ்டமும் சேதமும் வரவேண்டியது என்ன என்று எழுதி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[20. There have been mighty kings also over Jerusalem, which have ruled over all countries beyond the river; and toll, tribute, and custom, was paid unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதிலே நீங்கள் தவறாதபடி எச்சரிக்கையாயிருங்கள்; ராஜாக்களுக்கு நஷ்டமும் சேதமும் வரவேண்டியது என்ன என்று எழுதி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[20. There have been mighty kings also over Jerusalem, which have ruled over all countries beyond the river; and toll, tribute, and custom, was paid unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. There have been mighty kings also over Jerusalem, which have ruled over all countries beyond the river; and toll, tribute, and custom, was paid unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Give all of you now commandment to cause these men to cease, and that this city be not built, until another commandment shall be given from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Give all of you now commandment to cause these men to cease, and that this city be not built, until another commandment shall be given from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் வேலை தடைபட்டு, பெர்சியாவின் ராஜாவாகிய தரியு ராஜ்யபாரம்பண்ணின இரண்டாம் வருஷமட்டும் நிறுத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Take heed now that all of you fail not to do this: why should damage grow to the hurt of the kings?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6069,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் வேலை தடைபட்டு, பெர்சியாவின் ராஜாவாகிய தரியு ராஜ்யபாரம்பண்ணின இரண்டாம் வருஷமட்டும் நிறுத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Take heed now that all of you fail not to do this: why should damage grow to the hurt of the kings?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Now when the copy of king Artaxerxes' letter was read before Rehum, and Shimshai the scribe, and their companions, they went up in haste to Jerusalem unto the Jews, and made them to cease by force and power.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Now when the copy of king Artaxerxes' letter was read before Rehum, and Shimshai the scribe, and their companions, they went up in haste to Jerusalem unto the Jews, and made them to cease by force and power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் செருபாபேலிடத்துக்கும் தலைவரான பிதாக்களிடத்துக்கும் வந்து; உங்களோடேகூட நாங்களும் கட்டுவோம்; உங்களைப்போல நாங்களும் உங்கள் தேவனை நாடுவோம்; இவ்விடத்துக்கு எங்களை வரப்பண்ணின அசீரியாவின் ராஜாவாகிய எசரத்தோன் நாட்கள் முதற்கொண்டு அவருக்கு நாங்களும் பலியிட்டுவருகிறோமென்று அவர்களோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then they came to Zerubbabel, and to the chief of the fathers, and said unto them, Let us build with you: for we seek your God, as all of you do; and we do sacrifice unto him since the days of Esarhaddon king of Assur, which brought us up here.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Now when the copy of king Artaxerxes' letter was read before Rehum, and Shimshai the scribe, and their companions, they went up in haste to Jerusalem unto the Jews, and made them to cease by force and power.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Then ceased the work of the house of God which is at Jerusalem. So it ceased unto the second year of the reign of Darius king of Persia.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Then ceased the work of the house of God which is at Jerusalem. So it ceased unto the second year of the reign of Darius king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குச் செருபாபேலும், யெசுவாவும், இஸ்ரவேலில் மற்றுமுள்ள தலைவரான பிதாக்களும் அவர்களை நோக்கி: எங்கள் தேவனுக்கு ஆலயத்தைக் கட்டுகிறதற்கு உங்களுக்கும் எங்களுக்கும் சம்பந்தமில்லை; பெர்சியாவின் ராஜாவாகிய கோரேஸ் ராஜா எங்களுக்குக் கட்டளையிட்டபடி, நாங்களே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு அதைக் கட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then they came to Zerubbabel, and to the chief of the fathers, and said unto them, Let us build with you: for we seek your God, as all of you do; and we do sacrifice unto him since the days of Esarhaddon king of Assur, which brought us up here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குச் செருபாபேலும், யெசுவாவும், இஸ்ரவேலில் மற்றுமுள்ள தலைவரான பிதாக்களும் அவர்களை நோக்கி: எங்கள் தேவனுக்கு ஆலயத்தைக் கட்டுகிறதற்கு உங்களுக்கும் எங்களுக்கும் சம்பந்தமில்லை; பெர்சியாவின் ராஜாவாகிய கோரேஸ் ராஜா எங்களுக்குக் கட்டளையிட்டபடி, நாங்களே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு அதைக் கட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But Zerubbabel, and Jeshua, and the rest of the chief of the fathers of Israel, said unto them, All of you have nothing to do with us to build an house unto our God; but we ourselves together will build unto the LORD God of Israel, as king Cyrus the king of Persia has commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குச் செருபாபேலும், யெசுவாவும், இஸ்ரவேலில் மற்றுமுள்ள தலைவரான பிதாக்களும் அவர்களை நோக்கி: எங்கள் தேவனுக்கு ஆலயத்தைக் கட்டுகிறதற்கு உங்களுக்கும் எங்களுக்கும் சம்பந்தமில்லை; பெர்சியாவின் ராஜாவாகிய கோரேஸ் ராஜா எங்களுக்குக் கட்டளையிட்டபடி, நாங்களே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு அதைக் கட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But Zerubbabel, and Jeshua, and the rest of the chief of the fathers of Israel, said unto them, All of you have nothing to do with us to build an house unto our God; but we ourselves together will build unto the LORD God of Israel, as king Cyrus the king of Persia has commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434067" r:id="rId1"/>
+    <p:sldLayoutId id="2478619165" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7589,94 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then the people of the land weakened the hands of the people of Judah, and troubled them in]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய கோரேஸ் ராஜா எங்களுக்குக் கட்டளையிட்டபடி, நாங்களே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[building,]]></a:t>
+              <a:t><![CDATA[கட்டுவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And hired counsellors against them, to frustrate their purpose, all the days of Cyrus king of]]></a:t>
+              <a:t><![CDATA[4. அதினால் அந்த தேசத்து ஜனங்கள் யூதா ஜனத்தின் கைகளைத் தளரப்பண்ணி, கட்டாதபடிக்கு அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Persia, even until the reign of Darius king of Persia.]]></a:t>
+              <a:t><![CDATA[சங்கடப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And in the reign of Ahasuerus, in the beginning of his reign, wrote they unto him an accusation]]></a:t>
+              <a:t><![CDATA[5. பெர்சியாவின் ராஜாவாகிய கோரேசின் காலமுழுதும் தரியு என்னும் பெர்சியா ராஜா அரசண்டகாலமட்டும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against the inhabitants of Judah and Jerusalem.]]></a:t>
+              <a:t><![CDATA[யோசனையை அவத்தமாக்கும்படி அவர்களுக்கு விரோதமாய் ஆலோசனைக்காரருக்குக் கைக்கூலி கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And in the days of Artaxerxes wrote Bishlam, Mithredath, Tabeel, and the rest of their]]></a:t>
+              <a:t><![CDATA[6. அகாஸ்வேரு அரசாளுகிறபோது, அவனுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, யூதாவிலும் எருசலேமிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[companions, unto Artaxerxes king of Persia; and the writing of the letter was written in the Syrian]]></a:t>
+              <a:t><![CDATA[குடியிருக்கிறவர்களுக்கு விரோதமாகப் பிரியாது எழுதினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tongue, and interpreted in the Syrian tongue.]]></a:t>
+              <a:t><![CDATA[7. அர்தசஷ்டாவின் நாட்களிலும், பிஸ்லாமும், மித்திரேதாத்தும், தாபெயேலும், மற்றுமுள்ள அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Rehum the chancellor and Shimshai the scribe wrote a letter against Jerusalem to Artaxerxes the]]></a:t>
+              <a:t><![CDATA[வகையராவும், பெர்சியா ராஜாவான அர்தசஷ்டாவுக்கு ஒரு மனு எழுதினார்கள்; அந்த மனு சீரிய எழுத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now when the adversaries of Judah and Benjamin heard that the children of the captivity built the]]></a:t>
+              <a:t><![CDATA[1. சிறையிருப்பிலிருந்து வந்த ஜனங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஆலயத்தைக் கட்டுகிறார்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king in this sort:]]></a:t>
+              <a:t><![CDATA[சீரியபாஷையிலும் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then wrote Rehum the chancellor, and Shimshai the scribe, and the rest of their companions; the]]></a:t>
+              <a:t><![CDATA[8. ஆலோசனைத் தலைவனாகிய ரெகூமும் கணக்கனாகிய சிம்சாவும் எருசலேமுக்கு விரோதமாக அர்தசஷ்டா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Dinaites, the Apharsathchites, the Tarpelites, the Apharsites, the Archevites, the Babylonians, the]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கு எழுதின மனுவிலே கையொப்பம் போட்டவர்கள் யாரென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Susanchites, the Dehavites, and the Elamites,]]></a:t>
+              <a:t><![CDATA[9. ஆலோசனைத் தலைவனாகிய ரெகூமும், கணக்கனாகிய சிம்சாயும், மற்றுமுள்ள அவர்கள் வகையராவாகிய தீனாவியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the rest of the nations whom the great and noble Asnapper brought over, and set in the]]></a:t>
+              <a:t><![CDATA[அபற்சாத்தியர், தர்பேலியர், அப்பார்சியர், அற்கேவியர், பாபிலோனியர், சூஷங்கியர், தெகாவியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities of Samaria, and the rest that are on this side the river, and at such a time.]]></a:t>
+              <a:t><![CDATA[ஏலாமியரானவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. This is the copy of the letter that they sent unto him, even unto Artaxerxes the king; Your]]></a:t>
+              <a:t><![CDATA[10. பெரியவரும் பேர்பெற்றவருமான அஸ்னாப்பார் அவ்விடங்களிலிருந்து அழைத்துக்கொண்டுவந்து சமாரியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants the men on this side the river, and at such a time.]]></a:t>
+              <a:t><![CDATA[பட்டணத்தை குடியேறப்பண்ணின மற்ற ஜனங்களும், நதிக்கு இப்பாலே இருக்கிற மற்ற ஜனங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Be it known unto the king, that the Jews which came up from you to us are come unto Jerusalem,]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் அர்தசஷ்டா என்னும் ராஜாவுக்கு அனுப்பின மனுவின் நகலாவது: நதிக்கு இப்புறத்தில் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[building the rebellious and the bad city, and have set up the walls thereof, and joined the]]></a:t>
+              <a:t><![CDATA[உமது அடியார் முதலானவர்கள் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[temple unto the LORD God of Israel;]]></a:t>
+              <a:t><![CDATA[யூதாவுக்கும் பென்யமீனுக்குமிருந்த சத்துருக்கள் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[foundations.]]></a:t>
+              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Be it known now unto the king, that, if this city be built, and the walls set up again, then]]></a:t>
+              <a:t><![CDATA[பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will they not pay toll, tribute, and custom, and so you shall spoil the revenue of the kings.]]></a:t>
+              <a:t><![CDATA[அறியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Now because we have maintenance from the king's palace, and it was not meet for us to see the]]></a:t>
+              <a:t><![CDATA[13. இப்போதும் இந்தப் பட்டணம் கட்டப்பட்டு, அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's dishonour, therefore have we sent and certified the king;]]></a:t>
+              <a:t><![CDATA[பகுதியையும் தீர்வையையும் ஆயத்தையும் கொடுக்கமாட்டார்கள், அதில் ராஜாக்களின் வருமானத்திற்கு நஷ்டம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. That search may be made in the book of the records of your fathers: so shall you find in the]]></a:t>
+              <a:t><![CDATA[வரும் என்று ராஜாவுக்கு அறியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[book of the records, and know that this city is a rebellious city, and hurtful unto kings and]]></a:t>
+              <a:t><![CDATA[14. இப்போதும் நாங்கள் அரமனை உப்புத் தின்கிறபடியினால், ராஜாவுக்குக் குறைவுவரப் பார்த்திருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[provinces, and that they have moved sedition within the same of old time: for which cause was this]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு அடாதகாரியம்; ஆகையால் நாங்கள் இதை அனுப்பி, ராஜாவுக்குத் தெரியப்படுத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city destroyed.]]></a:t>
+              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. We certify the king that, if this city be built again, and the walls thereof set up, by this]]></a:t>
+              <a:t><![CDATA[பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then they came to Zerubbabel, and to the chief of the fathers, and said unto them, Let us build]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் செருபாபேலிடத்துக்கும் தலைவரான பிதாக்களிடத்துக்கும் வந்து; உங்களோடேகூட நாங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[means you shall have no portion on this side the river.]]></a:t>
+              <a:t><![CDATA[கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then sent the king an answer unto Rehum the chancellor, and to Shimshai the scribe, and to the]]></a:t>
+              <a:t><![CDATA[கண்டறியலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rest of their companions that dwell in Samaria, and unto the rest beyond the river, Peace, and at]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் இந்தப் பட்டணம் கட்டப்பட்டு; இதின் அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், நதிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[such a time.]]></a:t>
+              <a:t><![CDATA[இப்புறத்திலே உமக்கு ஒன்றும் இராதேபோம் என்பதை ராஜாவுக்கு அறியப்படுத்துகிறோம் என்று எழுதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The letter which all of you sent unto us has been plainly read before me.]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I commanded, and search has been made, and it is found that this city of old time has made]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[insurrection against kings, and that rebellion and sedition have been made therein.]]></a:t>
+              <a:t><![CDATA[குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. There have been mighty kings also over Jerusalem, which have ruled over all countries beyond the]]></a:t>
+              <a:t><![CDATA[எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[river; and toll, tribute, and custom, was paid unto them.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் அனுப்பின மனு நமது சமுகத்தில் தீர்க்கமாய் வாசிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Give all of you now commandment to cause these men to cease, and that this city be not built,]]></a:t>
+              <a:t><![CDATA[19. நம்முடைய உத்தரவினால் சோதித்துப் பார்க்கும்போது, அந்தப் பட்டணம் பூர்வகாலமுதல் ராஜாக்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with you: for we seek your God, as all of you do; and we do sacrifice unto him since the days of]]></a:t>
+              <a:t><![CDATA[கட்டுவோம்; உங்களைப்போல நாங்களும் உங்கள் தேவனை நாடுவோம்; இவ்விடத்துக்கு எங்களை வரப்பண்ணின அசீரியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until another commandment shall be given from me.]]></a:t>
+              <a:t><![CDATA[விரோதமாய் எழும்பினது என்றும், அதிலே கலகமும் ராஜதுரோகமும் காணப்பட்டது என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Take heed now that all of you fail not to do this: why should damage grow to the hurt of the]]></a:t>
+              <a:t><![CDATA[20. எருசலேமில் வல்லமையுள்ள ராஜாக்கள் இருந்தார்கள் என்றும், அவர்கள் நதிக்கு அப்புறத்தில் இருக்கிற சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings?]]></a:t>
+              <a:t><![CDATA[தேசங்களையும் ஆண்டுவந்தார்கள் என்றும் பகுதியும் தீர்வையும் ஆயமும் அவர்களுக்குச் செலுத்தப்பட்டது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Now when the copy of king Artaxerxes' letter was read before Rehum, and Shimshai the scribe, and]]></a:t>
+              <a:t><![CDATA[என்றும் தெரியவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their companions, they went up in haste to Jerusalem unto the Jews, and made them to cease by force]]></a:t>
+              <a:t><![CDATA[21. இப்பொழுதும் நம்மிடத்திலிருந்து மறுஉத்தரவு பிறக்கும்வரையும் அந்த மனிதர் அந்தப் பட்டணத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and power.]]></a:t>
+              <a:t><![CDATA[கட்டாமல் நிறுத்திவிடும்படி கட்டளையிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then ceased the work of the house of God which is at Jerusalem. So it ceased unto the second]]></a:t>
+              <a:t><![CDATA[22. இதிலே நீங்கள் தவறாதபடி எச்சரிக்கையாயிருங்கள்; ராஜாக்களுக்கு நஷ்டமும் சேதமும் வரவேண்டியது என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14537,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year of the reign of Darius king of Persia.]]></a:t>
+              <a:t><![CDATA[என்று எழுதி அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Esarhaddon king of Assur, which brought us up here.]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய எசரத்தோன் நாட்கள் முதற்கொண்டு அவருக்கு நாங்களும் பலியிட்டுவருகிறோமென்று அவர்களோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அப்பொழுது எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் வேலை தடைபட்டு, பெர்சியாவின் ராஜாவாகிய தரியு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜ்யபாரம்பண்ணின இரண்டாம் வருஷமட்டும் நிறுத்தப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But Zerubbabel, and Jeshua, and the rest of the chief of the fathers of Israel, said unto them,]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[All of you have nothing to do with us to build an house unto our God; but we ourselves together will]]></a:t>
+              <a:t><![CDATA[3. அதற்குச் செருபாபேலும், யெசுவாவும், இஸ்ரவேலில் மற்றுமுள்ள தலைவரான பிதாக்களும் அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[build unto the LORD God of Israel, as king Cyrus the king of Persia has commanded us.]]></a:t>
+              <a:t><![CDATA[எங்கள் தேவனுக்கு ஆலயத்தைக் கட்டுகிறதற்கு உங்களுக்கும் எங்களுக்கும் சம்பந்தமில்லை; பெர்சியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>