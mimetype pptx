--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -7129,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619165" r:id="rId1"/>
+    <p:sldLayoutId id="2482630818" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15786,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>