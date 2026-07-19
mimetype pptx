--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -93,50 +93,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +180,56 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +378,59 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1338,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆலோசனைத் தலைவனாகிய ரெகூமும் கணக்கனாகிய சிம்சாவும் எருசலேமுக்கு விரோதமாக அர்தசஷ்டா என்னும் ராஜாவுக்கு எழுதின மனுவிலே கையொப்பம் போட்டவர்கள் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[7. அர்தசஷ்டாவின் நாட்களிலும், பிஸ்லாமும், மித்திரேதாத்தும், தாபெயேலும், மற்றுமுள்ள அவர்கள் வகையராவும், பெர்சியா ராஜாவான அர்தசஷ்டாவுக்கு ஒரு மனு எழுதினார்கள்; அந்த மனு சீரிய எழுத்திலும் சீரியபாஷையிலும் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆலோசனைத் தலைவனாகிய ரெகூமும், கணக்கனாகிய சிம்சாயும், மற்றுமுள்ள அவர்கள் வகையராவாகிய தீனாவியர், அபற்சாத்தியர், தர்பேலியர், அப்பார்சியர், அற்கேவியர், பாபிலோனியர், சூஷங்கியர், தெகாவியர், ஏலாமியரானவர்களும்,]]></a:t>
+              <a:t><![CDATA[8. ஆலோசனைத் தலைவனாகிய ரெகூமும் கணக்கனாகிய சிம்சாவும் எருசலேமுக்கு விரோதமாக அர்தசஷ்டா என்னும் ராஜாவுக்கு எழுதின மனுவிலே கையொப்பம் போட்டவர்கள் யாரென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெரியவரும் பேர்பெற்றவருமான அஸ்னாப்பார் அவ்விடங்களிலிருந்து அழைத்துக்கொண்டுவந்து சமாரியாவின் பட்டணத்தை குடியேறப்பண்ணின மற்ற ஜனங்களும், நதிக்கு இப்பாலே இருக்கிற மற்ற ஜனங்களுமே.]]></a:t>
+              <a:t><![CDATA[9. ஆலோசனைத் தலைவனாகிய ரெகூமும், கணக்கனாகிய சிம்சாயும், மற்றுமுள்ள அவர்கள் வகையராவாகிய தீனாவியர், அபற்சாத்தியர், தர்பேலியர், அப்பார்சியர், அற்கேவியர், பாபிலோனியர், சூஷங்கியர், தெகாவியர், ஏலாமியரானவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெரியவரும் பேர்பெற்றவருமான அஸ்னாப்பார் அவ்விடங்களிலிருந்து அழைத்துக்கொண்டுவந்து சமாரியாவின் பட்டணத்தை குடியேறப்பண்ணின மற்ற ஜனங்களும், நதிக்கு இப்பாலே இருக்கிற மற்ற ஜனங்களுமே.]]></a:t>
+              <a:t><![CDATA[9. ஆலோசனைத் தலைவனாகிய ரெகூமும், கணக்கனாகிய சிம்சாயும், மற்றுமுள்ள அவர்கள் வகையராவாகிய தீனாவியர், அபற்சாத்தியர், தர்பேலியர், அப்பார்சியர், அற்கேவியர், பாபிலோனியர், சூஷங்கியர், தெகாவியர், ஏலாமியரானவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அர்தசஷ்டா என்னும் ராஜாவுக்கு அனுப்பின மனுவின் நகலாவது: நதிக்கு இப்புறத்தில் இருக்கிற உமது அடியார் முதலானவர்கள் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[10. பெரியவரும் பேர்பெற்றவருமான அஸ்னாப்பார் அவ்விடங்களிலிருந்து அழைத்துக்கொண்டுவந்து சமாரியாவின் பட்டணத்தை குடியேறப்பண்ணின மற்ற ஜனங்களும், நதிக்கு இப்பாலே இருக்கிற மற்ற ஜனங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அர்தசஷ்டா என்னும் ராஜாவுக்கு அனுப்பின மனுவின் நகலாவது: நதிக்கு இப்புறத்தில் இருக்கிற உமது அடியார் முதலானவர்கள் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[10. பெரியவரும் பேர்பெற்றவருமான அஸ்னாப்பார் அவ்விடங்களிலிருந்து அழைத்துக்கொண்டுவந்து சமாரியாவின் பட்டணத்தை குடியேறப்பண்ணின மற்ற ஜனங்களும், நதிக்கு இப்பாலே இருக்கிற மற்ற ஜனங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப் பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் அர்தசஷ்டா என்னும் ராஜாவுக்கு அனுப்பின மனுவின் நகலாவது: நதிக்கு இப்புறத்தில் இருக்கிற உமது அடியார் முதலானவர்கள் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப் பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் அர்தசஷ்டா என்னும் ராஜாவுக்கு அனுப்பின மனுவின் நகலாவது: நதிக்கு இப்புறத்தில் இருக்கிற உமது அடியார் முதலானவர்கள் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் இந்தப் பட்டணம் கட்டப்பட்டு, அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், அவர்கள் பகுதியையும் தீர்வையையும் ஆயத்தையும் கொடுக்கமாட்டார்கள், அதில் ராஜாக்களின் வருமானத்திற்கு நஷ்டம் வரும் என்று ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப் பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு அறியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்போதும் இந்தப் பட்டணம் கட்டப்பட்டு, அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், அவர்கள் பகுதியையும் தீர்வையையும் ஆயத்தையும் கொடுக்கமாட்டார்கள், அதில் ராஜாக்களின் வருமானத்திற்கு நஷ்டம் வரும் என்று ராஜாவுக்கு அறியலாவதாக.]]></a:t>
+              <a:t><![CDATA[12. உம்மிடத்திலிருந்து எங்களிடத்திற்கு வந்த யூதர் எருசலேமிலே கூடி, கலகமும் பொல்லாப்புமான அந்தப் பட்டணத்திற்கு அஸ்திபாரங்களை இணைத்து, அதின் மதில்களை எழுப்பிக்கட்டுகிறார்கள் என்பது ராஜாவுக்கு அறியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதும் நாங்கள் அரமனை உப்புத் தின்கிறபடியினால், ராஜாவுக்குக் குறைவுவரப் பார்த்திருக்கிறது எங்களுக்கு அடாதகாரியம்; ஆகையால் நாங்கள் இதை அனுப்பி, ராஜாவுக்குத் தெரியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. இப்போதும் இந்தப் பட்டணம் கட்டப்பட்டு, அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், அவர்கள் பகுதியையும் தீர்வையையும் ஆயத்தையும் கொடுக்கமாட்டார்கள், அதில் ராஜாக்களின் வருமானத்திற்கு நஷ்டம் வரும் என்று ராஜாவுக்கு அறியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதும் நாங்கள் அரமனை உப்புத் தின்கிறபடியினால், ராஜாவுக்குக் குறைவுவரப் பார்த்திருக்கிறது எங்களுக்கு அடாதகாரியம்; ஆகையால் நாங்கள் இதை அனுப்பி, ராஜாவுக்குத் தெரியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. இப்போதும் இந்தப் பட்டணம் கட்டப்பட்டு, அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், அவர்கள் பகுதியையும் தீர்வையையும் ஆயத்தையும் கொடுக்கமாட்டார்கள், அதில் ராஜாக்களின் வருமானத்திற்கு நஷ்டம் வரும் என்று ராஜாவுக்கு அறியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
+              <a:t><![CDATA[14. இப்போதும் நாங்கள் அரமனை உப்புத் தின்கிறபடியினால், ராஜாவுக்குக் குறைவுவரப் பார்த்திருக்கிறது எங்களுக்கு அடாதகாரியம்; ஆகையால் நாங்கள் இதை அனுப்பி, ராஜாவுக்குத் தெரியப்படுத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
+              <a:t><![CDATA[14. இப்போதும் நாங்கள் அரமனை உப்புத் தின்கிறபடியினால், ராஜாவுக்குக் குறைவுவரப் பார்த்திருக்கிறது எங்களுக்கு அடாதகாரியம்; ஆகையால் நாங்கள் இதை அனுப்பி, ராஜாவுக்குத் தெரியப்படுத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் இந்தப் பட்டணம் கட்டப்பட்டு; இதின் அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், நதிக்கு இப்புறத்திலே உமக்கு ஒன்றும் இராதேபோம் என்பதை ராஜாவுக்கு அறியப்படுத்துகிறோம் என்று எழுதி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் இந்தப் பட்டணம் கட்டப்பட்டு; இதின் அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், நதிக்கு இப்புறத்திலே உமக்கு ஒன்றும் இராதேபோம் என்பதை ராஜாவுக்கு அறியப்படுத்துகிறோம் என்று எழுதி அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
+              <a:t><![CDATA[15. உம்முடைய பிதாக்களின் நடபடிபுஸ்தகங்களில் சோதித்துப்பார்க்க உத்தரவாகவேண்டும்; அப்பொழுது இந்தப் பட்டணம் கலகமும், ராஜாக்களுக்கும் சீமைகளுக்கும் நஷ்டமும் உண்டாக்குகிற பட்டணம் என்றும், பூர்வகாலமுதல் கலாதி உள்ளதாயிருந்தபடியினால் இந்தப் பட்டணம் பாழ்க்கடிக்கப்பட்டது என்றும், அந்த நடபடிபுஸ்தகங்களில் கண்டறியலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் இந்தப் பட்டணம் கட்டப்பட்டு; இதின் அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், நதிக்கு இப்புறத்திலே உமக்கு ஒன்றும் இராதேபோம் என்பதை ராஜாவுக்கு அறியப்படுத்துகிறோம் என்று எழுதி அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் அனுப்பின மனு நமது சமுகத்தில் தீர்க்கமாய் வாசிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் இந்தப் பட்டணம் கட்டப்பட்டு; இதின் அலங்கங்கள் எடுப்பிக்கப்பட்டுத் தீர்ந்தால், நதிக்கு இப்புறத்திலே உமக்கு ஒன்றும் இராதேபோம் என்பதை ராஜாவுக்கு அறியப்படுத்துகிறோம் என்று எழுதி அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நம்முடைய உத்தரவினால் சோதித்துப் பார்க்கும்போது, அந்தப் பட்டணம் பூர்வகாலமுதல் ராஜாக்களுக்கு விரோதமாய் எழும்பினது என்றும், அதிலே கலகமும் ராஜதுரோகமும் காணப்பட்டது என்றும்,]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நம்முடைய உத்தரவினால் சோதித்துப் பார்க்கும்போது, அந்தப் பட்டணம் பூர்வகாலமுதல் ராஜாக்களுக்கு விரோதமாய் எழும்பினது என்றும், அதிலே கலகமும் ராஜதுரோகமும் காணப்பட்டது என்றும்,]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எருசலேமில் வல்லமையுள்ள ராஜாக்கள் இருந்தார்கள் என்றும், அவர்கள் நதிக்கு அப்புறத்தில் இருக்கிற சகல தேசங்களையும் ஆண்டுவந்தார்கள் என்றும் பகுதியும் தீர்வையும் ஆயமும் அவர்களுக்குச் செலுத்தப்பட்டது என்றும் தெரியவருகிறது.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ராஜா ஆலோசனைத்தலைவனாகிய ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், சமாரியாவில் குடியிருக்கிற மற்றுமுள்ள அவர்களுடைய வகையராவுக்கும், நதிக்கு அப்புறத்தில் இருக்கிற மற்றவர்களுக்கும் எழுதியனுப்பின பிரதியுத்தரமாவது: உங்களுக்குச் சமாதானம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எருசலேமில் வல்லமையுள்ள ராஜாக்கள் இருந்தார்கள் என்றும், அவர்கள் நதிக்கு அப்புறத்தில் இருக்கிற சகல தேசங்களையும் ஆண்டுவந்தார்கள் என்றும் பகுதியும் தீர்வையும் ஆயமும் அவர்களுக்குச் செலுத்தப்பட்டது என்றும் தெரியவருகிறது.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் அனுப்பின மனு நமது சமுகத்தில் தீர்க்கமாய் வாசிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்பொழுதும் நம்மிடத்திலிருந்து மறுஉத்தரவு பிறக்கும்வரையும் அந்த மனிதர் அந்தப் பட்டணத்தைக் கட்டாமல் நிறுத்திவிடும்படி கட்டளையிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. நம்முடைய உத்தரவினால் சோதித்துப் பார்க்கும்போது, அந்தப் பட்டணம் பூர்வகாலமுதல் ராஜாக்களுக்கு விரோதமாய் எழும்பினது என்றும், அதிலே கலகமும் ராஜதுரோகமும் காணப்பட்டது என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்பொழுதும் நம்மிடத்திலிருந்து மறுஉத்தரவு பிறக்கும்வரையும் அந்த மனிதர் அந்தப் பட்டணத்தைக் கட்டாமல் நிறுத்திவிடும்படி கட்டளையிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. நம்முடைய உத்தரவினால் சோதித்துப் பார்க்கும்போது, அந்தப் பட்டணம் பூர்வகாலமுதல் ராஜாக்களுக்கு விரோதமாய் எழும்பினது என்றும், அதிலே கலகமும் ராஜதுரோகமும் காணப்பட்டது என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதிலே நீங்கள் தவறாதபடி எச்சரிக்கையாயிருங்கள்; ராஜாக்களுக்கு நஷ்டமும் சேதமும் வரவேண்டியது என்ன என்று எழுதி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[20. எருசலேமில் வல்லமையுள்ள ராஜாக்கள் இருந்தார்கள் என்றும், அவர்கள் நதிக்கு அப்புறத்தில் இருக்கிற சகல தேசங்களையும் ஆண்டுவந்தார்கள் என்றும் பகுதியும் தீர்வையும் ஆயமும் அவர்களுக்குச் செலுத்தப்பட்டது என்றும் தெரியவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. எருசலேமில் வல்லமையுள்ள ராஜாக்கள் இருந்தார்கள் என்றும், அவர்கள் நதிக்கு அப்புறத்தில் இருக்கிற சகல தேசங்களையும் ஆண்டுவந்தார்கள் என்றும் பகுதியும் தீர்வையும் ஆயமும் அவர்களுக்குச் செலுத்தப்பட்டது என்றும் தெரியவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. இப்பொழுதும் நம்மிடத்திலிருந்து மறுஉத்தரவு பிறக்கும்வரையும் அந்த மனிதர் அந்தப் பட்டணத்தைக் கட்டாமல் நிறுத்திவிடும்படி கட்டளையிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,61 +5286,715 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் வேலை தடைபட்டு, பெர்சியாவின் ராஜாவாகிய தரியு ராஜ்யபாரம்பண்ணின இரண்டாம் வருஷமட்டும் நிறுத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. இப்பொழுதும் நம்மிடத்திலிருந்து மறுஉத்தரவு பிறக்கும்வரையும் அந்த மனிதர் அந்தப் பட்டணத்தைக் கட்டாமல் நிறுத்திவிடும்படி கட்டளையிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இதிலே நீங்கள் தவறாதபடி எச்சரிக்கையாயிருங்கள்; ராஜாக்களுக்கு நஷ்டமும் சேதமும் வரவேண்டியது என்ன என்று எழுதி அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இதிலே நீங்கள் தவறாதபடி எச்சரிக்கையாயிருங்கள்; ராஜாக்களுக்கு நஷ்டமும் சேதமும் வரவேண்டியது என்ன என்று எழுதி அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ராஜாவாகிய அர்தசஷடாவுடைய உத்தரவின் நகல் ரெகூமுக்கும், கணக்கனாகிய சிம்சாயிக்கும், அவர்கள் வகையராவுக்கு முன்பாக வாசிக்கப்பட்டபோது, அவர்கள் தீவிரத்துடனே எருசலேமிலிருக்கிற யூதரிடத்திற்குப் போய், பலவந்தத்தோடும் கட்டாயத்தோடும் அவர்களை வேலைசெய்யாதபடிக்கு நிறுத்திப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அப்பொழுது எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் வேலை தடைபட்டு, பெர்சியாவின் ராஜாவாகிய தரியு ராஜ்யபாரம்பண்ணின இரண்டாம் வருஷமட்டும் நிறுத்தப்பட்டிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5886,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492051" r:id="rId1"/>
+    <p:sldLayoutId id="2473434067" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6976,98 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ત્યારબાદ દેશના લોકોએ યહૂદિયાઓને ડરાવીને ના હિંમત બનાવી તેમને આગળનું બાંધકામ કરતા રોકવાનો પ્રયત્ન]]></a:t>
+              <a:t><![CDATA[4. Then the people of the land weakened the hands of the people of Judah, and troubled them in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યો.]]></a:t>
+              <a:t><![CDATA[building,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેઓએ તેમના વિરૂદ્ધ સલાહકારો ભાડેથી રાખ્યા, આ માણસોએ તેમની યોજનાઓને નિષ્ફળ બનાવવાનો પ્રયત્ન કર્યો,]]></a:t>
+              <a:t><![CDATA[5. And hired counsellors against them, to frustrate their purpose, all the days of Cyrus king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોરેશ રાજાના સમગ્ર રાજ્યકાળ દરમ્યાન અને દાર્યાવેશ રાજા ગાદી પર આવ્યો ત્યાં સુધી આમ ચાલ્યું.]]></a:t>
+              <a:t><![CDATA[Persia, even until the reign of Darius king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ત્યારબાદ રાજા અહાશ્વેરોશના અમલની શરૂઆતમાં તે લોકોએ યહૂદા અને યરૂશાલેમના વતનીઓ વિરૂદ્ધ લેખિત]]></a:t>
+              <a:t><![CDATA[6. And in the reign of Ahasuerus, in the beginning of his reign, wrote they unto him an accusation]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરિયાદ કરી.]]></a:t>
+              <a:t><![CDATA[against the inhabitants of Judah and Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. વળી ઇરાનના રાજા આર્તાહશાસ્તાના અમલ દરમ્યાન બિશ્લામે, મિથદાથ, તાબએલે અને તેમના બીજા સાથીઓએ રાજાને]]></a:t>
+              <a:t><![CDATA[7. And in the days of Artaxerxes wrote Bishlam, Mithredath, Tabeel, and the rest of their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પત્ર લખ્યો. એ પત્ર અરામી ભાષામાં લખેલો હતો. તેનું ભાષાંતર કરીને સંભળાવવાનું હતું.]]></a:t>
+              <a:t><![CDATA[companions, unto Artaxerxes king of Persia; and the writing of the letter was written in the Syrian]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આમાં મુખ્યત્વે પ્રશાશક રહૂમે અને મંત્રી શિમ્શાયે, આર્તાહશાસ્તા રાજા પર યરૂશાલેમ વિરૂદ્ધ પત્ર]]></a:t>
+              <a:t><![CDATA[tongue, and interpreted in the Syrian tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકવ્યો.]]></a:t>
+              <a:t><![CDATA[8. Rehum the chancellor and Shimshai the scribe wrote a letter against Jerusalem to Artaxerxes the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહૂદા અને બિન્યામીનના દુશ્મનોને ખબર પડી કે દેશવટેથી પાછા આવેલા લોકો ઇસ્રાએલના દેવ યહોવાનું મંદિર]]></a:t>
+              <a:t><![CDATA[1. Now when the adversaries of Judah and Benjamin heard that the children of the captivity built the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આ પત્રમાં સામેલ થનારાઓની યાદી: શાસન કર્તા રહૂમે અને મંત્રી શિમ્શાય અને તેમના સાથીદારો; ન્યાયાધીશો]]></a:t>
+              <a:t><![CDATA[king in this sort:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને અધિકારીઓ તેઓ ત્રિપોલીસના, ઇરાનના, ઇરેખના અને બાબિલના લોકો, સુસાના એલામીઓ,]]></a:t>
+              <a:t><![CDATA[9. Then wrote Rehum the chancellor, and Shimshai the scribe, and the rest of their companions; the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. અને બાકીની બધી પ્રજાઓ, જેઓને મહાન અને સજ્જન રાજા અશૂરબનિપાલ સમરૂનનાં ગામોમાં અને ફ્રાંત નદીની]]></a:t>
+              <a:t><![CDATA[Dinaites, the Apharsathchites, the Tarpelites, the Apharsites, the Archevites, the Babylonians, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પશ્ચિમના બીજા પ્રદેશમાં લાવ્યો હતો તેમને ત્યાં વસાવ્યા.]]></a:t>
+              <a:t><![CDATA[Susanchites, the Dehavites, and the Elamites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પત્ર નીચે મુજબ છે: રાજા આર્તાહશાસ્તા પ્રત્યે લિ. ફ્રાંતની પશ્ચિમના પ્રાંતના તેમના સેવકોના]]></a:t>
+              <a:t><![CDATA[10. And the rest of the nations whom the great and noble Asnapper brought over, and set in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રણામ.]]></a:t>
+              <a:t><![CDATA[cities of Samaria, and the rest that are on this side the river, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અમે તમારું ધ્યાન ખેચીએ છીએ કે, બાબિલથી યરૂશાલેમ મોકલવામાં આવેલા યહૂદિયાઓ બળવાખોર અને દુષ્ટ]]></a:t>
+              <a:t><![CDATA[11. This is the copy of the letter that they sent unto him, even unto Artaxerxes the king; Your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નગરનું ફરીથી બાંધકામ કરી રહ્યા છે. તેઓ નગરના કિલ્લાની દીવાલ બાંધી રહ્યાં છે અને પાયાનું સમારકામ કરી]]></a:t>
+              <a:t><![CDATA[servants the men on this side the river, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યાં છે.]]></a:t>
+              <a:t><![CDATA[12. Be it known unto the king, that the Jews which came up from you to us are come unto Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. એટલે હવે અમારે રાજાને જણાવવું જોઇએ કે, જો એ નગર બંધાશે એના કિલ્લાની દીવાલો પૂરી થશે, તો તેઓ]]></a:t>
+              <a:t><![CDATA[building the rebellious and the bad city, and have set up the walls thereof, and joined the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધે છે.]]></a:t>
+              <a:t><![CDATA[temple unto the LORD God of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખંડણી, કરવેરા કે જકાત આપશે નહિ, તેથી આખરે રાજ્યની ઉપજમાં ઘટાડો થશે.]]></a:t>
+              <a:t><![CDATA[foundations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અમે તમારી સેવામાં છીએ એટલે તમને આ રીતે લજ્જિત થતા જોઇ રહેવું અમને યોગ્ય લાગતું નથી તેથી અમે આપ]]></a:t>
+              <a:t><![CDATA[13. Be it known now unto the king, that, if this city be built, and the walls set up again, then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નામદારને આ હકીકત જણાવીએ છીએ.]]></a:t>
+              <a:t><![CDATA[will they not pay toll, tribute, and custom, and so you shall spoil the revenue of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. અમે તમને વિનંતી કરીએ છીએ કે તમે તમારા પૂર્વજોની અધિકૃત નોંધોની તપાસ કરો તો, તમને ખબર પડશે કે આ]]></a:t>
+              <a:t><![CDATA[14. Now because we have maintenance from the king's palace, and it was not meet for us to see the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નગર કેવું બંડખોર હતું, કેટલાક રાજાઓ અને પ્રજાઓ વિરૂદ્ધ વિદ્રોહ કરવા માટેના એક લાંબા ઇતિહાસના કારણે]]></a:t>
+              <a:t><![CDATA[king's dishonour, therefore have we sent and certified the king;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને પાયમાલ કરવામાં આવ્યું હતું.]]></a:t>
+              <a:t><![CDATA[15. That search may be made in the book of the records of your fathers: so shall you find in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી અમે તો આપ નામદારને નિવેદન કરીએ છીએ કે, “જો એ નગરો બંધાઇ જશે ને એના કોટ પૂરા થશે, તો નદી પાર]]></a:t>
+              <a:t><![CDATA[book of the records, and know that this city is a rebellious city, and hurtful unto kings and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપનુ શાસન પશ્ચિમના પ્રદેશમાં રહેશે નહિ.”]]></a:t>
+              <a:t><![CDATA[provinces, and that they have moved sedition within the same of old time: for which cause was this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. એટલે રાજાએ આ પ્રમાણે જવાબ મોકલ્યો:પ્રશાસક રહૂમ, સચીવ શિમ્શાય તથા સમરૂન અને ફ્રાંતની પશ્ચિમના]]></a:t>
+              <a:t><![CDATA[city destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રદેશમાં વસતા તેમના બીજા સાથીઓ સદગૃહસ્થો પ્રત્યે. શુભકામના.]]></a:t>
+              <a:t><![CDATA[16. We certify the king that, if this city be built again, and the walls thereof set up, by this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. એટલે તેઓએ ઝરૂબ્બાબેલ અને કુટુંબના વડીલો પાસે આવીને કહ્યું, “અમે પણ તમારી સાથે મંદિર બાંધવાના]]></a:t>
+              <a:t><![CDATA[2. Then they came to Zerubbabel, and to the chief of the fathers, and said unto them, Let us build]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તમે મોકલેલ પત્ર મને મળ્યો અને તેને અનુવાદ કરાવીને મને વાંચી સંભળાવાયો છે.]]></a:t>
+              <a:t><![CDATA[means you shall have no portion on this side the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મેં કાર્યાલયોમાં તપાસ કરાવી છે અને શોધી કાઢયું છે કે, યરૂશાલેમના લોકોએ ભૂતકાળમાં ઘણાં રાજાઓ સામે]]></a:t>
+              <a:t><![CDATA[17. Then sent the king an answer unto Rehum the chancellor, and to Shimshai the scribe, and to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બળવો કર્યો છે. બળવો અને દગો ખરેખર તેઓને માટે સામાન્ય બાબત છે.]]></a:t>
+              <a:t><![CDATA[rest of their companions that dwell in Samaria, and unto the rest beyond the river, Peace, and at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. યરૂશાલેમમાં પ્રતાપી રાજાઓ પણ છે અને તેમણે ફ્રાત પારના સમગ્ર પ્રદેશ પર સત્તા ભોગવી છે અને કરવેરા]]></a:t>
+              <a:t><![CDATA[such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસૂલ કર્યા છે.]]></a:t>
+              <a:t><![CDATA[18. The letter which all of you sent unto us has been plainly read before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. માટે હવે તમારે એવો હુકમ કરવો જોઇએ કે, “એ લોકોની પ્રવૃત્તિ બંધ થાય, અને બીજી આજ્ઞા આપના તરફથી]]></a:t>
+              <a:t><![CDATA[19. And I commanded, and search has been made, and it is found that this city of old time has made]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થતાં સુધી એ નગર ન બંધાય.]]></a:t>
+              <a:t><![CDATA[insurrection against kings, and that rebellion and sedition have been made therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. સાવધાન રહો, હવે આ બાબતની જરાપણ અવગણના કરશો નહિ, નહિ તો રાજ્યને વધારે નુકશાન થશે.”]]></a:t>
+              <a:t><![CDATA[20. There have been mighty kings also over Jerusalem, which have ruled over all countries beyond the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. જ્યારે આર્તાહશાસ્તા રાજાનો આ પત્ર રહૂમ અને શિમ્શાય અને તેમના બીજા સાથીઓને વાંચી સંભળાવવામાં]]></a:t>
+              <a:t><![CDATA[river; and toll, tribute, and custom, was paid unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યો ત્યારે તેઓ ઝડપથી યરૂશાલેમ ધસી ગયા અને જોરજુલમથી યહૂદીયાઓને કામ કરતાં રોકી દીધા.]]></a:t>
+              <a:t><![CDATA[21. Give all of you now commandment to cause these men to cease, and that this city be not built,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કામમાં જોડાવા માગીએ છીએ, કારણ, અમે પણ તમારી જેમ તમારા દેવના ઉપાસક છીએ અને અમને અહીં વસાવનાર આશ્શૂરના]]></a:t>
+              <a:t><![CDATA[with you: for we seek your God, as all of you do; and we do sacrifice unto him since the days of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. અને એ જ રીતે યરૂશાલેમમાંના યહોવાના મંદિરનું કામ થંભી ગયું હતું અને ઇરાનના રાજા દાર્યાવેશના બીજા]]></a:t>
+              <a:t><![CDATA[until another commandment shall be given from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વર્ષ સુધી તે સ્થગિત જ રહ્યું હતું.]]></a:t>
+              <a:t><![CDATA[22. Take heed now that all of you fail not to do this: why should damage grow to the hurt of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[kings?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Now when the copy of king Artaxerxes' letter was read before Rehum, and Shimshai the scribe, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[their companions, they went up in haste to Jerusalem unto the Jews, and made them to cease by force]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and power.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Then ceased the work of the house of God which is at Jerusalem. So it ceased unto the second]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[year of the reign of Darius king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજા એસાર-હાદોનના વખતથી એને યજ્ઞો અર્પણ કરતા આવ્યા છીએ.”]]></a:t>
+              <a:t><![CDATA[Esarhaddon king of Assur, which brought us up here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ઝરૂબાબ્બેલ, યેશુઆ અને ઇસ્રાએલી કુટુંબના બીજા વડવાઓએ કહ્યું, “અમારા દેવનું મંદિર બાંધવામાં તમારે]]></a:t>
+              <a:t><![CDATA[3. But Zerubbabel, and Jeshua, and the rest of the chief of the fathers of Israel, said unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમારી સાથે જોડાવું નહિ. ઇરાનના રાજા કોરેશે અમને ફરમાવ્યા પ્રમાણે અમે એકલા જ યહોવાનું મંદિર]]></a:t>
+              <a:t><![CDATA[All of you have nothing to do with us to build an house unto our God; but we ourselves together will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધીશું.”]]></a:t>
+              <a:t><![CDATA[build unto the LORD God of Israel, as king Cyrus the king of Persia has commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>