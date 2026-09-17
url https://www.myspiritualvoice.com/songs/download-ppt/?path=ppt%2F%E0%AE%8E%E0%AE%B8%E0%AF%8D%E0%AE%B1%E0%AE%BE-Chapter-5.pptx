--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -75,50 +75,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +147,53 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +333,56 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் யூதர் சீமையிலுள்ள மகா தேவனுடைய ஆலயத்துக்குப்போனோம்; அது பெருங்கற்களால் கட்டப்படுகிறது; மதில்களின்மேல் உத்திரங்கள் பாய்ச்சப்பட்டு, அந்த வேலை துரிசாய் நடந்து, அவர்களுக்குக் கைகூடிவருகிறதென்பது ராஜாவுக்குத் தெரியலாவதாக.]]></a:t>
+              <a:t><![CDATA[4. Then said we unto them after this manner, What are the names of the men that make this building?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் யூதர் சீமையிலுள்ள மகா தேவனுடைய ஆலயத்துக்குப்போனோம்; அது பெருங்கற்களால் கட்டப்படுகிறது; மதில்களின்மேல் உத்திரங்கள் பாய்ச்சப்பட்டு, அந்த வேலை துரிசாய் நடந்து, அவர்களுக்குக் கைகூடிவருகிறதென்பது ராஜாவுக்குத் தெரியலாவதாக.]]></a:t>
+              <a:t><![CDATA[4. Then said we unto them after this manner, What are the names of the men that make this building?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நாங்கள் அவர்கள் மூப்பர்களை நோக்கி: இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டது யார் என்று கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[5. But the eye of their God was upon the elders of the Jews, that they could not cause them to cease, till the matter came to Darius: and then they returned answer by letter concerning this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நாங்கள் அவர்கள் மூப்பர்களை நோக்கி: இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டது யார் என்று கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[5. But the eye of their God was upon the elders of the Jews, that they could not cause them to cease, till the matter came to Darius: and then they returned answer by letter concerning this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், அவர்களுக்குள்ளே தலைவரான மனிதர் இன்னாரென்று எழுதி அறியப்படுத்தும்படி அவர்கள் நாமங்கள் என்னவென்றும் கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[5. But the eye of their God was upon the elders of the Jews, that they could not cause them to cease, till the matter came to Darius: and then they returned answer by letter concerning this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், அவர்களுக்குள்ளே தலைவரான மனிதர் இன்னாரென்று எழுதி அறியப்படுத்தும்படி அவர்கள் நாமங்கள் என்னவென்றும் கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[6. The copy of the letter that Tatnai, governor on this side the river, and Shetharboznai and his companions the Apharsachites, which were on this side the river, sent unto Darius the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் எங்களுக்குப் பிரதியுத்தரமாக, நாங்கள் பரலோகத்துக்கும் பூலோகத்துக்கும் தேவனாயிருக்கிறவருக்கு அடியாராயிருந்து, இஸ்ரவேலின் பெரிய ராஜா ஒருவன் அநேக வருஷங்களுக்குமுன்னே கட்டித்தீர்த்த இந்த ஆலயத்தை நாங்கள் மறுபடியும் கட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[6. The copy of the letter that Tatnai, governor on this side the river, and Shetharboznai and his companions the Apharsachites, which were on this side the river, sent unto Darius the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் எங்களுக்குப் பிரதியுத்தரமாக, நாங்கள் பரலோகத்துக்கும் பூலோகத்துக்கும் தேவனாயிருக்கிறவருக்கு அடியாராயிருந்து, இஸ்ரவேலின் பெரிய ராஜா ஒருவன் அநேக வருஷங்களுக்குமுன்னே கட்டித்தீர்த்த இந்த ஆலயத்தை நாங்கள் மறுபடியும் கட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[6. The copy of the letter that Tatnai, governor on this side the river, and Shetharboznai and his companions the Apharsachites, which were on this side the river, sent unto Darius the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் எங்களுக்குப் பிரதியுத்தரமாக, நாங்கள் பரலோகத்துக்கும் பூலோகத்துக்கும் தேவனாயிருக்கிறவருக்கு அடியாராயிருந்து, இஸ்ரவேலின் பெரிய ராஜா ஒருவன் அநேக வருஷங்களுக்குமுன்னே கட்டித்தீர்த்த இந்த ஆலயத்தை நாங்கள் மறுபடியும் கட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[7. They sent a letter unto him, wherein was written thus; Unto Darius the king, all peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் பிதாக்கள் பரலோகத்தின் தேவனுக்குக் கோபமூட்டினபடியினால், அவர் இவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னும் கல்தேயன் கையில் ஒப்புக்கொடுத்தார்; அவன் இந்த ஆலயத்தை நிர்மூலமாக்கி, ஜனத்தைப் பாபிலோனுக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[8. Be it known unto the king, that we went into the province of Judea, to the house of the great God, which is built with great stones, and timber is laid in the walls, and this work goes fast on, and prospers in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அதற்கு ஏற்ற உத்தரவையும், இந்த மாளிகையைக் கட்டுகிற மனிதரின் நாமங்களையும் அவர்களுக்குச் சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[1. Then the prophets, Haggai the prophet, and Zechariah the son of Iddo, prophesied unto the Jews that were in Judah and Jerusalem in the name of the God of Israel, even unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் பிதாக்கள் பரலோகத்தின் தேவனுக்குக் கோபமூட்டினபடியினால், அவர் இவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னும் கல்தேயன் கையில் ஒப்புக்கொடுத்தார்; அவன் இந்த ஆலயத்தை நிர்மூலமாக்கி, ஜனத்தைப் பாபிலோனுக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[8. Be it known unto the king, that we went into the province of Judea, to the house of the great God, which is built with great stones, and timber is laid in the walls, and this work goes fast on, and prospers in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் பிதாக்கள் பரலோகத்தின் தேவனுக்குக் கோபமூட்டினபடியினால், அவர் இவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னும் கல்தேயன் கையில் ஒப்புக்கொடுத்தார்; அவன் இந்த ஆலயத்தை நிர்மூலமாக்கி, ஜனத்தைப் பாபிலோனுக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[8. Be it known unto the king, that we went into the province of Judea, to the house of the great God, which is built with great stones, and timber is laid in the walls, and this work goes fast on, and prospers in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் பாபிலோன் ராஜாவாகிய கோரேசின் முதலாம் வருஷத்திலே, கோரேஸ் ராஜாவானவர் தேவனுடைய இந்த ஆலயத்தைக் கட்டும்படி கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. Then asked we those elders, and said unto them thus, Who commanded you to build this house, and to make up these walls?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் பாபிலோன் ராஜாவாகிய கோரேசின் முதலாம் வருஷத்திலே, கோரேஸ் ராஜாவானவர் தேவனுடைய இந்த ஆலயத்தைக் கட்டும்படி கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. Then asked we those elders, and said unto them thus, Who commanded you to build this house, and to make up these walls?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[10. We asked their names also, to certify you, that we might write the names of the men that were the chief of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[10. We asked their names also, to certify you, that we might write the names of the men that were the chief of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[11. And thus they returned us answer, saying, We are the servants of the God of heaven and earth, and build the house that was built these many years ago, which a great king of Israel built and set up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[11. And thus they returned us answer, saying, We are the servants of the God of heaven and earth, and build the house that was built these many years ago, which a great king of Israel built and set up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் நோக்கி: நீ இந்தப் பணிமுட்டுகளை எடுத்து, எருசலேமிலிருக்கிற தேவாலயத்துக்குக் கொண்டுபோ; தேவனுடைய ஆலயம் அதின் ஸ்தானத்திலே கட்டப்படவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And thus they returned us answer, saying, We are the servants of the God of heaven and earth, and build the house that was built these many years ago, which a great king of Israel built and set up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் நோக்கி: நீ இந்தப் பணிமுட்டுகளை எடுத்து, எருசலேமிலிருக்கிற தேவாலயத்துக்குக் கொண்டுபோ; தேவனுடைய ஆலயம் அதின் ஸ்தானத்திலே கட்டப்படவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. But after that our fathers had provoked the God of heaven unto wrath, he gave them into the hand of Nebuchadnezzar the king of Babylon, the Chaldean, who destroyed this house, and carried the people away into Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then the prophets, Haggai the prophet, and Zechariah the son of Iddo, prophesied unto the Jews that were in Judah and Jerusalem in the name of the God of Israel, even unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அந்தச் செஸ்பாத்சார் வந்து, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் அஸ்திபாரத்தைப்போட்டான்; அந்நாள்முதல் இதுவரைக்கும் அது கட்டப்பட்டுவருகிறது; அது இன்னும் முடியவில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But after that our fathers had provoked the God of heaven unto wrath, he gave them into the hand of Nebuchadnezzar the king of Babylon, the Chaldean, who destroyed this house, and carried the people away into Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அந்தச் செஸ்பாத்சார் வந்து, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் அஸ்திபாரத்தைப்போட்டான்; அந்நாள்முதல் இதுவரைக்கும் அது கட்டப்பட்டுவருகிறது; அது இன்னும் முடியவில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But after that our fathers had provoked the God of heaven unto wrath, he gave them into the hand of Nebuchadnezzar the king of Babylon, the Chaldean, who destroyed this house, and carried the people away into Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But in the first year of Cyrus the king of Babylon the same king Cyrus made a decree to build this house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But in the first year of Cyrus the king of Babylon the same king Cyrus made a decree to build this house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the vessels also of gold and silver of the house of God, which Nebuchadnezzar took out of the temple that was in Jerusalem, and brought them into the temple of Babylon, those did Cyrus the king take out of the temple of Babylon, and they were delivered unto one, whose name was Sheshbazzar, whom he had made governor;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the vessels also of gold and silver of the house of God, which Nebuchadnezzar took out of the temple that was in Jerusalem, and brought them into the temple of Babylon, those did Cyrus the king take out of the temple of Babylon, and they were delivered unto one, whose name was Sheshbazzar, whom he had made governor;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது ஆகாய் தீர்க்கதரிசியும், இத்தோவின் குமாரனாகிய சகரியா என்னும் தீர்க்கதரிசியும், யூதாவிலும் எருசலேமிலுமுள்ள யூதருக்கு இஸ்ரவேல் தேவனின் நாமத்திலே தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the vessels also of gold and silver of the house of God, which Nebuchadnezzar took out of the temple that was in Jerusalem, and brought them into the temple of Babylon, those did Cyrus the king take out of the temple of Babylon, and they were delivered unto one, whose name was Sheshbazzar, whom he had made governor;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது ஆகாய் தீர்க்கதரிசியும், இத்தோவின் குமாரனாகிய சகரியா என்னும் தீர்க்கதரிசியும், யூதாவிலும் எருசலேமிலுமுள்ள யூதருக்கு இஸ்ரவேல் தேவனின் நாமத்திலே தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the vessels also of gold and silver of the house of God, which Nebuchadnezzar took out of the temple that was in Jerusalem, and brought them into the temple of Babylon, those did Cyrus the king take out of the temple of Babylon, and they were delivered unto one, whose name was Sheshbazzar, whom he had made governor;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும் யோசதாக்கின் குமாரனாகிய யெசுவாவும் எழும்பி, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்டத்தொடங்கினார்கள்; அவர்களுக்குத் திடன்சொல்ல தேவனுடைய தீர்க்கதரிசிகளும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And said unto him, Take these vessels, go, carry them into the temple that is in Jerusalem, and let the house of God be built in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும் யோசதாக்கின் குமாரனாகிய யெசுவாவும் எழும்பி, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்டத்தொடங்கினார்கள்; அவர்களுக்குத் திடன்சொல்ல தேவனுடைய தீர்க்கதரிசிகளும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And said unto him, Take these vessels, go, carry them into the temple that is in Jerusalem, and let the house of God be built in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then rose up Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and began to build the house of God which is at Jerusalem: and with them were the prophets of God helping them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then came the same Sheshbazzar, and laid the foundation of the house of God which is in Jerusalem: and since that time even until now has it been in building, and yet it is not finished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then came the same Sheshbazzar, and laid the foundation of the house of God which is in Jerusalem: and since that time even until now has it been in building, and yet it is not finished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4257,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Now therefore, if it seem good to the king, let there be search made in the king's treasure house, which is there at Babylon, whether it be so, that a decree was made of Cyrus the king to build this house of God at Jerusalem, and let the king send his pleasure to us concerning this matter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Now therefore, if it seem good to the king, let there be search made in the king's treasure house, which is there at Babylon, whether it be so, that a decree was made of Cyrus the king to build this house of God at Jerusalem, and let the king send his pleasure to us concerning this matter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Now therefore, if it seem good to the king, let there be search made in the king's treasure house, which is there at Babylon, whether it be so, that a decree was made of Cyrus the king to build this house of God at Jerusalem, and let the king send his pleasure to us concerning this matter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Now therefore, if it seem good to the king, let there be search made in the king's treasure house, which is there at Babylon, whether it be so, that a decree was made of Cyrus the king to build this house of God at Jerusalem, and let the king send his pleasure to us concerning this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then rose up Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and began to build the house of God which is at Jerusalem: and with them were the prophets of God helping them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நதிக்கு இப்புறத்திலிருக்கிற தத்னாய் என்னும் தேசாதிபதியும், சேத்தார் பொஸ்னாயும், நதிக்கு இப்புறத்திலிருக்கிற அப்பற்சாகியரான அவன் வகையராவும், ராஜாவாகிய தரியுவுக்கு எழுதியனுப்பின கடிதத்தின் நகலாவது:]]></a:t>
+              <a:t><![CDATA[2. Then rose up Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and began to build the house of God which is at Jerusalem: and with them were the prophets of God helping them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நதிக்கு இப்புறத்திலிருக்கிற தத்னாய் என்னும் தேசாதிபதியும், சேத்தார் பொஸ்னாயும், நதிக்கு இப்புறத்திலிருக்கிற அப்பற்சாகியரான அவன் வகையராவும், ராஜாவாகிய தரியுவுக்கு எழுதியனுப்பின கடிதத்தின் நகலாவது:]]></a:t>
+              <a:t><![CDATA[3. At the same time came to them Tatnai, governor on this side the river, and Shetharboznai and their companions, and said thus unto them, Who has commanded you to build this house, and to make up this wall?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய தரியுவுக்குச் சகல சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[3. At the same time came to them Tatnai, governor on this side the river, and Shetharboznai and their companions, and said thus unto them, Who has commanded you to build this house, and to make up this wall?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் யூதர் சீமையிலுள்ள மகா தேவனுடைய ஆலயத்துக்குப்போனோம்; அது பெருங்கற்களால் கட்டப்படுகிறது; மதில்களின்மேல் உத்திரங்கள் பாய்ச்சப்பட்டு, அந்த வேலை துரிசாய் நடந்து, அவர்களுக்குக் கைகூடிவருகிறதென்பது ராஜாவுக்குத் தெரியலாவதாக.]]></a:t>
+              <a:t><![CDATA[3. At the same time came to them Tatnai, governor on this side the river, and Shetharboznai and their companions, and said thus unto them, Who has commanded you to build this house, and to make up this wall?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434095" r:id="rId1"/>
+    <p:sldLayoutId id="2478619330" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5540,74 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, which is built with great stones, and timber is laid in the walls, and this work goes fast on,]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அதற்கு ஏற்ற உத்தரவையும், இந்த மாளிகையைக் கட்டுகிற மனிதரின் நாமங்களையும் அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and prospers in their hands.]]></a:t>
+              <a:t><![CDATA[சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then asked we those elders, and said unto them thus, Who commanded you to build this house, and]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to make up these walls?]]></a:t>
+              <a:t><![CDATA[வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. We asked their names also, to certify you, that we might write the names of the men that were]]></a:t>
+              <a:t><![CDATA[இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the chief of them.]]></a:t>
+              <a:t><![CDATA[6. நதிக்கு இப்புறத்திலிருக்கிற தத்னாய் என்னும் தேசாதிபதியும், சேத்தார் பொஸ்னாயும், நதிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And thus they returned us answer, saying, We are the servants of the God of heaven and earth,]]></a:t>
+              <a:t><![CDATA[இப்புறத்திலிருக்கிற அப்பற்சாகியரான அவன் வகையராவும், ராஜாவாகிய தரியுவுக்கு எழுதியனுப்பின கடிதத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and build the house that was built these many years ago, which a great king of Israel built and set]]></a:t>
+              <a:t><![CDATA[நகலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up.]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய தரியுவுக்குச் சகல சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But after that our fathers had provoked the God of heaven unto wrath, he gave them into the hand]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் யூதர் சீமையிலுள்ள மகா தேவனுடைய ஆலயத்துக்குப்போனோம்; அது பெருங்கற்களால் கட்டப்படுகிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then said we unto them after this manner, What are the names of the men that make this building?]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது ஆகாய் தீர்க்கதரிசியும், இத்தோவின் குமாரனாகிய சகரியா என்னும் தீர்க்கதரிசியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Nebuchadnezzar the king of Babylon, the Chaldean, who destroyed this house, and carried the]]></a:t>
+              <a:t><![CDATA[மதில்களின்மேல் உத்திரங்கள் பாய்ச்சப்பட்டு, அந்த வேலை துரிசாய் நடந்து, அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people away into Babylon.]]></a:t>
+              <a:t><![CDATA[கைகூடிவருகிறதென்பது ராஜாவுக்குத் தெரியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But in the first year of Cyrus the king of Babylon the same king Cyrus made a decree to build]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது நாங்கள் அவர்கள் மூப்பர்களை நோக்கி: இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this house of God.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கட்டளையிட்டது யார் என்று கேட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the vessels also of gold and silver of the house of God, which Nebuchadnezzar took out of]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், அவர்களுக்குள்ளே தலைவரான மனிதர் இன்னாரென்று எழுதி அறியப்படுத்தும்படி அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the temple that was in Jerusalem, and brought them into the temple of Babylon, those did Cyrus the]]></a:t>
+              <a:t><![CDATA[நாமங்கள் என்னவென்றும் கேட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king take out of the temple of Babylon, and they were delivered unto one, whose name was]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் எங்களுக்குப் பிரதியுத்தரமாக, நாங்கள் பரலோகத்துக்கும் பூலோகத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sheshbazzar, whom he had made governor;]]></a:t>
+              <a:t><![CDATA[தேவனாயிருக்கிறவருக்கு அடியாராயிருந்து, இஸ்ரவேலின் பெரிய ராஜா ஒருவன் அநேக வருஷங்களுக்குமுன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And said unto him, Take these vessels, go, carry them into the temple that is in Jerusalem, and]]></a:t>
+              <a:t><![CDATA[கட்டித்தீர்த்த இந்த ஆலயத்தை நாங்கள் மறுபடியும் கட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[let the house of God be built in his place.]]></a:t>
+              <a:t><![CDATA[12. எங்கள் பிதாக்கள் பரலோகத்தின் தேவனுக்குக் கோபமூட்டினபடியினால், அவர் இவர்களைப் பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But the eye of their God was upon the elders of the Jews, that they could not cause them to]]></a:t>
+              <a:t><![CDATA[யூதாவிலும் எருசலேமிலுமுள்ள யூதருக்கு இஸ்ரவேல் தேவனின் நாமத்திலே தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then came the same Sheshbazzar, and laid the foundation of the house of God which is in]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சார் என்னும் கல்தேயன் கையில் ஒப்புக்கொடுத்தார்; அவன் இந்த ஆலயத்தை நிர்மூலமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem: and since that time even until now has it been in building, and yet it is not finished.]]></a:t>
+              <a:t><![CDATA[ஜனத்தைப் பாபிலோனுக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Now therefore, if it seem good to the king, let there be search made in the king's treasure]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் பாபிலோன் ராஜாவாகிய கோரேசின் முதலாம் வருஷத்திலே, கோரேஸ் ராஜாவானவர் தேவனுடைய இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, which is there at Babylon, whether it be so, that a decree was made of Cyrus the king to]]></a:t>
+              <a:t><![CDATA[ஆலயத்தைக் கட்டும்படி கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[build this house of God at Jerusalem, and let the king send his pleasure to us concerning this]]></a:t>
+              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[matter.]]></a:t>
+              <a:t><![CDATA[வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then the prophets, Haggai the prophet, and Zechariah the son of Iddo, prophesied unto the Jews]]></a:t>
+              <a:t><![CDATA[கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that were in Judah and Jerusalem in the name of the God of Israel, even unto them.]]></a:t>
+              <a:t><![CDATA[ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then rose up Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and began to build]]></a:t>
+              <a:t><![CDATA[15. அவன் நோக்கி: நீ இந்தப் பணிமுட்டுகளை எடுத்து, எருசலேமிலிருக்கிற தேவாலயத்துக்குக் கொண்டுபோ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of God which is at Jerusalem: and with them were the prophets of God helping them.]]></a:t>
+              <a:t><![CDATA[தேவனுடைய ஆலயம் அதின் ஸ்தானத்திலே கட்டப்படவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cease, till the matter came to Darius: and then they returned answer by letter concerning this]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும் யோசதாக்கின் குமாரனாகிய யெசுவாவும் எழும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. At the same time came to them Tatnai, governor on this side the river, and Shetharboznai and]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அந்தச் செஸ்பாத்சார் வந்து, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் அஸ்திபாரத்தைப்போட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their companions, and said thus unto them, Who has commanded you to build this house, and to make up]]></a:t>
+              <a:t><![CDATA[அந்நாள்முதல் இதுவரைக்கும் அது கட்டப்பட்டுவருகிறது; அது இன்னும் முடியவில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10368,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this wall?]]></a:t>
+              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழுதியனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[matter.]]></a:t>
+              <a:t><![CDATA[எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்டத்தொடங்கினார்கள்; அவர்களுக்குத் திடன்சொல்ல தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The copy of the letter that Tatnai, governor on this side the river, and Shetharboznai and his]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[companions the Apharsachites, which were on this side the river, sent unto Darius the king:]]></a:t>
+              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. They sent a letter unto him, wherein was written thus; Unto Darius the king, all peace.]]></a:t>
+              <a:t><![CDATA[பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Be it known unto the king, that we went into the province of Judea, to the house of the great]]></a:t>
+              <a:t><![CDATA[எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>