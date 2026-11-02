--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -5208,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619330" r:id="rId1"/>
+    <p:sldLayoutId id="2482630080" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11485,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>