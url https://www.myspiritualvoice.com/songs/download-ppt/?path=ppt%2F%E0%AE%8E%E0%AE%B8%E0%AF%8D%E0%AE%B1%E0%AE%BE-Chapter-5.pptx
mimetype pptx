--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -59,50 +59,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +133,58 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +316,61 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -616,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் யூதர் சீமையிலுள்ள மகா தேவனுடைய ஆலயத்துக்குப்போனோம்; அது பெருங்கற்களால் கட்டப்படுகிறது; மதில்களின்மேல் உத்திரங்கள் பாய்ச்சப்பட்டு, அந்த வேலை துரிசாய் நடந்து, அவர்களுக்குக் கைகூடிவருகிறதென்பது ராஜாவுக்குத் தெரியலாவதாக.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது நாங்கள் அவர்கள் மூப்பர்களை நோக்கி: இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டது யார் என்று கேட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நாங்கள் அவர்கள் மூப்பர்களை நோக்கி: இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டது யார் என்று கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், அவர்களுக்குள்ளே தலைவரான மனிதர் இன்னாரென்று எழுதி அறியப்படுத்தும்படி அவர்கள் நாமங்கள் என்னவென்றும் கேட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் பிதாக்கள் பரலோகத்தின் தேவனுக்குக் கோபமூட்டினபடியினால், அவர் இவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னும் கல்தேயன் கையில் ஒப்புக்கொடுத்தார்; அவன் இந்த ஆலயத்தை நிர்மூலமாக்கி, ஜனத்தைப் பாபிலோனுக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் எங்களுக்குப் பிரதியுத்தரமாக, நாங்கள் பரலோகத்துக்கும் பூலோகத்துக்கும் தேவனாயிருக்கிறவருக்கு அடியாராயிருந்து, இஸ்ரவேலின் பெரிய ராஜா ஒருவன் அநேக வருஷங்களுக்குமுன்னே கட்டித்தீர்த்த இந்த ஆலயத்தை நாங்கள் மறுபடியும் கட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அதற்கு ஏற்ற உத்தரவையும், இந்த மாளிகையைக் கட்டுகிற மனிதரின் நாமங்களையும் அவர்களுக்குச் சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் பாபிலோன் ராஜாவாகிய கோரேசின் முதலாம் வருஷத்திலே, கோரேஸ் ராஜாவானவர் தேவனுடைய இந்த ஆலயத்தைக் கட்டும்படி கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[12. எங்கள் பிதாக்கள் பரலோகத்தின் தேவனுக்குக் கோபமூட்டினபடியினால், அவர் இவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னும் கல்தேயன் கையில் ஒப்புக்கொடுத்தார்; அவன் இந்த ஆலயத்தை நிர்மூலமாக்கி, ஜனத்தைப் பாபிலோனுக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் பாபிலோன் ராஜாவாகிய கோரேசின் முதலாம் வருஷத்திலே, கோரேஸ் ராஜாவானவர் தேவனுடைய இந்த ஆலயத்தைக் கட்டும்படி கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[12. எங்கள் பிதாக்கள் பரலோகத்தின் தேவனுக்குக் கோபமூட்டினபடியினால், அவர் இவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னும் கல்தேயன் கையில் ஒப்புக்கொடுத்தார்; அவன் இந்த ஆலயத்தை நிர்மூலமாக்கி, ஜனத்தைப் பாபிலோனுக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் பாபிலோன் ராஜாவாகிய கோரேசின் முதலாம் வருஷத்திலே, கோரேஸ் ராஜாவானவர் தேவனுடைய இந்த ஆலயத்தைக் கட்டும்படி கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் பாபிலோன் ராஜாவாகிய கோரேசின் முதலாம் வருஷத்திலே, கோரேஸ் ராஜாவானவர் தேவனுடைய இந்த ஆலயத்தைக் கட்டும்படி கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் நோக்கி: நீ இந்தப் பணிமுட்டுகளை எடுத்து, எருசலேமிலிருக்கிற தேவாலயத்துக்குக் கொண்டுபோ; தேவனுடைய ஆலயம் அதின் ஸ்தானத்திலே கட்டப்படவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் நோக்கி: நீ இந்தப் பணிமுட்டுகளை எடுத்து, எருசலேமிலிருக்கிற தேவாலயத்துக்குக் கொண்டுபோ; தேவனுடைய ஆலயம் அதின் ஸ்தானத்திலே கட்டப்படவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அந்தச் செஸ்பாத்சார் வந்து, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் அஸ்திபாரத்தைப்போட்டான்; அந்நாள்முதல் இதுவரைக்கும் அது கட்டப்பட்டுவருகிறது; அது இன்னும் முடியவில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நேபுகாத்நேச்சார் எருசலேமிருந்த தேவாலயத்திலிருந்து எடுத்து, பாபிலோன் கோவிலில் கொண்டுபோய் வைத்திருந்த தேவனுடைய ஆலயத்தின் பொன் வெள்ளிப் பணிமுட்டுகளையும் ராஜாவாகிய கோரேஸ் பாபிலோன் கோவிலிலிருந்து எடுத்து, அவர் தேசாதிபதியாக நியமித்த செஸ்பாத்சாரென்னும் நாமமுள்ளவனிடத்தில் அவைகளை ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அந்தச் செஸ்பாத்சார் வந்து, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் அஸ்திபாரத்தைப்போட்டான்; அந்நாள்முதல் இதுவரைக்கும் அது கட்டப்பட்டுவருகிறது; அது இன்னும் முடியவில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவன் நோக்கி: நீ இந்தப் பணிமுட்டுகளை எடுத்து, எருசலேமிலிருக்கிற தேவாலயத்துக்குக் கொண்டுபோ; தேவனுடைய ஆலயம் அதின் ஸ்தானத்திலே கட்டப்படவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவன் நோக்கி: நீ இந்தப் பணிமுட்டுகளை எடுத்து, எருசலேமிலிருக்கிற தேவாலயத்துக்குக் கொண்டுபோ; தேவனுடைய ஆலயம் அதின் ஸ்தானத்திலே கட்டப்படவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அந்தச் செஸ்பாத்சார் வந்து, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் அஸ்திபாரத்தைப்போட்டான்; அந்நாள்முதல் இதுவரைக்கும் அது கட்டப்பட்டுவருகிறது; அது இன்னும் முடியவில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது ஆகாய் தீர்க்கதரிசியும், இத்தோவின் குமாரனாகிய சகரியா என்னும் தீர்க்கதரிசியும், யூதாவிலும் எருசலேமிலுமுள்ள யூதருக்கு இஸ்ரவேல் தேவனின் நாமத்திலே தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அந்தச் செஸ்பாத்சார் வந்து, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தின் அஸ்திபாரத்தைப்போட்டான்; அந்நாள்முதல் இதுவரைக்கும் அது கட்டப்பட்டுவருகிறது; அது இன்னும் முடியவில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது ஆகாய் தீர்க்கதரிசியும், இத்தோவின் குமாரனாகிய சகரியா என்னும் தீர்க்கதரிசியும், யூதாவிலும் எருசலேமிலுமுள்ள யூதருக்கு இஸ்ரவேல் தேவனின் நாமத்திலே தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும் யோசதாக்கின் குமாரனாகிய யெசுவாவும் எழும்பி, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்டத்தொடங்கினார்கள்; அவர்களுக்குத் திடன்சொல்ல தேவனுடைய தீர்க்கதரிசிகளும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,50 +3264,595 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. இப்பொழுதும் ராஜாவுக்குச் சித்தமாயிருந்தால், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்ட ராஜாவாகிய கோரேஸ் கட்டளையிட்டதுண்டோ என்று பாபிலோனில் இருக்கிற ராஜாவின் கஜானாவிலே ஆராய்ந்துபார்க்கவும், இந்த விஷயத்தில் ராஜாவினுடைய சித்தம் இன்னதென்று எங்களுக்கு எழுதியனுப்பவும் உத்தரவாகவேண்டும் என்று எழுதியனுப்பினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. அப்பொழுது ஆகாய் தீர்க்கதரிசியும், இத்தோவின் குமாரனாகிய சகரியா என்னும் தீர்க்கதரிசியும், யூதாவிலும் எருசலேமிலுமுள்ள யூதருக்கு இஸ்ரவேல் தேவனின் நாமத்திலே தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. அப்பொழுது ஆகாய் தீர்க்கதரிசியும், இத்தோவின் குமாரனாகிய சகரியா என்னும் தீர்க்கதரிசியும், யூதாவிலும் எருசலேமிலுமுள்ள யூதருக்கு இஸ்ரவேல் தேவனின் நாமத்திலே தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும் யோசதாக்கின் குமாரனாகிய யெசுவாவும் எழும்பி, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்டத்தொடங்கினார்கள்; அவர்களுக்குத் திடன்சொல்ல தேவனுடைய தீர்க்கதரிசிகளும் இருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[2. அப்பொழுது செயல்த்தியேலின் குமாரனாகிய செருபாபேலும் யோசதாக்கின் குமாரனாகிய யெசுவாவும் எழும்பி, எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கட்டத்தொடங்கினார்கள்; அவர்களுக்குத் திடன்சொல்ல தேவனுடைய தீர்க்கதரிசிகளும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3341,50 +3918,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[3. அக்காலத்திலே நதிக்கு இப்புறத்தில் இருக்கிற நாடுகளுக்கு அதிபதியாகிய தத்னாய் என்பவனும், சேத்தார் பொஸ்னாயும், அவர்கள் வகையராவும் அவர்களிடத்துக்கு வந்து, இந்த ஆலயத்தைக் கட்டவும், இந்த மதிலை எடுப்பிக்கவும் உங்களுக்குக் கட்டளையிட்டவன் யார் என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3450,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அதற்கு ஏற்ற உத்தரவையும், இந்த மாளிகையைக் கட்டுகிற மனிதரின் நாமங்களையும் அவர்களுக்குச் சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நதிக்கு இப்புறத்திலிருக்கிற தத்னாய் என்னும் தேசாதிபதியும், சேத்தார் பொஸ்னாயும், நதிக்கு இப்புறத்திலிருக்கிற அப்பற்சாகியரான அவன் வகையராவும், ராஜாவாகிய தரியுவுக்கு எழுதியனுப்பின கடிதத்தின் நகலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் இந்தச் செய்தி தரியுவினிடத்திற்குப் போய் எட்டுகிறவரைக்கும் இவர்கள் யூதருடைய மூப்பரின் வேலையைத் தடுக்காதபடிக்கு, அவர்களுடைய தேவனின் கண் அவர்கள்மேல் வைக்கப்பட்டிருந்தது; அப்பொழுது இதைக்குறித்து அவர்கள் சொன்ன மறுமொழியைக் கடிதத்தில் எழுதியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நதிக்கு இப்புறத்திலிருக்கிற தத்னாய் என்னும் தேசாதிபதியும், சேத்தார் பொஸ்னாயும், நதிக்கு இப்புறத்திலிருக்கிற அப்பற்சாகியரான அவன் வகையராவும், ராஜாவாகிய தரியுவுக்கு எழுதியனுப்பின கடிதத்தின் நகலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நதிக்கு இப்புறத்திலிருக்கிற தத்னாய் என்னும் தேசாதிபதியும், சேத்தார் பொஸ்னாயும், நதிக்கு இப்புறத்திலிருக்கிற அப்பற்சாகியரான அவன் வகையராவும், ராஜாவாகிய தரியுவுக்கு எழுதியனுப்பின கடிதத்தின் நகலாவது:]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய தரியுவுக்குச் சகல சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய தரியுவுக்குச் சகல சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் யூதர் சீமையிலுள்ள மகா தேவனுடைய ஆலயத்துக்குப்போனோம்; அது பெருங்கற்களால் கட்டப்படுகிறது; மதில்களின்மேல் உத்திரங்கள் பாய்ச்சப்பட்டு, அந்த வேலை துரிசாய் நடந்து, அவர்களுக்குக் கைகூடிவருகிறதென்பது ராஜாவுக்குத் தெரியலாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492090" r:id="rId1"/>
+    <p:sldLayoutId id="2473434095" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,54 +5129,118 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4417,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આપને વિદિત થાય કે, અમે યહૂદા પ્રાંતમાં મહાન દેવના મંદિરમાં ગયાં હતા, તે મંદિર પથ્થરની મોટી]]></a:t>
+              <a:t><![CDATA[God, which is built with great stones, and timber is laid in the walls, and this work goes fast on,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શિલાઓથી બાંધવામાં આવી રહ્યું છે, એની ભીંતોએ લાકડાની તખ્તીઓ જડવામાં આવે છે, ખૂબ સફળતાપૂર્વક અને]]></a:t>
+              <a:t><![CDATA[and prospers in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉત્સાહથી કામ ચાલી રહ્યું છે.]]></a:t>
+              <a:t><![CDATA[9. Then asked we those elders, and said unto them thus, Who commanded you to build this house, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. અમે ત્યાં આગેવાનોને પૂછયું, “તમને આ મંદિરનું બાંધકામ કરવાની અને તેનું લાકડાનું કામ પુરું કરવા]]></a:t>
+              <a:t><![CDATA[to make up these walls?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે કોણે પરવાનગી આપી છે?”]]></a:t>
+              <a:t><![CDATA[10. We asked their names also, to certify you, that we might write the names of the men that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. વળી અમે તેમના નામ પણ પૂછયાં, જેથી અમે આપને જણાવવા માટે આગેવાનોના નામની યાદી તૈયાર કરી શકીએ.]]></a:t>
+              <a:t><![CDATA[the chief of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેઓએ અમને ઉત્તર આપ્યો કે,“અમે આકાશ અને પૃથ્વીના દેવના સેવકો છીએ; ઇસ્રાએલના એક મહાન રાજાએ ઘણાં]]></a:t>
+              <a:t><![CDATA[11. And thus they returned us answer, saying, We are the servants of the God of heaven and earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વષોર્ પહેલાં બંધાવેલ મંદિરનો અમે જીણોર્દ્ધાર કરીએ છીએ.]]></a:t>
+              <a:t><![CDATA[and build the house that was built these many years ago, which a great king of Israel built and set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અમારા પિતૃઓએ સ્વર્ગના દેવને ગુસ્સે કર્યા, તેથી તેણે તેઓનો ત્યાગ કર્યો. તેણે નબૂખાદનેસ્સાર રાજા]]></a:t>
+              <a:t><![CDATA[up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દ્વારા આ મંદિરનો નાશ કરાવ્યો અને રાજાએ લોકોનો દેશનિકાલ કરીને બાબિલ મોકલ્યા.”]]></a:t>
+              <a:t><![CDATA[12. But after that our fathers had provoked the God of heaven unto wrath, he gave them into the hand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પરંતુ તે જ સમયે યુફ્રેતિસ નદીની પશ્ચિમ તરફના પ્રદેશનો પ્રશાશક તાત્તનાય અને શથાર-બોઝનાય તથા તેઓના]]></a:t>
+              <a:t><![CDATA[4. Then said we unto them after this manner, What are the names of the men that make this building?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પણ બાબિલના રાજા કોરેશે પોતાના રાજ્યના પહેલા વર્ષમાં દેવના આ મંદિરનો જીણોર્દ્ધાર કરવાની પરવાનગી]]></a:t>
+              <a:t><![CDATA[of Nebuchadnezzar the king of Babylon, the Chaldean, who destroyed this house, and carried the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપી.]]></a:t>
+              <a:t><![CDATA[people away into Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ઉપરાંત દેવના મંદિરની સોના ચાંદીની વસ્તુઓ નબૂખાદનેસ્સાર યરૂશાલેમના દેવના મંદિરમાંથી કાઢીને]]></a:t>
+              <a:t><![CDATA[13. But in the first year of Cyrus the king of Babylon the same king Cyrus made a decree to build]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાબિલના મંદિરમાં લઇ ગયો હતો, ને તે બધી વસ્તુઓ કોરેશ રાજાએ બાબિલના મંદિરમાંથી પાછી લઇને શેશ્બાસ્સારને]]></a:t>
+              <a:t><![CDATA[this house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સોંપી જેને તેણે પ્રશાશક નિમ્યો હતો;]]></a:t>
+              <a:t><![CDATA[14. And the vessels also of gold and silver of the house of God, which Nebuchadnezzar took out of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “રાજાએ તેને સૂચના આપી કે, તે સર્વ વસ્તુઓ યરૂશાલેમના મંદિરમાં પાછી મોકલે અને દેવના મંદિરને તેની]]></a:t>
+              <a:t><![CDATA[the temple that was in Jerusalem, and brought them into the temple of Babylon, those did Cyrus the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અસલ જગ્યાએ બંધાવે.”]]></a:t>
+              <a:t><![CDATA[king take out of the temple of Babylon, and they were delivered unto one, whose name was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પછી તે જ શેશ્બાસ્સારે આવીને દેવના એ મંદિરનો પાયો યરૂશાલેમમાં નાખ્યો; અને ત્યારથી તેનું બાંધકામ]]></a:t>
+              <a:t><![CDATA[Sheshbazzar, whom he had made governor;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાલુ છે, તે હજી પૂરું થયું નથી.]]></a:t>
+              <a:t><![CDATA[15. And said unto him, Take these vessels, go, carry them into the temple that is in Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેથી આપ નામદારને યોગ્ય લાગે તો બાબિલના ભંડારમાં તપાસ કરાવશો કે રાજા કોરેશે યરૂશાલેમમાં દેવનું]]></a:t>
+              <a:t><![CDATA[let the house of God be built in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથીદારો યરૂશાલેમ આવ્યા અને પૂછયું, “આ મંદિર ફરીથી બાંધવાની અને લાકડાનું કામ પુરું કરવાની પરવાનગી]]></a:t>
+              <a:t><![CDATA[5. But the eye of their God was upon the elders of the Jews, that they could not cause them to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિર ફરી બાંધવાની પરવાનગી આપી હતી કે કેમ, અને આ બાબતમાં આપનો નિર્ણય જણાવશો.]]></a:t>
+              <a:t><![CDATA[16. Then came the same Sheshbazzar, and laid the foundation of the house of God which is in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પરંતુ તે સમયે પ્રબોધકો હાગ્ગાય તથા ઉદ્દોના પુત્ર ઝખાર્યાએ ઇસ્રાએલના દેવ યહોવાના નામે જેઓની તેમના]]></a:t>
+              <a:t><![CDATA[Jerusalem: and since that time even until now has it been in building, and yet it is not finished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર કૃપા હતી યહૂદા તથા યરૂશાલેમમાં જે યહૂદીયાઓ હતા, તેઓને ભવિષ્યવાણી સંભળાવી.]]></a:t>
+              <a:t><![CDATA[17. Now therefore, if it seem good to the king, let there be search made in the king's treasure]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ત્યારે શઆલ્તીએલના પુત્ર ઝરુબ્બાબેલ તથા યોસાદાકના પુત્ર યેશૂઆએ યરૂશાલેમમાં યહોવાનું મંદિર]]></a:t>
+              <a:t><![CDATA[house, which is there at Babylon, whether it be so, that a decree was made of Cyrus the king to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8817,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધવાનું શરૂ કરી દીધું. દેવના પ્રબોધકો તેમને ટેકો આપતાં હતાં.]]></a:t>
+              <a:t><![CDATA[build this house of God at Jerusalem, and let the king send his pleasure to us concerning this]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[matter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. Then the prophets, Haggai the prophet, and Zechariah the son of Iddo, prophesied unto the Jews]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[that were in Judah and Jerusalem in the name of the God of Israel, even unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. Then rose up Zerubbabel the son of Shealtiel, and Jeshua the son of Jozadak, and began to build]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the house of God which is at Jerusalem: and with them were the prophets of God helping them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમને કોણે આપી છે?”]]></a:t>
+              <a:t><![CDATA[cease, till the matter came to Darius: and then they returned answer by letter concerning this]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. At the same time came to them Tatnai, governor on this side the river, and Shetharboznai and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[their companions, and said thus unto them, Who has commanded you to build this house, and to make up]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[this wall?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પછી તેઓએ પૂછયું, “જે માણસો આ મંદિર બાંધે છે તેમના નામ શાં છે?”]]></a:t>
+              <a:t><![CDATA[matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પરંતુ યહૂદીઓના વડીલો પર તેઓના દેવ યહોવાની કૃપાદ્રષ્ટિ હતી, માટે આ બાબત દાર્યાવેશને કાને પહોંચ્યા]]></a:t>
+              <a:t><![CDATA[6. The copy of the letter that Tatnai, governor on this side the river, and Shetharboznai and his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછી રાજાનો જવાબ આવે ત્યાં સુધી તેમને કામ કરતા અટકાવવામાં આવ્યા નહિ.]]></a:t>
+              <a:t><![CDATA[companions the Apharsachites, which were on this side the river, sent unto Darius the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તાત્તનાય પ્રશાશક, શથાર-બોઝનાય તથા બીજા અધિકારીઓએ દાર્યાવેશ રાજા પર નીચે પ્રમાણે પત્ર મોકલ્યો:]]></a:t>
+              <a:t><![CDATA[7. They sent a letter unto him, wherein was written thus; Unto Darius the king, all peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પ્રતિ: દાર્યાવેશ રાજા: સલામ! ક્ષેમકુશળ હશો.]]></a:t>
+              <a:t><![CDATA[8. Be it known unto the king, that we went into the province of Judea, to the house of the great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>