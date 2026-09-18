--- v1 (2026-07-19)
+++ v2 (2026-09-18)
@@ -105,50 +105,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +190,52 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +390,55 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது மூன்று வரிசை பெருங்கற்களாலும், ஒரு மச்சு வரிசை புது உத்திரங்களாலும் கட்டப்படக்கடவது; அதற்குச் செல்லும் செலவு ராஜாவின் அரமனையிலிருந்து கொடுக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[4. With three rows of great stones, and a row of new timber: and let the expenses be given out of the king's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது மூன்று வரிசை பெருங்கற்களாலும், ஒரு மச்சு வரிசை புது உத்திரங்களாலும் கட்டப்படக்கடவது; அதற்குச் செல்லும் செலவு ராஜாவின் அரமனையிலிருந்து கொடுக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[5. And also let the golden and silver vessels of the house of God, which Nebuchadnezzar took forth out of the temple which is at Jerusalem, and brought unto Babylon, be restored, and brought again unto the temple which is at Jerusalem, every one to his place, and place them in the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And also let the golden and silver vessels of the house of God, which Nebuchadnezzar took forth out of the temple which is at Jerusalem, and brought unto Babylon, be restored, and brought again unto the temple which is at Jerusalem, every one to his place, and place them in the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And also let the golden and silver vessels of the house of God, which Nebuchadnezzar took forth out of the temple which is at Jerusalem, and brought unto Babylon, be restored, and brought again unto the temple which is at Jerusalem, every one to his place, and place them in the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And also let the golden and silver vessels of the house of God, which Nebuchadnezzar took forth out of the temple which is at Jerusalem, and brought unto Babylon, be restored, and brought again unto the temple which is at Jerusalem, every one to his place, and place them in the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தரியுராஜா எழுதியனுப்பினதாவது: இப்பொழுதும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும் சேத்தார்பொஸ்னாயுமாகிய நீங்களும், நதிக்கு அப்புறத்திலிருக்கிற அப்பற்சாகியரான உங்கள் வகையரா யாவரும் அவ்விடத்தைவிட்டு விலகியிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Now therefore, Tatnai, governor beyond the river, Shetharboznai, and your companions the Apharsachites, which are beyond the river, be all of you far from thence:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தரியுராஜா எழுதியனுப்பினதாவது: இப்பொழுதும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும் சேத்தார்பொஸ்னாயுமாகிய நீங்களும், நதிக்கு அப்புறத்திலிருக்கிற அப்பற்சாகியரான உங்கள் வகையரா யாவரும் அவ்விடத்தைவிட்டு விலகியிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Now therefore, Tatnai, governor beyond the river, Shetharboznai, and your companions the Apharsachites, which are beyond the river, be all of you far from thence:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனுடைய ஆலயத்தின்வேலையை அவர்கள் செய்யட்டும், யூதருடைய அதிபதியும், யூதரின் மூப்பரும், தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே கட்டக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Now therefore, Tatnai, governor beyond the river, Shetharboznai, and your companions the Apharsachites, which are beyond the river, be all of you far from thence:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனுடைய ஆலயத்தின்வேலையை அவர்கள் செய்யட்டும், யூதருடைய அதிபதியும், யூதரின் மூப்பரும், தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே கட்டக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Let the work of this house of God alone; let the governor of the Jews and the elders of the Jews build this house of God in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. Let the work of this house of God alone; let the governor of the Jews and the elders of the Jews build this house of God in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது ராஜாவாகிய தரியு இட்ட கட்டளையின்படியே பாபிலோன் கஜானாவிலுள்ள தஸ்திர அறையைச் சோதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Darius the king made a decree, and search was made in the house of the rolls, where the treasures were laid up in Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. Moreover I make a decree what all of you shall do to the elders of these Jews for the building of this house of God: that of the king's goods, even of the tribute beyond the river, forthwith expenses be given unto these men, that they be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. Moreover I make a decree what all of you shall do to the elders of these Jews for the building of this house of God: that of the king's goods, even of the tribute beyond the river, forthwith expenses be given unto these men, that they be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. Moreover I make a decree what all of you shall do to the elders of these Jews for the building of this house of God: that of the king's goods, even of the tribute beyond the river, forthwith expenses be given unto these men, that they be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. Moreover I make a decree what all of you shall do to the elders of these Jews for the building of this house of God: that of the king's goods, even of the tribute beyond the river, forthwith expenses be given unto these men, that they be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[9. And that which they have need of, both young bullocks, and rams, and lambs, for the burnt offerings of the God of heaven, wheat, salt, wine, and oil, according to the appointment of the priests which are at Jerusalem, let it be given them day by day without fail:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எருசலேமிலிருக்கிற ஆசாரியர்கள் பரலோகத்தின் தேவனுக்குச் சுகந்த வாசனையான பலிகளைச் செலுத்தி, ராஜாவுக்கும் அவர் குமாரருக்கும் தீர்க்காயுசுண்டாக மன்றாடும்படிக்கு இப்படிச் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[9. And that which they have need of, both young bullocks, and rams, and lambs, for the burnt offerings of the God of heaven, wheat, salt, wine, and oil, according to the appointment of the priests which are at Jerusalem, let it be given them day by day without fail:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எருசலேமிலிருக்கிற ஆசாரியர்கள் பரலோகத்தின் தேவனுக்குச் சுகந்த வாசனையான பலிகளைச் செலுத்தி, ராஜாவுக்கும் அவர் குமாரருக்கும் தீர்க்காயுசுண்டாக மன்றாடும்படிக்கு இப்படிச் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[9. And that which they have need of, both young bullocks, and rams, and lambs, for the burnt offerings of the God of heaven, wheat, salt, wine, and oil, according to the appointment of the priests which are at Jerusalem, let it be given them day by day without fail:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
+              <a:t><![CDATA[10. That they may offer sacrifices of sweet savours unto the God of heaven, and pray for the life of the king, and of his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
+              <a:t><![CDATA[10. That they may offer sacrifices of sweet savours unto the God of heaven, and pray for the life of the king, and of his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
+              <a:t><![CDATA[11. Also I have made a decree, that whosoever shall alter this word, let timber be pulled down from his house, and being set up, let him be hanged thereon; and let his house be made a dunghill for this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது ராஜாவாகிய தரியு இட்ட கட்டளையின்படியே பாபிலோன் கஜானாவிலுள்ள தஸ்திர அறையைச் சோதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Darius the king made a decree, and search was made in the house of the rolls, where the treasures were laid up in Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[11. Also I have made a decree, that whosoever shall alter this word, let timber be pulled down from his house, and being set up, let him be hanged thereon; and let his house be made a dunghill for this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[11. Also I have made a decree, that whosoever shall alter this word, let timber be pulled down from his house, and being set up, let him be hanged thereon; and let his house be made a dunghill for this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[12. And the God that has caused his name to dwell there destroy all kings and people, that shall put to their hand to alter and to destroy this house of God which is at Jerusalem. I Darius have made a decree; let it be done with speed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நதிக்கு இப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும், சேத்தார்பொஸ்னாயும், அவர்கள் வகையராவும், தரியுராஜா கட்டளையிட்டபிரகாரம் ஜாக்கிரதையாய்ச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the God that has caused his name to dwell there destroy all kings and people, that shall put to their hand to alter and to destroy this house of God which is at Jerusalem. I Darius have made a decree; let it be done with speed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நதிக்கு இப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும், சேத்தார்பொஸ்னாயும், அவர்கள் வகையராவும், தரியுராஜா கட்டளையிட்டபிரகாரம் ஜாக்கிரதையாய்ச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the God that has caused his name to dwell there destroy all kings and people, that shall put to their hand to alter and to destroy this house of God which is at Jerusalem. I Darius have made a decree; let it be done with speed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the God that has caused his name to dwell there destroy all kings and people, that shall put to their hand to alter and to destroy this house of God which is at Jerusalem. I Darius have made a decree; let it be done with speed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then Tatnai, governor on this side the river, Shetharboznai, and their companions, according to that which Darius the king had sent, so they did speedily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then Tatnai, governor on this side the river, Shetharboznai, and their companions, according to that which Darius the king had sent, so they did speedily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the elders of the Jews built, and they prospered through the prophesying of Haggai the prophet and Zechariah the son of Iddo. And they built, and finished it, according to the commandment of the God of Israel, and according to the commandment of Cyrus, and Darius, and Artaxerxes king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவாகிய தரியு அரசாளுகிற ஆறாம் வருஷம் ஆதார் என்னும் மாதம் மூன்றாந்தேதியிலே அந்த ஆலயம் கட்டி முடிந்தது.]]></a:t>
+              <a:t><![CDATA[14. And the elders of the Jews built, and they prospered through the prophesying of Haggai the prophet and Zechariah the son of Iddo. And they built, and finished it, according to the commandment of the God of Israel, and according to the commandment of Cyrus, and Darius, and Artaxerxes king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேதிய சீமையிலிருக்கிற அக்மேதா பட்டணத்தின் அரமனையிலே ஒரு சுருள் அகப்பட்டது; அதிலே எழுதியிருந்த விபரமாவது:]]></a:t>
+              <a:t><![CDATA[2. And there was found at Achmetha, in the palace that is in the province of the Medes, a roll, and therein was a record thus written:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவாகிய தரியு அரசாளுகிற ஆறாம் வருஷம் ஆதார் என்னும் மாதம் மூன்றாந்தேதியிலே அந்த ஆலயம் கட்டி முடிந்தது.]]></a:t>
+              <a:t><![CDATA[14. And the elders of the Jews built, and they prospered through the prophesying of Haggai the prophet and Zechariah the son of Iddo. And they built, and finished it, according to the commandment of the God of Israel, and according to the commandment of Cyrus, and Darius, and Artaxerxes king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இஸ்ரவேல் புத்திரரும், ஆசாரியரும், லேவியரும், சிறையிருப்பிலிருந்து வந்த மற்றவர்களும் தேவனுடைய ஆலயப் பிரதிஷ்டையைச் சந்தோஷமாய்க் கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the elders of the Jews built, and they prospered through the prophesying of Haggai the prophet and Zechariah the son of Iddo. And they built, and finished it, according to the commandment of the God of Israel, and according to the commandment of Cyrus, and Darius, and Artaxerxes king of Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இஸ்ரவேல் புத்திரரும், ஆசாரியரும், லேவியரும், சிறையிருப்பிலிருந்து வந்த மற்றவர்களும் தேவனுடைய ஆலயப் பிரதிஷ்டையைச் சந்தோஷமாய்க் கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And this house was finished on the third day of the month Adar, which was in the sixth year of the reign of Darius the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின் பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[15. And this house was finished on the third day of the month Adar, which was in the sixth year of the reign of Darius the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின் பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[16. And the children of Israel, the priests, and the Levites, and the rest of the children of the captivity, kept the dedication of this house of God with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின் பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[16. And the children of Israel, the priests, and the Levites, and the rest of the children of the captivity, kept the dedication of this house of God with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசேயின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே, அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆராதனைக்கென்று ஆசாரியரை அவர்கள் வகுப்புகளின்படியும், லேவியரை அவர்கள்முறை வரிசைகளின்படியும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And offered at the dedication of this house of God an hundred bullocks, two hundred rams, four hundred lambs; and for a sin offering for all Israel, twelve he goats, according to the number of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசேயின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே, அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆராதனைக்கென்று ஆசாரியரை அவர்கள் வகுப்புகளின்படியும், லேவியரை அவர்கள்முறை வரிசைகளின்படியும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And offered at the dedication of this house of God an hundred bullocks, two hundred rams, four hundred lambs; and for a sin offering for all Israel, twelve he goats, according to the number of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சிறையிருப்பிலிருந்து வந்தவர்கள் முதலாம் மாதம் பதினாலாந்தேதியிலே பஸ்காவையும் ஆசரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And offered at the dedication of this house of God an hundred bullocks, two hundred rams, four hundred lambs; and for a sin offering for all Israel, twelve he goats, according to the number of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And they set the priests in their divisions, and the Levites in their courses, for the service of God, which is at Jerusalem; as it is written in the book of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேதிய சீமையிலிருக்கிற அக்மேதா பட்டணத்தின் அரமனையிலே ஒரு சுருள் அகப்பட்டது; அதிலே எழுதியிருந்த விபரமாவது:]]></a:t>
+              <a:t><![CDATA[2. And there was found at Achmetha, in the palace that is in the province of the Medes, a roll, and therein was a record thus written:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And they set the priests in their divisions, and the Levites in their courses, for the service of God, which is at Jerusalem; as it is written in the book of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the children of the captivity kept the passover upon the fourteenth day of the first month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+              <a:t><![CDATA[20. For the priests and the Levites were purified together, all of them were pure, and killed the passover for all the children of the captivity, and for their brethren the priests, and for themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+              <a:t><![CDATA[20. For the priests and the Levites were purified together, all of them were pure, and killed the passover for all the children of the captivity, and for their brethren the priests, and for themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+              <a:t><![CDATA[20. For the priests and the Levites were purified together, all of them were pure, and killed the passover for all the children of the captivity, and for their brethren the priests, and for themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Israel, which were come again out of captivity, and all such as had separated themselves unto them from the filthiness of the heathen of the land, to seek the LORD God of Israel, did eat,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Israel, which were come again out of captivity, and all such as had separated themselves unto them from the filthiness of the heathen of the land, to seek the LORD God of Israel, did eat,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6057,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[22. And kept the feast of unleavened bread seven days with joy: for the LORD had made them joyful, and turned the heart of the king of Assyria unto them, to strengthen their hands in the work of the house of God, the God of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And kept the feast of unleavened bread seven days with joy: for the LORD had made them joyful, and turned the heart of the king of Assyria unto them, to strengthen their hands in the work of the house of God, the God of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And kept the feast of unleavened bread seven days with joy: for the LORD had made them joyful, and turned the heart of the king of Assyria unto them, to strengthen their hands in the work of the house of God, the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. In the first year of Cyrus the king the same Cyrus the king made a decree concerning the house of God at Jerusalem, Let the house be built, the place where they offered sacrifices, and let the foundations thereof be strongly laid; the height thereof threescore cubits, and the breadth thereof threescore cubits;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. In the first year of Cyrus the king the same Cyrus the king made a decree concerning the house of God at Jerusalem, Let the house be built, the place where they offered sacrifices, and let the foundations thereof be strongly laid; the height thereof threescore cubits, and the breadth thereof threescore cubits;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. In the first year of Cyrus the king the same Cyrus the king made a decree concerning the house of God at Jerusalem, Let the house be built, the place where they offered sacrifices, and let the foundations thereof be strongly laid; the height thereof threescore cubits, and the breadth thereof threescore cubits;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. With three rows of great stones, and a row of new timber: and let the expenses be given out of the king's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434033" r:id="rId1"/>
+    <p:sldLayoutId id="2478708604" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,50 +7250,66 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7200,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. With three rows of great stones, and a row of new timber: and let the expenses be given out of]]></a:t>
+              <a:t><![CDATA[செல்லும் செலவு ராஜாவின் அரமனையிலிருந்து கொடுக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king's house:]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And also let the golden and silver vessels of the house of God, which Nebuchadnezzar took forth]]></a:t>
+              <a:t><![CDATA[தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the temple which is at Jerusalem, and brought unto Babylon, be restored, and brought again]]></a:t>
+              <a:t><![CDATA[போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the temple which is at Jerusalem, every one to his place, and place them in the house of God.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Now therefore, Tatnai, governor beyond the river, Shetharboznai, and your companions the]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தரியுராஜா எழுதியனுப்பினதாவது: இப்பொழுதும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Apharsachites, which are beyond the river, be all of you far from thence:]]></a:t>
+              <a:t><![CDATA[தத்னாயும் சேத்தார்பொஸ்னாயுமாகிய நீங்களும், நதிக்கு அப்புறத்திலிருக்கிற அப்பற்சாகியரான உங்கள் வகையரா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Let the work of this house of God alone; let the governor of the Jews and the elders of the Jews]]></a:t>
+              <a:t><![CDATA[யாவரும் அவ்விடத்தைவிட்டு விலகியிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[build this house of God in his place.]]></a:t>
+              <a:t><![CDATA[7. தேவனுடைய ஆலயத்தின்வேலையை அவர்கள் செய்யட்டும், யூதருடைய அதிபதியும், யூதரின் மூப்பரும், தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Moreover I make a decree what all of you shall do to the elders of these Jews for the building of]]></a:t>
+              <a:t><![CDATA[ஆலயத்தை அதின் ஸ்தானத்திலே கட்டக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Darius the king made a decree, and search was made in the house of the rolls, where the]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது ராஜாவாகிய தரியு இட்ட கட்டளையின்படியே பாபிலோன் கஜானாவிலுள்ள தஸ்திர அறையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this house of God: that of the king's goods, even of the tribute beyond the river, forthwith]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[expenses be given unto these men, that they be not hindered.]]></a:t>
+              <a:t><![CDATA[நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And that which they have need of, both young bullocks, and rams, and lambs, for the burnt]]></a:t>
+              <a:t><![CDATA[வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offerings of the God of heaven, wheat, salt, wine, and oil, according to the appointment of the]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests which are at Jerusalem, let it be given them day by day without fail:]]></a:t>
+              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. That they may offer sacrifices of sweet savours unto the God of heaven, and pray for the life of]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king, and of his sons.]]></a:t>
+              <a:t><![CDATA[தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Also I have made a decree, that whosoever shall alter this word, let timber be pulled down from]]></a:t>
+              <a:t><![CDATA[10. எருசலேமிலிருக்கிற ஆசாரியர்கள் பரலோகத்தின் தேவனுக்குச் சுகந்த வாசனையான பலிகளைச் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his house, and being set up, let him be hanged thereon; and let his house be made a dunghill for]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கும் அவர் குமாரருக்கும் தீர்க்காயுசுண்டாக மன்றாடும்படிக்கு இப்படிச் செய்யப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[treasures were laid up in Babylon.]]></a:t>
+              <a:t><![CDATA[சோதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the God that has caused his name to dwell there destroy all kings and people, that shall put]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to their hand to alter and to destroy this house of God which is at Jerusalem. I Darius have made a]]></a:t>
+              <a:t><![CDATA[அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[decree; let it be done with speed.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then Tatnai, governor on this side the river, Shetharboznai, and their companions, according to]]></a:t>
+              <a:t><![CDATA[சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that which Darius the king had sent, so they did speedily.]]></a:t>
+              <a:t><![CDATA[தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the elders of the Jews built, and they prospered through the prophesying of Haggai the]]></a:t>
+              <a:t><![CDATA[எழுதியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophet and Zechariah the son of Iddo. And they built, and finished it, according to the commandment]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நதிக்கு இப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும், சேத்தார்பொஸ்னாயும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the God of Israel, and according to the commandment of Cyrus, and Darius, and Artaxerxes king of]]></a:t>
+              <a:t><![CDATA[வகையராவும், தரியுராஜா கட்டளையிட்டபிரகாரம் ஜாக்கிரதையாய்ச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Persia.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And this house was finished on the third day of the month Adar, which was in the sixth year of]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And there was found at Achmetha, in the palace that is in the province of the Medes, a roll, and]]></a:t>
+              <a:t><![CDATA[2. மேதிய சீமையிலிருக்கிற அக்மேதா பட்டணத்தின் அரமனையிலே ஒரு சுருள் அகப்பட்டது; அதிலே எழுதியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the reign of Darius the king.]]></a:t>
+              <a:t><![CDATA[கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the children of Israel, the priests, and the Levites, and the rest of the children of the]]></a:t>
+              <a:t><![CDATA[அதைக்கட்டி முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captivity, kept the dedication of this house of God with joy.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய தரியு அரசாளுகிற ஆறாம் வருஷம் ஆதார் என்னும் மாதம் மூன்றாந்தேதியிலே அந்த ஆலயம் கட்டி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And offered at the dedication of this house of God an hundred bullocks, two hundred rams, four]]></a:t>
+              <a:t><![CDATA[முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred lambs; and for a sin offering for all Israel, twelve he goats, according to the number of]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது இஸ்ரவேல் புத்திரரும், ஆசாரியரும், லேவியரும், சிறையிருப்பிலிருந்து வந்த மற்றவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tribes of Israel.]]></a:t>
+              <a:t><![CDATA[தேவனுடைய ஆலயப் பிரதிஷ்டையைச் சந்தோஷமாய்க் கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they set the priests in their divisions, and the Levites in their courses, for the service]]></a:t>
+              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God, which is at Jerusalem; as it is written in the book of Moses.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the children of the captivity kept the passover upon the fourteenth day of the first month.]]></a:t>
+              <a:t><![CDATA[பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For the priests and the Levites were purified together, all of them were pure, and killed the]]></a:t>
+              <a:t><![CDATA[18. மோசேயின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே, அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆராதனைக்கென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein was a record thus written:]]></a:t>
+              <a:t><![CDATA[விபரமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[passover for all the children of the captivity, and for their brethren the priests, and for]]></a:t>
+              <a:t><![CDATA[ஆசாரியரை அவர்கள் வகுப்புகளின்படியும், லேவியரை அவர்கள்முறை வரிசைகளின்படியும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves.]]></a:t>
+              <a:t><![CDATA[19. சிறையிருப்பிலிருந்து வந்தவர்கள் முதலாம் மாதம் பதினாலாந்தேதியிலே பஸ்காவையும் ஆசரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the children of Israel, which were come again out of captivity, and all such as had]]></a:t>
+              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[separated themselves unto them from the filthiness of the heathen of the land, to seek the LORD God]]></a:t>
+              <a:t><![CDATA[சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel, did eat,]]></a:t>
+              <a:t><![CDATA[தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And kept the feast of unleavened bread seven days with joy: for the LORD had made them joyful,]]></a:t>
+              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and turned the heart of the king of Assyria unto them, to strengthen their hands in the work of the]]></a:t>
+              <a:t><![CDATA[நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14174,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of God, the God of Israel.]]></a:t>
+              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. In the first year of Cyrus the king the same Cyrus the king made a decree concerning the house of]]></a:t>
+              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God at Jerusalem, Let the house be built, the place where they offered sacrifices, and let the]]></a:t>
+              <a:t><![CDATA[பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[foundations thereof be strongly laid; the height thereof threescore cubits, and the breadth thereof]]></a:t>
+              <a:t><![CDATA[அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threescore cubits;]]></a:t>
+              <a:t><![CDATA[4. அது மூன்று வரிசை பெருங்கற்களாலும், ஒரு மச்சு வரிசை புது உத்திரங்களாலும் கட்டப்படக்கடவது; அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>