--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -77,50 +77,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +172,64 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +370,67 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தரியுராஜா எழுதியனுப்பினதாவது: இப்பொழுதும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும் சேத்தார்பொஸ்னாயுமாகிய நீங்களும், நதிக்கு அப்புறத்திலிருக்கிற அப்பற்சாகியரான உங்கள் வகையரா யாவரும் அவ்விடத்தைவிட்டு விலகியிருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. அது மூன்று வரிசை பெருங்கற்களாலும், ஒரு மச்சு வரிசை புது உத்திரங்களாலும் கட்டப்படக்கடவது; அதற்குச் செல்லும் செலவு ராஜாவின் அரமனையிலிருந்து கொடுக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தரியுராஜா எழுதியனுப்பினதாவது: இப்பொழுதும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும் சேத்தார்பொஸ்னாயுமாகிய நீங்களும், நதிக்கு அப்புறத்திலிருக்கிற அப்பற்சாகியரான உங்கள் வகையரா யாவரும் அவ்விடத்தைவிட்டு விலகியிருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. அது மூன்று வரிசை பெருங்கற்களாலும், ஒரு மச்சு வரிசை புது உத்திரங்களாலும் கட்டப்படக்கடவது; அதற்குச் செல்லும் செலவு ராஜாவின் அரமனையிலிருந்து கொடுக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனுடைய ஆலயத்தின்வேலையை அவர்கள் செய்யட்டும், யூதருடைய அதிபதியும், யூதரின் மூப்பரும், தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே கட்டக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனுடைய ஆலயத்தின்வேலையை அவர்கள் செய்யட்டும், யூதருடைய அதிபதியும், யூதரின் மூப்பரும், தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே கட்டக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தரியுராஜா எழுதியனுப்பினதாவது: இப்பொழுதும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும் சேத்தார்பொஸ்னாயுமாகிய நீங்களும், நதிக்கு அப்புறத்திலிருக்கிற அப்பற்சாகியரான உங்கள் வகையரா யாவரும் அவ்விடத்தைவிட்டு விலகியிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தரியுராஜா எழுதியனுப்பினதாவது: இப்பொழுதும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும் சேத்தார்பொஸ்னாயுமாகிய நீங்களும், நதிக்கு அப்புறத்திலிருக்கிற அப்பற்சாகியரான உங்கள் வகையரா யாவரும் அவ்விடத்தைவிட்டு விலகியிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[7. தேவனுடைய ஆலயத்தின்வேலையை அவர்கள் செய்யட்டும், யூதருடைய அதிபதியும், யூதரின் மூப்பரும், தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே கட்டக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எருசலேமிலிருக்கிற ஆசாரியர்கள் பரலோகத்தின் தேவனுக்குச் சுகந்த வாசனையான பலிகளைச் செலுத்தி, ராஜாவுக்கும் அவர் குமாரருக்கும் தீர்க்காயுசுண்டாக மன்றாடும்படிக்கு இப்படிச் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[7. தேவனுடைய ஆலயத்தின்வேலையை அவர்கள் செய்யட்டும், யூதருடைய அதிபதியும், யூதரின் மூப்பரும், தேவனுடைய ஆலயத்தை அதின் ஸ்தானத்திலே கட்டக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எருசலேமிலிருக்கிற ஆசாரியர்கள் பரலோகத்தின் தேவனுக்குச் சுகந்த வாசனையான பலிகளைச் செலுத்தி, ராஜாவுக்கும் அவர் குமாரருக்கும் தீர்க்காயுசுண்டாக மன்றாடும்படிக்கு இப்படிச் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய ஆலயத்தை யூதரின் மூப்பர் கட்டும் விஷயத்தில் நீங்கள் அவர்களுக்குச் செய்யத்தக்கதாய், நம்மால் உண்டான கட்டளை என்னவென்றால், அந்த மனிதருக்குத் தடை உண்டாகாதபடிக்கு, நதிக்கு அப்புறத்தில் வாங்கப்படும் பகுதியாகிய ராஜாவின் திரவியத்திலே அவர்களுக்குத் தாமதமில்லாமல் செல்லும் செலவு கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நதிக்கு இப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும், சேத்தார்பொஸ்னாயும், அவர்கள் வகையராவும், தரியுராஜா கட்டளையிட்டபிரகாரம் ஜாக்கிரதையாய்ச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. பரலோகத்தின் தேவனுக்குச் சர்வாங்க தகனபலிகளையிடத் தேவையான இளங்காளைகள், ஆட்டுக்கடாக்கள், ஆட்டுக்குட்டிகள், கோதுமை, உப்பு, திராட்சரசம், எண்ணெய் முதலானவை தினந்தினம் அவர்கள் சொற்படி தாழ்ச்சியில்லாமல் கொடுக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நதிக்கு இப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும், சேத்தார்பொஸ்னாயும், அவர்கள் வகையராவும், தரியுராஜா கட்டளையிட்டபிரகாரம் ஜாக்கிரதையாய்ச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. எருசலேமிலிருக்கிற ஆசாரியர்கள் பரலோகத்தின் தேவனுக்குச் சுகந்த வாசனையான பலிகளைச் செலுத்தி, ராஜாவுக்கும் அவர் குமாரருக்கும் தீர்க்காயுசுண்டாக மன்றாடும்படிக்கு இப்படிச் செய்யப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. எருசலேமிலிருக்கிற ஆசாரியர்கள் பரலோகத்தின் தேவனுக்குச் சுகந்த வாசனையான பலிகளைச் செலுத்தி, ராஜாவுக்கும் அவர் குமாரருக்கும் தீர்க்காயுசுண்டாக மன்றாடும்படிக்கு இப்படிச் செய்யப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவாகிய தரியு அரசாளுகிற ஆறாம் வருஷம் ஆதார் என்னும் மாதம் மூன்றாந்தேதியிலே அந்த ஆலயம் கட்டி முடிந்தது.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் நம்மால் பிறக்கும் கட்டளையென்னவென்றால்: எந்த மனிதனாவது இந்தக் கட்டளையை மாற்றினால், அவன் வீட்டிலிருந்து ஒரு உத்திரம் நீங்கி நாட்டப்பட்டு, அவன் அதில் தூக்கிப்போடப்படவும், அதினிமித்தாக அவனுடைய வீடு குப்பைமேடாக்கப்படவுங்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேதிய சீமையிலிருக்கிற அக்மேதா பட்டணத்தின் அரமனையிலே ஒரு சுருள் அகப்பட்டது; அதிலே எழுதியிருந்த விபரமாவது:]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது ராஜாவாகிய தரியு இட்ட கட்டளையின்படியே பாபிலோன் கஜானாவிலுள்ள தஸ்திர அறையைச் சோதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இஸ்ரவேல் புத்திரரும், ஆசாரியரும், லேவியரும், சிறையிருப்பிலிருந்து வந்த மற்றவர்களும் தேவனுடைய ஆலயப் பிரதிஷ்டையைச் சந்தோஷமாய்க் கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது இஸ்ரவேல் புத்திரரும், ஆசாரியரும், லேவியரும், சிறையிருப்பிலிருந்து வந்த மற்றவர்களும் தேவனுடைய ஆலயப் பிரதிஷ்டையைச் சந்தோஷமாய்க் கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின் பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் இதை மாற்றவும், எருசலேமிலுள்ள தேவனுடைய ஆலயத்தைக் கெடுக்கவும், தங்கள் கையை நீட்டப்போகிற சகல ராஜாக்களையும் சகல ஜனங்களையும் தம்முடைய நாமத்தை அங்கே விளங்கப்பண்ணின தேவன் நிர்மூலமாக்கக்கடவர்; தரியுவாகிய நாம் இந்தக் கட்டளையைக் கொடுத்தோம்; இதின்படி ஜாக்கிரதையாய்ச் செய்யப்படக்கடவது என்று எழுதியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசேயின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே, அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆராதனைக்கென்று ஆசாரியரை அவர்கள் வகுப்புகளின்படியும், லேவியரை அவர்கள்முறை வரிசைகளின்படியும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நதிக்கு இப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும், சேத்தார்பொஸ்னாயும், அவர்கள் வகையராவும், தரியுராஜா கட்டளையிட்டபிரகாரம் ஜாக்கிரதையாய்ச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசேயின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே, அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆராதனைக்கென்று ஆசாரியரை அவர்கள் வகுப்புகளின்படியும், லேவியரை அவர்கள்முறை வரிசைகளின்படியும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நதிக்கு இப்புறத்திலிருக்கிற தேசாதிபதியாகிய தத்னாயும், சேத்தார்பொஸ்னாயும், அவர்கள் வகையராவும், தரியுராஜா கட்டளையிட்டபிரகாரம் ஜாக்கிரதையாய்ச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சிறையிருப்பிலிருந்து வந்தவர்கள் முதலாம் மாதம் பதினாலாந்தேதியிலே பஸ்காவையும் ஆசரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+              <a:t><![CDATA[14. அப்படியே யூதரின் மூப்பர் கட்டினார்கள்; தீர்க்கதரிசியாகிய ஆகாயும் இத்தோவின் குமாரனாகிய சகரியாவும் தீர்க்கதரிசனம் சொல்லிவந்தபடியினால் அவர்களுடைய காரியம் கைகூடிவந்தது; அவர்கள் இஸ்ரவேலின் தேவனுடைய கட்டளைப்படியேயும், கோரேஸ், தரியு, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா என்பவர்களுடைய கட்டளைப்படியேயும் அதைக்கட்டி முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய தரியு அரசாளுகிற ஆறாம் வருஷம் ஆதார் என்னும் மாதம் மூன்றாந்தேதியிலே அந்த ஆலயம் கட்டி முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. மேதிய சீமையிலிருக்கிற அக்மேதா பட்டணத்தின் அரமனையிலே ஒரு சுருள் அகப்பட்டது; அதிலே எழுதியிருந்த விபரமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய தரியு அரசாளுகிற ஆறாம் வருஷம் ஆதார் என்னும் மாதம் மூன்றாந்தேதியிலே அந்த ஆலயம் கட்டி முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது இஸ்ரவேல் புத்திரரும், ஆசாரியரும், லேவியரும், சிறையிருப்பிலிருந்து வந்த மற்றவர்களும் தேவனுடைய ஆலயப் பிரதிஷ்டையைச் சந்தோஷமாய்க் கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது இஸ்ரவேல் புத்திரரும், ஆசாரியரும், லேவியரும், சிறையிருப்பிலிருந்து வந்த மற்றவர்களும் தேவனுடைய ஆலயப் பிரதிஷ்டையைச் சந்தோஷமாய்க் கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4414,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின் பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின் பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. தேவனுடைய ஆலயத்தின் பிரதிஷ்டைக்காக நூறு காளைகளையும், இருநூறு ஆட்டுக்கடாக்களையும், நானூறு ஆட்டுக்குட்டிளையும், இஸ்ரவேல் கோத்திரங்களுடைய இலக்கத்தின்படியே, இஸ்ரவேல் அனைத்தின் பாவநிவாரணபலிக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. மோசேயின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே, அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆராதனைக்கென்று ஆசாரியரை அவர்கள் வகுப்புகளின்படியும், லேவியரை அவர்கள்முறை வரிசைகளின்படியும் நிறுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. மோசேயின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே, அவர்கள் எருசலேமிலுள்ள தேவனுடைய ஆராதனைக்கென்று ஆசாரியரை அவர்கள் வகுப்புகளின்படியும், லேவியரை அவர்கள்முறை வரிசைகளின்படியும் நிறுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. சிறையிருப்பிலிருந்து வந்தவர்கள் முதலாம் மாதம் பதினாலாந்தேதியிலே பஸ்காவையும் ஆசரித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5177,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. மேதிய சீமையிலிருக்கிற அக்மேதா பட்டணத்தின் அரமனையிலே ஒரு சுருள் அகப்பட்டது; அதிலே எழுதியிருந்த விபரமாவது:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆசாரியரும் லேவியரும் ஒருமனப்பட்டுத் தங்களைச் சுத்தம்பண்ணிக்கொண்டதினால், எல்லாரும் சுத்தமாயிருந்து, சிறையிருப்பிலிருந்து வந்தவர்கள் எல்லாருக்காகவும், ஆசாரியரான தங்கள் சகோதரருக்காகவும் தங்களுக்காகவும் பஸ்காவின் ஆட்டுக்குட்டிகளை அடித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்படியே சிறையிருப்பிலிருந்து திரும்பிவந்த இஸ்ரவேல் புத்திரரும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் நாடும்படி, பூலோக ஜாதிகளின் அசுத்தத்தை விட்டு, அவர்களண்டையிலே சேர்ந்த அனைவரும் அதைப் புசித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. புளிப்பில்லாத அப்பப்பண்டிகையை ஏழுநாளாகச் சந்தோஷத்துடனே ஆசரித்தார்கள்; கர்த்தர் அவர்களை மகிழ்ச்சியாக்கி, அவர்கள் கைகளை இஸ்ரவேலின் தேவன் என்னும் தேவனுடைய ஆலயத்தின் வேலையிலே பலப்படுத்தத்தக்கதாய் அசீரியருடைய ராஜாவின் இருதயத்தை அவர்கள் பட்சத்தில் சார்ந்திருக்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது மூன்று வரிசை பெருங்கற்களாலும், ஒரு மச்சு வரிசை புது உத்திரங்களாலும் கட்டப்படக்கடவது; அதற்குச் செல்லும் செலவு ராஜாவின் அரமனையிலிருந்து கொடுக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நேபுகாத்நேச்சார் எருசலேமிலிருந்த ஆலயத்திலிருந்து எடுத்து, பாபிலோனுக்குக் கொண்டுவந்த தேவனுடைய ஆலயத்துக்கடுத்தபொன் வெள்ளிப் பணிமுட்டுகள் எருசலேமிலுள்ள தேவாலயமாகிய தங்கள் ஸ்தானத்திற்குப் போய்ச் சேரும்படிக்குத் திரும்பக் கொடுக்கப்படக்கடவது; அவைகளை தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகக்கடவர்கள் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. ராஜாவாகிய கோரேசின் முதலாம் வருஷத்தில், கோரேஸ் ராஜா எருசலேமிலிருந்த தேவாலயத்தைக்குறித்துப் பிறப்பித்த உத்தரவு என்னவென்றால்: தேவாலயமானது பலிசெலுத்தப்பட்டுவந்த ஸ்தானத்திலே கட்டப்படக்கடவது; அதின் அஸ்திபாரங்கள் பலமாயிருப்பதாக; அது அறுபது முழ உயரமும், அறுபது முழ அகலமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492064" r:id="rId1"/>
+    <p:sldLayoutId id="2473434033" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6904,166 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ત્યારબાદ દાર્યાવેશે આ મુજબ હુકમ બહાર પાડ્યો: ફ્રાંતની પશ્ચિમે આવેલા પ્રદેશના સૂબા તાત્તનાય,]]></a:t>
+              <a:t><![CDATA[4. With three rows of great stones, and a row of new timber: and let the expenses be given out of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શથાર-બોઝનાય અને તેમના સાથી અમલદારો જોગ. તેઓએ ત્યાથી દૂર રહેવું.]]></a:t>
+              <a:t><![CDATA[the king's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. દેવના મંદિરના બાંધકામમાં તમારે વિઘ્નો ન નાખવા, યહૂદાના પ્રશાસક અને યહૂદીયાઓના આગેવાનો દેવનું]]></a:t>
+              <a:t><![CDATA[5. And also let the golden and silver vessels of the house of God, which Nebuchadnezzar took forth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિર એના અસલ સ્થાને ફરીથી બાંધે.]]></a:t>
+              <a:t><![CDATA[out of the temple which is at Jerusalem, and brought unto Babylon, be restored, and brought again]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. યહૂદીયાઓના વડીલોને દેવનું મંદિર બાંધવામાં તમારે મદદ કરવી એવું મારું ફરમાન છે: એનો સમગ્ર ખચોર્]]></a:t>
+              <a:t><![CDATA[unto the temple which is at Jerusalem, every one to his place, and place them in the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફ્રાત પારના પ્રદેશના મહેસૂલમાંથી થતી રાજ્યની આવકમાંથી અચૂક ચૂકવી દેવો. જેથી કામ અટકી પડે નહિ.]]></a:t>
+              <a:t><![CDATA[6. Now therefore, Tatnai, governor beyond the river, Shetharboznai, and your companions the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આકાશના દેવને દહનાર્પણો અર્પવા માટે યરૂશાલેમના યાજકોને જુવાન વાછરડાં, બકરા, ઘેટાં, હલવાનો, તથા]]></a:t>
+              <a:t><![CDATA[Apharsachites, which are beyond the river, be all of you far from thence:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘઉં, મીઠું, દ્રાક્ષારસ અને તેલ તેઓ જે કઇં માગે તે બધું અચૂક દરરોજ પૂરું પાડવું.]]></a:t>
+              <a:t><![CDATA[7. Let the work of this house of God alone; let the governor of the Jews and the elders of the Jews]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જેથી તેઓ આકાશના દેવને પ્રસન્ન કરવા માટે સુવાસિત દહનાર્પણો કરે, અને રાજાના તથા તેના પુત્રોના]]></a:t>
+              <a:t><![CDATA[build this house of God in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીર્ધાયુષ્ય માટે પ્રાર્થના કરે.]]></a:t>
+              <a:t><![CDATA[8. Moreover I make a decree what all of you shall do to the elders of these Jews for the building of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. એ પછી દાર્યાવેશ રાજાએ બાબિલના ભંડારોના કાર્યાલયમાં તપાસ કરવાનો હુકમ કર્યો.]]></a:t>
+              <a:t><![CDATA[1. Then Darius the king made a decree, and search was made in the house of the rolls, where the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. વળી એવો હુકમ પણ કર્યો છે કે, “જે કોઇ આ હુકમનું ઉલ્લંઘન કરે તેના ઘરનો એક મોભ ખેંચી કાઢવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[this house of God: that of the king's goods, even of the tribute beyond the river, forthwith]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેનું ઘર કચરાનો ઢગલો કરી નાખવું.]]></a:t>
+              <a:t><![CDATA[expenses be given unto these men, that they be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જે રાજાઓ કે પ્રજાઓ યરૂશાલેમના દેવના મંદિરનો ફેરફાર કરવાનો કે વિનાશ કરવાનો પ્રયત્ન કરશે તેનો ભલે]]></a:t>
+              <a:t><![CDATA[9. And that which they have need of, both young bullocks, and rams, and lambs, for the burnt]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ વિનાશ કરે.”હું દાર્યાવેશ તમને આ હુકમ કરું છું. તેનું સંપૂર્ણ વફાદારીથી પાલન કરવામાં આવે.]]></a:t>
+              <a:t><![CDATA[offerings of the God of heaven, wheat, salt, wine, and oil, according to the appointment of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ત્યારપછી ફ્રાંતની પશ્ચિમના પ્રદેશના સૂબા તાત્તનાયએ, શથાર-બોઝનાયે અને તેમના સાથીઓએ રાજા દર્યાવેશે]]></a:t>
+              <a:t><![CDATA[priests which are at Jerusalem, let it be given them day by day without fail:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલેલી આજ્ઞાનું અક્ષરશ: પાલન કર્યુ.]]></a:t>
+              <a:t><![CDATA[10. That they may offer sacrifices of sweet savours unto the God of heaven, and pray for the life of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. યહૂદીયાઓના વડીલોએ પણ પ્રબોધકો હાગ્ગાય અને ઇદ્દોના પુત્ર ઝખાર્યાના વચનોથી પ્રેરાઇને મંદિરનું]]></a:t>
+              <a:t><![CDATA[the king, and of his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધકામ ફરીથી ચાલુ કર્યુ અને તેમનું ઉદેશ્ય પુરું કર્યુ. તેઓએ ઇસ્રાએલના દેવના ફરમાન મુજબ તથા કોરેશ,]]></a:t>
+              <a:t><![CDATA[11. Also I have made a decree, that whosoever shall alter this word, let timber be pulled down from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દાર્યાવેશ અને આર્તાહશાસ્તા અને ઇરાનના રાજાઓના ફરમાન મુજબ બાંધકામને પૂરું કર્યુ.]]></a:t>
+              <a:t><![CDATA[his house, and being set up, let him be hanged thereon; and let his house be made a dunghill for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તે મંદિર રાજા દાર્યાવેશના રાજ્યના છઠ્ઠા વષેર્ અદાર મહિનાના ત્રીજે દિવસે પૂર્ણ થયું હતું.]]></a:t>
+              <a:t><![CDATA[this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ત્યારે માદાય પ્રાંતના ‘એકબાતાના’ કિલ્લામાંથી એક લેખ મળી આવ્યો; એમાં આ ટીપ્પણી હતી;]]></a:t>
+              <a:t><![CDATA[treasures were laid up in Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ત્યારબાદ ઇસ્રાએલીઓએ યાજકોએ, લેવીઓએ અને દેશવટેથી પાછા ફરેલા બાકીના બધા લોકોએ ભારે આનંદપૂર્વક એ]]></a:t>
+              <a:t><![CDATA[12. And the God that has caused his name to dwell there destroy all kings and people, that shall put]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરનું સમર્પણ ઉજવ્યું.]]></a:t>
+              <a:t><![CDATA[to their hand to alter and to destroy this house of God which is at Jerusalem. I Darius have made a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેમણે 100 બળદો, 200 ઘેટાં, 400 હલવાન, અને બાર બકરાની આખા ઇસ્રાએલ માટેની પાપાર્થાપણની બલી આપી.]]></a:t>
+              <a:t><![CDATA[decree; let it be done with speed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ત્યારબાદ તેમણે મૂસાના ગ્રંથમા લખ્યા મુજબ, યાજકોને અને લેવીઓને દેવનાં મંદિરની સેવા કરવા ટૂકડીવાર]]></a:t>
+              <a:t><![CDATA[13. Then Tatnai, governor on this side the river, Shetharboznai, and their companions, according to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરીથી નીમી દીધા.]]></a:t>
+              <a:t><![CDATA[that which Darius the king had sent, so they did speedily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. દેશવટેથી પાછા ફરેલા માણસોએ પહેલા મહિનાના ચૌદમા દિવસે પાસ્ખાનું પર્વ ઊજવ્યું.]]></a:t>
+              <a:t><![CDATA[14. And the elders of the Jews built, and they prospered through the prophesying of Haggai the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. બધા જ યાજકો અને લેવીઓએ પોતાનું શુદ્ધિકરણ કર્યુ હતું અને તેઓ હવે વિધિવત્ત શુદ્ધ હતા. લેવીઓએ]]></a:t>
+              <a:t><![CDATA[prophet and Zechariah the son of Iddo. And they built, and finished it, according to the commandment]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બંદીવાસમાંથી આવેલા સર્વ લોકો તેમના સગાંવહાંલા, યાજકો અને પોતાને માટે પાસ્ખાના હલવાનનો વધ કર્યો.]]></a:t>
+              <a:t><![CDATA[of the God of Israel, and according to the commandment of Cyrus, and Darius, and Artaxerxes king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ઇસ્રાએલી જેઓ દેશવટેથી પાછા આવ્યા હતા તેઓએ પાસ્ખા ખાધું, કેટલાક બીજાઓએ ઇસ્રાએલના દેવ યહોવાને]]></a:t>
+              <a:t><![CDATA[Persia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શોધવા પોતાને પ્રજાની અશુદ્ધિઓથી જુદા કર્યા અને ઇસ્રાએલના દેવ યહોવા પાસે આવ્યા. તેઓએ તેમની સાથે ખાધું]]></a:t>
+              <a:t><![CDATA[15. And this house was finished on the third day of the month Adar, which was in the sixth year of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. “રાજા કોરેશે પોતાના શાસનના પ્રથમ વર્ષ દરમ્યાન યરૂશાલેમમાં આવેલા દેવના મંદિરના સંબંધમાં આ હુકમ]]></a:t>
+              <a:t><![CDATA[2. And there was found at Achmetha, in the palace that is in the province of the Medes, a roll, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પણ ખરું.]]></a:t>
+              <a:t><![CDATA[the reign of Darius the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. સાત દિવસ સુધી તેમણે આનંદભેર બેખમીર રોટલીનું પર્વ ઊજવ્યું. તેઓ ખૂબ આનંદમાં હતા કારણકે યહોવાએ]]></a:t>
+              <a:t><![CDATA[16. And the children of Israel, the priests, and the Levites, and the rest of the children of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આશ્શૂરના રાજાના હૃદયમાં ઇસ્રાએલીઓ પ્રત્યે સદ્ભાવ જગાડી તેમના દેવ યહોવાના મંદિરના કામમાં તેમને મદદ]]></a:t>
+              <a:t><![CDATA[captivity, kept the dedication of this house of God with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11952,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવા પ્રેર્યાં હતાં.]]></a:t>
+              <a:t><![CDATA[17. And offered at the dedication of this house of God an hundred bullocks, two hundred rams, four]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[hundred lambs; and for a sin offering for all Israel, twelve he goats, according to the number of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And they set the priests in their divisions, and the Levites in their courses, for the service]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[of God, which is at Jerusalem; as it is written in the book of Moses.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And the children of the captivity kept the passover upon the fourteenth day of the first month.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. For the priests and the Levites were purified together, all of them were pure, and killed the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12876,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરમાવ્યો હતો, લોકોનું યજ્ઞો અર્પણ કરવાનું જે સ્થાન છે એ સ્થાન પર મંદિર ફરી બાંધવું. તેના પાયાઓ જાળવી]]></a:t>
+              <a:t><![CDATA[therein was a record thus written:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[passover for all the children of the captivity, and for their brethren the priests, and for]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[themselves.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the children of Israel, which were come again out of captivity, and all such as had]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[separated themselves unto them from the filthiness of the heathen of the land, to seek the LORD God]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[of Israel, did eat,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And kept the feast of unleavened bread seven days with joy: for the LORD had made them joyful,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and turned the heart of the king of Assyria unto them, to strengthen their hands in the work of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[house of God, the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખવા એની ઊંચાઇ 90 ફુટ અને પહોળાઇ 90 ફુટ રાખવી.]]></a:t>
+              <a:t><![CDATA[3. In the first year of Cyrus the king the same Cyrus the king made a decree concerning the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ભીંતોમાં મોટા પથ્થરના ત્રણ થર અને નવા લાકડાનો એક થર રાખવો. તમામ ખર્ચ રાજભંડારમાંથી કરવો.]]></a:t>
+              <a:t><![CDATA[God at Jerusalem, Let the house be built, the place where they offered sacrifices, and let the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તદુપરાંત યરૂશાલેમના મંદિરમાંથી નબૂખાદનેસ્સાર જે સોના ચાંદીના વાસણો બાબિલ લઇ આવ્યો હતો તે પાછાં]]></a:t>
+              <a:t><![CDATA[foundations thereof be strongly laid; the height thereof threescore cubits, and the breadth thereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સોંપી દેવા, તે બધાં પાછા યરૂશાલેમના દેવના મંદિરમાં લઇ જઇ ત્યાં તેના મૂળસ્થાને ફરી ગોઠવી દેવાં.”]]></a:t>
+              <a:t><![CDATA[threescore cubits;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>