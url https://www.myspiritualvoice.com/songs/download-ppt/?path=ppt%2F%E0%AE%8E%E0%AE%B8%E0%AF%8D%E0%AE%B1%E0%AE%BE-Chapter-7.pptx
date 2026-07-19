--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -103,50 +103,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +191,54 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +392,57 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -813,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் மாதத்தில் அவன் எருசலேமுக்கு வந்தான்; அது அந்த ராஜாவின் ஏழாம் வருஷமானது.]]></a:t>
+              <a:t><![CDATA[7. அவனோடேகூட இஸ்ரவேல் புத்திரரிலும், ஆசாரியரிலும், லேவியரிலும், பாடகரிலும், வாசல் காவலாளரிலும், நிதனீமியரிலும், சிலர் அர்தசஷ்டா ராஜாவின் ஏழாம் வருஷத்திலே எருசலேமுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முதலாம் மாதம் முதல்தேதியிலே அவன் பாபிலோனிலிருந்து பிரயாணமாகப் புறப்பட்டு, ஐந்தாம் மாதம் முதல்தேதியிலே தன் தேவனுடைய தயவுள்ள கரம் தன்மேலிருந்ததினால் எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் மாதத்தில் அவன் எருசலேமுக்கு வந்தான்; அது அந்த ராஜாவின் ஏழாம் வருஷமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய வேதத்தை ஆராயவும், அதின்படி செய்யவும், இஸ்ரவேலிலே கட்டளைகளையும் நீதிநியாயங்களையும் உபதேசிக்கவும், எஸ்றா தன் இருதயத்தைப் பக்குவப்படுத்தியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. முதலாம் மாதம் முதல்தேதியிலே அவன் பாபிலோனிலிருந்து பிரயாணமாகப் புறப்பட்டு, ஐந்தாம் மாதம் முதல்தேதியிலே தன் தேவனுடைய தயவுள்ள கரம் தன்மேலிருந்ததினால் எருசலேமுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய கற்பனைகளின் வார்த்தைகளிலும், அவர் இஸ்ரவேலுக்குக் கொடுத்த கட்டளைகளிலும் படித்துத் தேறின வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்கு, ராஜாவாகிய அர்தசஷ்டா கொடுத்த சன்னதின் நகலாவது:]]></a:t>
+              <a:t><![CDATA[10. கர்த்தருடைய வேதத்தை ஆராயவும், அதின்படி செய்யவும், இஸ்ரவேலிலே கட்டளைகளையும் நீதிநியாயங்களையும் உபதேசிக்கவும், எஸ்றா தன் இருதயத்தைப் பக்குவப்படுத்தியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜாதிராஜாவாகிய அர்தசஷ்டா பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கிற உத்தம வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்குப் பூரண சமாதானமுண்டாக வாழ்த்தி எழுதுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய கற்பனைகளின் வார்த்தைகளிலும், அவர் இஸ்ரவேலுக்குக் கொடுத்த கட்டளைகளிலும் படித்துத் தேறின வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்கு, ராஜாவாகிய அர்தசஷ்டா கொடுத்த சன்னதின் நகலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நம்முடைய ராஜ்யத்தில் இருக்கிற இஸ்ரவேல் ஜனத்திலும், அதின் ஆசாரியரிலும் லேவியரிலும், உன்னோடேகூட எருசலேமுக்குப் போக மனப்பூர்வமாயிருக்கிற யாவரும் போகலாம் என்று நம்மாலே உத்தரவாகிறது.]]></a:t>
+              <a:t><![CDATA[12. ராஜாதிராஜாவாகிய அர்தசஷ்டா பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கிற உத்தம வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்குப் பூரண சமாதானமுண்டாக வாழ்த்தி எழுதுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ உன் கையிலிருக்கிற உன் தேவனுடைய நியாயப்பிரமாணத்தின்படி, யூதாவையும் எருசலேமையும் விசாரித்து நடத்தவும்,]]></a:t>
+              <a:t><![CDATA[13. நம்முடைய ராஜ்யத்தில் இருக்கிற இஸ்ரவேல் ஜனத்திலும், அதின் ஆசாரியரிலும் லேவியரிலும், உன்னோடேகூட எருசலேமுக்குப் போக மனப்பூர்வமாயிருக்கிற யாவரும் போகலாம் என்று நம்மாலே உத்தரவாகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவும் அவருடைய மந்திரிமாரும் எருசலேமில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனுக்கு மனப்பூர்வமாய்க் கொடுத்த வெள்ளியையும் பொன்னையும்,]]></a:t>
+              <a:t><![CDATA[14. நீ உன் கையிலிருக்கிற உன் தேவனுடைய நியாயப்பிரமாணத்தின்படி, யூதாவையும் எருசலேமையும் விசாரித்து நடத்தவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாபிலோன் சீமையெங்கும் உனக்குக் கிடைக்கும் எல்லா வெள்ளியையும் பொன்னையும், உன்னுடைய ஜனமும் ஆசாரியரும் எருசலேமிலுள்ள தங்கள் தேவனுடைய ஆலயத்துக்கென்று மனஉற்சாகமாய்க் கொடுக்கும் காணிக்கைகளையும் நீ கொண்டுபோகவும், நீ ராஜாவினாலும் அவருடைய ஏழு மந்திரிமாராலும் அனுப்பப்படுகிறாய்.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவும் அவருடைய மந்திரிமாரும் எருசலேமில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனுக்கு மனப்பூர்வமாய்க் கொடுத்த வெள்ளியையும் பொன்னையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் அந்தத் திரவியத்தினால் நீ தாமதமின்றி காளைகளையும் ஆட்டுக்கடாக்களையும், ஆட்டுக்குட்டிகளையும், அவைகளுக்கடுத்த போஜனபலிகளையும், பானபலிகளையும் வாங்கி, அவைகளை எருசலேமிலுள்ள உங்கள்தேவனுடைய ஆலயத்துப் பலிபீடத்தின்மேல் செலுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[16. பாபிலோன் சீமையெங்கும் உனக்குக் கிடைக்கும் எல்லா வெள்ளியையும் பொன்னையும், உன்னுடைய ஜனமும் ஆசாரியரும் எருசலேமிலுள்ள தங்கள் தேவனுடைய ஆலயத்துக்கென்று மனஉற்சாகமாய்க் கொடுக்கும் காணிக்கைகளையும் நீ கொண்டுபோகவும், நீ ராஜாவினாலும் அவருடைய ஏழு மந்திரிமாராலும் அனுப்பப்படுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் அந்தத் திரவியத்தினால் நீ தாமதமின்றி காளைகளையும் ஆட்டுக்கடாக்களையும், ஆட்டுக்குட்டிகளையும், அவைகளுக்கடுத்த போஜனபலிகளையும், பானபலிகளையும் வாங்கி, அவைகளை எருசலேமிலுள்ள உங்கள்தேவனுடைய ஆலயத்துப் பலிபீடத்தின்மேல் செலுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[16. பாபிலோன் சீமையெங்கும் உனக்குக் கிடைக்கும் எல்லா வெள்ளியையும் பொன்னையும், உன்னுடைய ஜனமும் ஆசாரியரும் எருசலேமிலுள்ள தங்கள் தேவனுடைய ஆலயத்துக்கென்று மனஉற்சாகமாய்க் கொடுக்கும் காணிக்கைகளையும் நீ கொண்டுபோகவும், நீ ராஜாவினாலும் அவருடைய ஏழு மந்திரிமாராலும் அனுப்பப்படுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மீதியான வெள்ளியையும் பொன்னையும் கொண்டு செய்யவேண்டியது இன்னதென்று உனக்கும் உன் சகோதரருக்கும் நலமாய்த் தோன்றுகிறபடி அதை உங்கள் தேவனுடைய சித்தத்தின்படியே செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆகையால் அந்தத் திரவியத்தினால் நீ தாமதமின்றி காளைகளையும் ஆட்டுக்கடாக்களையும், ஆட்டுக்குட்டிகளையும், அவைகளுக்கடுத்த போஜனபலிகளையும், பானபலிகளையும் வாங்கி, அவைகளை எருசலேமிலுள்ள உங்கள்தேவனுடைய ஆலயத்துப் பலிபீடத்தின்மேல் செலுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக உனக்குக் கொடுக்கப்பட்ட பணிமுட்டுகளையும் நீ எருசலேமின் தேவனுடைய சந்நிதியில் ஒப்புவிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[18. மீதியான வெள்ளியையும் பொன்னையும் கொண்டு செய்யவேண்டியது இன்னதென்று உனக்கும் உன் சகோதரருக்கும் நலமாய்த் தோன்றுகிறபடி அதை உங்கள் தேவனுடைய சித்தத்தின்படியே செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் உன் தேவனுடைய ஆலயத்துக்கு அவசியமாய்க் கொடுக்கவேண்டியிருப்பதை, நீ ராஜாவின் கஜானாவிலிருந்து வாங்கிக் கொடுப்பாயாக.]]></a:t>
+              <a:t><![CDATA[19. உன் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக உனக்குக் கொடுக்கப்பட்ட பணிமுட்டுகளையும் நீ எருசலேமின் தேவனுடைய சந்நிதியில் ஒப்புவிக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிக்கு அப்புறத்திலிருக்கிற எல்லா கஜான்சிகளுக்கும் அர்தசஷ்டா என்னும் ராஜாவாகிய நாம் இடுகிற கட்டளை என்னவென்றால், பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கும் வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியன் நூறுதாலந்து வெள்ளி, ஆற்றுக்கலக்கோதுமை, நூற்றுக்கலத் திராட்சரசம், நூற்றுக்கல எண்ணெய்மட்டும் உங்களைக் கேட்பவை எல்லாவற்றையும்,]]></a:t>
+              <a:t><![CDATA[20. பின்னும் உன் தேவனுடைய ஆலயத்துக்கு அவசியமாய்க் கொடுக்கவேண்டியிருப்பதை, நீ ராஜாவின் கஜானாவிலிருந்து வாங்கிக் கொடுப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வேண்டிய உப்பையும், தாமதமில்லாமல் கொடுக்கவும்,]]></a:t>
+              <a:t><![CDATA[21. நதிக்கு அப்புறத்திலிருக்கிற எல்லா கஜான்சிகளுக்கும் அர்தசஷ்டா என்னும் ராஜாவாகிய நாம் இடுகிற கட்டளை என்னவென்றால், பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கும் வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியன் நூறுதாலந்து வெள்ளி, ஆற்றுக்கலக்கோதுமை, நூற்றுக்கலத் திராட்சரசம், நூற்றுக்கல எண்ணெய்மட்டும் உங்களைக் கேட்பவை எல்லாவற்றையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வேண்டிய உப்பையும், தாமதமில்லாமல் கொடுக்கவும்,]]></a:t>
+              <a:t><![CDATA[21. நதிக்கு அப்புறத்திலிருக்கிற எல்லா கஜான்சிகளுக்கும் அர்தசஷ்டா என்னும் ராஜாவாகிய நாம் இடுகிற கட்டளை என்னவென்றால், பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கும் வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியன் நூறுதாலந்து வெள்ளி, ஆற்றுக்கலக்கோதுமை, நூற்றுக்கலத் திராட்சரசம், நூற்றுக்கல எண்ணெய்மட்டும் உங்களைக் கேட்பவை எல்லாவற்றையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பரலோகத்தின் தேவனுடைய கற்பனையின்படியே, எது தேவையாயிருக்குமோ அதுவெல்லாம் பரலோகத்தின் தேவனுடைய ஆலயத்திற்கு ஜாக்கிரதையாய்ச் செலுத்தப்படவும் வேண்டும்; ராஜாவும் அவர் குமாரரும் ஆளும் ராஜ்யத்தின்மேல் கடுங்கோபம் வருவானேன்.]]></a:t>
+              <a:t><![CDATA[22. வேண்டிய உப்பையும், தாமதமில்லாமல் கொடுக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பரலோகத்தின் தேவனுடைய கற்பனையின்படியே, எது தேவையாயிருக்குமோ அதுவெல்லாம் பரலோகத்தின் தேவனுடைய ஆலயத்திற்கு ஜாக்கிரதையாய்ச் செலுத்தப்படவும் வேண்டும்; ராஜாவும் அவர் குமாரரும் ஆளும் ராஜ்யத்தின்மேல் கடுங்கோபம் வருவானேன்.]]></a:t>
+              <a:t><![CDATA[22. வேண்டிய உப்பையும், தாமதமில்லாமல் கொடுக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[23. பரலோகத்தின் தேவனுடைய கற்பனையின்படியே, எது தேவையாயிருக்குமோ அதுவெல்லாம் பரலோகத்தின் தேவனுடைய ஆலயத்திற்கு ஜாக்கிரதையாய்ச் செலுத்தப்படவும் வேண்டும்; ராஜாவும் அவர் குமாரரும் ஆளும் ராஜ்யத்தின்மேல் கடுங்கோபம் வருவானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[23. பரலோகத்தின் தேவனுடைய கற்பனையின்படியே, எது தேவையாயிருக்குமோ அதுவெல்லாம் பரலோகத்தின் தேவனுடைய ஆலயத்திற்கு ஜாக்கிரதையாய்ச் செலுத்தப்படவும் வேண்டும்; ராஜாவும் அவர் குமாரரும் ஆளும் ராஜ்யத்தின்மேல் கடுங்கோபம் வருவானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
+              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
+              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
+              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்தை அலங்கரிக்க, இப்படிப்பட்ட யோசனையை ராஜாவின் இருதயத்தில் அருளி, ராஜாவுக்கும் அவருடைய மந்திரிமார்களுக்கும் ராஜாவின் கைக்குள்ளான பலத்த எல்லா மகாப்பிரபுக்களுக்கும் முன்பாக எனக்குத்தயவு கிடைக்கப்பண்ணின எங்கள் பிதாக்களின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்தை அலங்கரிக்க, இப்படிப்பட்ட யோசனையை ராஜாவின் இருதயத்தில் அருளி, ராஜாவுக்கும் அவருடைய மந்திரிமார்களுக்கும் ராஜாவின் கைக்குள்ளான பலத்த எல்லா மகாப்பிரபுக்களுக்கும் முன்பாக எனக்குத்தயவு கிடைக்கப்பண்ணின எங்கள் பிதாக்களின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,50 +5952,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[27. எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்தை அலங்கரிக்க, இப்படிப்பட்ட யோசனையை ராஜாவின் இருதயத்தில் அருளி, ராஜாவுக்கும் அவருடைய மந்திரிமார்களுக்கும் ராஜாவின் கைக்குள்ளான பலத்த எல்லா மகாப்பிரபுக்களுக்கும் முன்பாக எனக்குத்தயவு கிடைக்கப்பண்ணின எங்கள் பிதாக்களின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்தை அலங்கரிக்க, இப்படிப்பட்ட யோசனையை ராஜாவின் இருதயத்தில் அருளி, ராஜாவுக்கும் அவருடைய மந்திரிமார்களுக்கும் ராஜாவின் கைக்குள்ளான பலத்த எல்லா மகாப்பிரபுக்களுக்கும் முன்பாக எனக்குத்தயவு கிடைக்கப்பண்ணின எங்கள் பிதாக்களின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -6055,50 +6398,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. இவன் சேராகியாவின் குமாரன், இவன் ஊசியின் குமாரன், இவன் புக்கியின் குமாரன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6263,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவன் அபிசுவாவின் குமாரன், இவன் பினெகாசின் குமாரன், இவன் எலெயாசாரின் குமாரன், இவன் பிரதான ஆசாரியனான ஆரோனின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[6. இந்த எஸ்றா இஸ்ரவேலின் தேவனாகிய கர்த்தர் அருளிய மோசேயின் நியாயப்பிரமாணத்திலே தேறின வேதபாரகனாயிருந்தான்; அவனுடைய தேவனாகிய கர்த்தருடைய கரம் அவன்மேல் இருந்ததினால், அவன் கேட்டவைகளையெல்லாம் ராஜா அவனுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6451,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492040" r:id="rId1"/>
+    <p:sldLayoutId id="2473434037" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,54 +7355,86 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7079,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘણો નિપૂણ હતો. તેના પર યહોવાની કૃપા હતી તેથી રાજાએ તેની સર્વ અરજ મંજૂર રાખી.]]></a:t>
+              <a:t><![CDATA[God upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. કેટલાક યાજકો લેવીઓ, ગવૈયાઓ, દ્વારપાળો મંદિરના સેવકો અને કેટલાક બીજા ઇસ્રાએલીઓ સાથે રાજા]]></a:t>
+              <a:t><![CDATA[7. And there went up some of the children of Israel, and of the priests, and the Levites, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આર્તાહશાસ્તાના]]></a:t>
+              <a:t><![CDATA[singers, and the porters, and the Nethinims, unto Jerusalem, in the seventh year of Artaxerxes the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. શાસનના સાતમા વર્ષના પાંચમા મહિનામાં તે યરૂશાલેમ પહોંચ્યો.]]></a:t>
+              <a:t><![CDATA[king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. એઝરાએ પ્રથમ માસના પ્રથમ દિવસે બાબિલથી ઊપડવાનું નક્કી કર્યુ હતું, અને તેના પર તેના દેવ યહોવાની]]></a:t>
+              <a:t><![CDATA[8. And he came to Jerusalem in the fifth month, which was in the seventh year of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતી. એટલે તે પાંચમા મહિનાના પહેલે દિવસે યરૂશાલેમ આવી પહોંચ્યો હતો.]]></a:t>
+              <a:t><![CDATA[9. For upon the first day of the first month began he to go up from Babylon, and on the first day of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. એઝરાએ પોતાનું આખું જીવન યહોવાના નિયમોનો અભ્યાસ કરવામાં, તેને આચારમાં ઉતારવામાં અને ઇસ્રાએલીઓને]]></a:t>
+              <a:t><![CDATA[the fifth month came he to Jerusalem, according to the good hand of his God upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનાં કાનૂનો અને આજ્ઞાઓ સમજાવવામાં ગાળ્યું હતું.]]></a:t>
+              <a:t><![CDATA[10. For Ezra had prepared his heart to seek the law of the LORD, and to do it, and to teach in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. રાજા આર્તાહશાસ્તાએ આ પત્ર યાજક એઝરાને આપ્યો, જે યહોવાના નિયમશાસ્રનો અને યહોવાએ ઇસ્રાએલને આપેલા]]></a:t>
+              <a:t><![CDATA[Israel statutes and judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હુકમોનો શિક્ષક હતો.]]></a:t>
+              <a:t><![CDATA[11. Now this is the copy of the letter that the king Artaxerxes gave unto Ezra the priest, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ઇરાનના રાજા આર્તાહશાસ્તાના શાસનમાં એઝરા બાબિલથી યરૂશાલેમ આવ્યો. પોતાના કુટુંબના ઇતિહાસ પ્રમાણે]]></a:t>
+              <a:t><![CDATA[1. Now after these things, in the reign of Artaxerxes king of Persia, Ezra the son of Seraiah, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. રાજાઓનાં રાજા આર્તાહશાસ્તા તરફથી: આકાશના દેવનું નિયમશાસ્ત્ર શીખવનાર શિક્ષક એઝરા યાજકને]]></a:t>
+              <a:t><![CDATA[scribe, even a scribe of the words of the commandments of the LORD, and of his statutes to Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ક્ષેમકુશળ:]]></a:t>
+              <a:t><![CDATA[12. Artaxerxes, king of kings, unto Ezra the priest, a scribe of the law of the God of heaven,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હું આથી આજ્ઞા ફરમાવું છું કે, મારા રાજ્યમાંના ઇસ્રાએલીઓમાંથી તેમના યાજકોમાંથી કે લેવીઓમાંથી, જે]]></a:t>
+              <a:t><![CDATA[perfect peace, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોઇ પોતાની રાજીખુશીથી યરૂશાલેમ જવા ઇચ્છે, તેમને તારી સાથે જવા દેવા.]]></a:t>
+              <a:t><![CDATA[13. I make a decree, that all they of the people of Israel, and of his priests and Levites, in my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. મેં અને મારા સાત સલાહકારોએ તારા દેવનો જે નિયમ તારી પાસે છે તેની બાબતમાં યહૂદામાં અને યરૂશાલેમમાં]]></a:t>
+              <a:t><![CDATA[realm, which are minded of their own freewill to go up to Jerusalem, go with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શી સ્થિતિ છે તે તપાસવા માટે તને મોકલ્યો છે.]]></a:t>
+              <a:t><![CDATA[14. Forasmuch as you are sent of the king, and of his seven counsellors, to enquire concerning Judah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. અને અમે તમને તમારી સાથે લઇ જવા માટે ચાંદી અને સોનું આપી રહ્યાં છીએ, આ ઇસ્રાએલના દેવ માટે ભેટ છે,]]></a:t>
+              <a:t><![CDATA[and Jerusalem, according to the law of your God which is in yours hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે યરૂશાલેમમાં નિવાસ કરે છે.]]></a:t>
+              <a:t><![CDATA[15. And to carry the silver and gold, which the king and his counsellors have freely offered unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તદુપરાંત તારે બાબિલના સર્વ રાજ્યોમાંથી યરૂશાલેમના દેવના મંદિર માટે ચાંદી તથા સોનું સૈચ્છિકાર્પણો]]></a:t>
+              <a:t><![CDATA[the God of Israel, whose habitation is in Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરીકે યહૂદીયા અને તેઓના યાજકો પાસેથી ઉઘરાવવું.]]></a:t>
+              <a:t><![CDATA[16. And all the silver and gold that you can find in all the province of Babylon, with the freewill]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એઝરા સરાયાનો પુત્ર હતો; સરાયા અઝાર્યાનો પુત્ર હતો. અઝાર્યા હિલ્કિયાનો પુત્ર હતો;]]></a:t>
+              <a:t><![CDATA[son of Azariah, the son of Hilkiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આ બધી ભેટો સાથે બળદો, ઘેટાં, હલવાન, ખાદ્યાર્પણ તથા પેયાર્પણ પણ ચોક્કસ ખરીદવામાં આવે, જ્યારે તમે]]></a:t>
+              <a:t><![CDATA[offering of the people, and of the priests, offering willingly for the house of their God which is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યરૂશાલેમ પહોંચો ત્યારે તે સર્વ અર્પણોનું યરૂશાલેમમાં તમારા દેવના મંદિરની વેદી પર બલિદાન ચઢાવવામાં]]></a:t>
+              <a:t><![CDATA[in Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવે.]]></a:t>
+              <a:t><![CDATA[17. That you may buy speedily with this money bullocks, rams, lambs, with their food offerings and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જે કઇં સોનુંચાંદી વધે તેનો ઉપયોગ તમારા દેવને પ્રસન્ન કરવા, જેમ તને અને તારા સાથીઓને ઠીક લાગે તે]]></a:t>
+              <a:t><![CDATA[their drink offerings, and offer them upon the altar of the house of your God which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રીતે કરવો.]]></a:t>
+              <a:t><![CDATA[18. And whatsoever shall seem good to you, and to your brethren, to do with the rest of the silver]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તમારા દેવના મંદિરની સેવા માટે જે વાસણો તને આપવામાં આવ્યાં છે, તે તારે પૂરેપૂરા યરૂશાલેમમાં દેવને]]></a:t>
+              <a:t><![CDATA[and the gold, that do after the will of your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપી દેવાં.]]></a:t>
+              <a:t><![CDATA[19. The vessels also that are given you for the service of the house of your God, those deliver you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. અને જો તારા દેવનાં મંદિર માટે બીજા કશાની તને જરૂર પડે તો તું રાજ્યની તિજોરીમાંથી જરૂર વાપરી શકે]]></a:t>
+              <a:t><![CDATA[before the God of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[20. And whatsoever more shall be necessary for the house of your God, which you shall have occasion]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. હું રાજા આર્તાહશાસ્તા ફ્રાંત નદી પારના પ્રાંતના સર્વ ખજાનચીઓને હુકમ કરું છું કે, આકાશના દેવના]]></a:t>
+              <a:t><![CDATA[to bestow, bestow it out of the king's treasure house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. હિલ્કિયા શાલ્લૂમનો પુત્ર હતો; શાલ્લૂમ સાદોકનો પુત્ર હતો; સાદોક અહીટૂબનો પુત્ર હતો.]]></a:t>
+              <a:t><![CDATA[2. The son of Shallum, the son of Zadok, the son of Ahitub,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નિયમશાસ્ત્રના લહિયા યાજક એઝરા જે કઇં માગે તે તમારે વિના વિલંબે પૂરું પાડવાનું છે.]]></a:t>
+              <a:t><![CDATA[21. And I, even I Artaxerxes the king, do make a decree to all the treasurers which are beyond the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. 3,400 કિલોચાંદી, 16,300 કિલોઘઉં, 600 ગેલનદ્રાક્ષારસ અને 600 ગેલન તેલથી પ્રમાણ વધી ન જાય; મીઠું]]></a:t>
+              <a:t><![CDATA[river, that whatsoever Ezra the priest, the scribe of the law of the God of heaven, shall require of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઇએ તેટલું આપવું.]]></a:t>
+              <a:t><![CDATA[you, it be done speedily,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. આકાશના દેવ પોતાના મંદિર માટે જે કઇં ફરમાવે, તે બધું તમારે તાબડતોબ કરવાનું છે, નહિ તો કદાચ મારા]]></a:t>
+              <a:t><![CDATA[22. Unto an hundred talents of silver, and to an hundred measures of wheat, and to an hundred baths]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજ્ય પર અને મારા વંશજો પર તેમનો રોષ ઊતરે.]]></a:t>
+              <a:t><![CDATA[of wine, and to an hundred baths of oil, and salt without prescribing how much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. અને તમને એ પણ જણાવવામાં આવે છે કે, કોઇ પણ વધારાનો કરવેરો યાજકો, લેવીઓ, ગાયકો, દ્વારપાળો કે]]></a:t>
+              <a:t><![CDATA[23. Whatsoever is commanded by the God of heaven, let it be diligently done for the house of the God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરના સેવકો કે દેવના મંદિરના બીજા કર્મચારીઓ પાસેથી લેવાનો નથી.]]></a:t>
+              <a:t><![CDATA[of heaven: for why should there be wrath against the realm of the king and his sons?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. અને એઝરા, તું તને દેવે જે બુદ્ધિ આપી છે તે વડે ન્યાયાધીશો અને અન્ય અધિકારીઓની પસંદગી કર અને]]></a:t>
+              <a:t><![CDATA[24. Also we certify you, that concerning any of the priests and Levites, singers, porters,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફ્રાંત નદીની પશ્ચિમ તરફ વસતા જે લોકો તારા દેવના નિયમો જાણે છે તેઓ પર વહીવટ ચલાવવા તેઓને નિયુકત કર;]]></a:t>
+              <a:t><![CDATA[Nethinims, or ministers of this house of God, it shall not be lawful to impose toll, tribute, or]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જો તેઓને યહોવાના નિયમશાસ્ત્રનું જ્ઞાન ના હોય તો તારે તેઓને શીખવવું.]]></a:t>
+              <a:t><![CDATA[custom, upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. અહીટૂબ અઝાર્યાનો પુત્ર હતો; અઝાર્યા મરાયોથનો પુત્ર હતો;]]></a:t>
+              <a:t><![CDATA[3. The son of Amariah, the son of Azariah, the son of Meraioth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. દેવના નિયમશાસ્ત્રનું તથા રાજાના કાનૂનનું પાલન કરવાની ના પાડનારને તાત્કાલિક મૃત્યુદંડ અથવા]]></a:t>
+              <a:t><![CDATA[25. And you, Ezra, after the wisdom of your God, that is in yours hand, set magistrates and judges,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેશમાંથી હદપાર કરવાની સજા અથવા તેનો સામાન જપ્ત કરવાની અથવા કેદની સજા કરવી.]]></a:t>
+              <a:t><![CDATA[which may judge all the people that are beyond the river, all such as know the laws of your God; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ત્યારે એઝરાએ કહ્યું, “અમારા પૂર્વજોના દેવ યહોવાની સ્તુતિ હો! કારણ કે તેેણે રાજાને યરૂશાલેમના]]></a:t>
+              <a:t><![CDATA[teach all of you them that know them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાના મંદિરનો મહિમાં વધારવાની પ્રેરણા કરી છે.]]></a:t>
+              <a:t><![CDATA[26. And whosoever will not do the law of your God, and the law of the king, let judgment be executed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. અને તેમણે રાજાને, તેના મંત્રીઓને અને બધા ઉચ્ચ અધિકારીઓને મારા પ્રત્યે સદ્ભાવના ધરાવતા કર્યા છે.]]></a:t>
+              <a:t><![CDATA[speedily upon him, whether it be unto death, or to banishment, or to confiscation of goods, or to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને ખબર છે કે મારા પર મારા યહોવા દેવની કૃપા હતી તેથી મેં ઇસ્રાએલના આગેવાનોને મારી સાથે યરૂશાલેમ જવા]]></a:t>
+              <a:t><![CDATA[imprisonment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14163,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે ભેગા કર્યા.”]]></a:t>
+              <a:t><![CDATA[27. Blessed be the LORD God of our fathers, which has put such a thing as this in the king's heart,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[to beautify the house of the LORD which is in Jerusalem:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And has extended mercy unto me before the king, and his counsellors, and before all the king's]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[mighty princes. And I was strengthened as the hand of the LORD my God was upon me, and I gathered]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. મરાયોથ ઝરાહ્યાનો પુત્ર હતો; ઝરાહ્યા ઉઝઝીનો પુત્ર હતો; ઉઝઝી બુક્કીનો પુત્ર હતો]]></a:t>
+              <a:t><![CDATA[4. The son of Zerahiah, the son of Uzzi, the son of Bukki,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[together out of Israel chief men to go up with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. બુક્કી અબીશુઆનો પુત્ર હતો. અબીશુઆ ફીનહાસનો પુત્ર હતો; ફીનહાસ એલઆઝારનો પુત્ર હતો; એલઆઝાર પ્રમુખ]]></a:t>
+              <a:t><![CDATA[5. The son of Abishua, the son of Phinehas, the son of Eleazar, the son of Aaron the chief priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યાજક હારુનનો પુત્ર હતો.]]></a:t>
+              <a:t><![CDATA[6. This Ezra went up from Babylon; and he was a ready scribe in the law of Moses, which the LORD God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. એઝરા બાબિલથી આવ્યો, તે એક મહાન શિક્ષક હતો. જે ઇસ્રાએલના દેવ યહોવાએ આપેલા મૂસાના નિયમશાસ્ત્રમાં]]></a:t>
+              <a:t><![CDATA[of Israel had given: and the king granted him all his request, according to the hand of the LORD his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>