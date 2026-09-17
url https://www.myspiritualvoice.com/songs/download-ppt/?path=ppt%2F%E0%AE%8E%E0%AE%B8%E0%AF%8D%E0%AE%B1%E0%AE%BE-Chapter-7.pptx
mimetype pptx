--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -111,50 +111,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +201,53 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +405,56 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த எஸ்றா இஸ்ரவேலின் தேவனாகிய கர்த்தர் அருளிய மோசேயின் நியாயப்பிரமாணத்திலே தேறின வேதபாரகனாயிருந்தான்; அவனுடைய தேவனாகிய கர்த்தருடைய கரம் அவன்மேல் இருந்ததினால், அவன் கேட்டவைகளையெல்லாம் ராஜா அவனுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[6. This Ezra went up from Babylon; and he was a ready scribe in the law of Moses, which the LORD God of Israel had given: and the king granted him all his request, according to the hand of the LORD his God upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனோடேகூட இஸ்ரவேல் புத்திரரிலும், ஆசாரியரிலும், லேவியரிலும், பாடகரிலும், வாசல் காவலாளரிலும், நிதனீமியரிலும், சிலர் அர்தசஷ்டா ராஜாவின் ஏழாம் வருஷத்திலே எருசலேமுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. This Ezra went up from Babylon; and he was a ready scribe in the law of Moses, which the LORD God of Israel had given: and the king granted him all his request, according to the hand of the LORD his God upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனோடேகூட இஸ்ரவேல் புத்திரரிலும், ஆசாரியரிலும், லேவியரிலும், பாடகரிலும், வாசல் காவலாளரிலும், நிதனீமியரிலும், சிலர் அர்தசஷ்டா ராஜாவின் ஏழாம் வருஷத்திலே எருசலேமுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. This Ezra went up from Babylon; and he was a ready scribe in the law of Moses, which the LORD God of Israel had given: and the king granted him all his request, according to the hand of the LORD his God upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனோடேகூட இஸ்ரவேல் புத்திரரிலும், ஆசாரியரிலும், லேவியரிலும், பாடகரிலும், வாசல் காவலாளரிலும், நிதனீமியரிலும், சிலர் அர்தசஷ்டா ராஜாவின் ஏழாம் வருஷத்திலே எருசலேமுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And there went up some of the children of Israel, and of the priests, and the Levites, and the singers, and the porters, and the Nethinims, unto Jerusalem, in the seventh year of Artaxerxes the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் மாதத்தில் அவன் எருசலேமுக்கு வந்தான்; அது அந்த ராஜாவின் ஏழாம் வருஷமானது.]]></a:t>
+              <a:t><![CDATA[7. And there went up some of the children of Israel, and of the priests, and the Levites, and the singers, and the porters, and the Nethinims, unto Jerusalem, in the seventh year of Artaxerxes the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முதலாம் மாதம் முதல்தேதியிலே அவன் பாபிலோனிலிருந்து பிரயாணமாகப் புறப்பட்டு, ஐந்தாம் மாதம் முதல்தேதியிலே தன் தேவனுடைய தயவுள்ள கரம் தன்மேலிருந்ததினால் எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And he came to Jerusalem in the fifth month, which was in the seventh year of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முதலாம் மாதம் முதல்தேதியிலே அவன் பாபிலோனிலிருந்து பிரயாணமாகப் புறப்பட்டு, ஐந்தாம் மாதம் முதல்தேதியிலே தன் தேவனுடைய தயவுள்ள கரம் தன்மேலிருந்ததினால் எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[9. For upon the first day of the first month began he to go up from Babylon, and on the first day of the fifth month came he to Jerusalem, according to the good hand of his God upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய வேதத்தை ஆராயவும், அதின்படி செய்யவும், இஸ்ரவேலிலே கட்டளைகளையும் நீதிநியாயங்களையும் உபதேசிக்கவும், எஸ்றா தன் இருதயத்தைப் பக்குவப்படுத்தியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. For upon the first day of the first month began he to go up from Babylon, and on the first day of the fifth month came he to Jerusalem, according to the good hand of his God upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய வேதத்தை ஆராயவும், அதின்படி செய்யவும், இஸ்ரவேலிலே கட்டளைகளையும் நீதிநியாயங்களையும் உபதேசிக்கவும், எஸ்றா தன் இருதயத்தைப் பக்குவப்படுத்தியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. For Ezra had prepared his heart to seek the law of the LORD, and to do it, and to teach in Israel statutes and judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய கற்பனைகளின் வார்த்தைகளிலும், அவர் இஸ்ரவேலுக்குக் கொடுத்த கட்டளைகளிலும் படித்துத் தேறின வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்கு, ராஜாவாகிய அர்தசஷ்டா கொடுத்த சன்னதின் நகலாவது:]]></a:t>
+              <a:t><![CDATA[10. For Ezra had prepared his heart to seek the law of the LORD, and to do it, and to teach in Israel statutes and judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த வர்த்தமானங்களுக்குப்பின்பு, செராயாவின் குமாரனாகிய எஸ்றா, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா அரசாளுகிற காலத்திலே பாபிலோனிலிருந்து வந்தான்; இந்தச் செராயா அசரியாவின் குமாரன், இவன் இல்க்கியாவின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[1. Now after these things, in the reign of Artaxerxes king of Persia, Ezra the son of Seraiah, the son of Azariah, the son of Hilkiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய கற்பனைகளின் வார்த்தைகளிலும், அவர் இஸ்ரவேலுக்குக் கொடுத்த கட்டளைகளிலும் படித்துத் தேறின வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்கு, ராஜாவாகிய அர்தசஷ்டா கொடுத்த சன்னதின் நகலாவது:]]></a:t>
+              <a:t><![CDATA[11. Now this is the copy of the letter that the king Artaxerxes gave unto Ezra the priest, the scribe, even a scribe of the words of the commandments of the LORD, and of his statutes to Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜாதிராஜாவாகிய அர்தசஷ்டா பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கிற உத்தம வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்குப் பூரண சமாதானமுண்டாக வாழ்த்தி எழுதுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[11. Now this is the copy of the letter that the king Artaxerxes gave unto Ezra the priest, the scribe, even a scribe of the words of the commandments of the LORD, and of his statutes to Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜாதிராஜாவாகிய அர்தசஷ்டா பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கிற உத்தம வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்குப் பூரண சமாதானமுண்டாக வாழ்த்தி எழுதுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[12. Artaxerxes, king of kings, unto Ezra the priest, a scribe of the law of the God of heaven, perfect peace, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நம்முடைய ராஜ்யத்தில் இருக்கிற இஸ்ரவேல் ஜனத்திலும், அதின் ஆசாரியரிலும் லேவியரிலும், உன்னோடேகூட எருசலேமுக்குப் போக மனப்பூர்வமாயிருக்கிற யாவரும் போகலாம் என்று நம்மாலே உத்தரவாகிறது.]]></a:t>
+              <a:t><![CDATA[12. Artaxerxes, king of kings, unto Ezra the priest, a scribe of the law of the God of heaven, perfect peace, and at such a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நம்முடைய ராஜ்யத்தில் இருக்கிற இஸ்ரவேல் ஜனத்திலும், அதின் ஆசாரியரிலும் லேவியரிலும், உன்னோடேகூட எருசலேமுக்குப் போக மனப்பூர்வமாயிருக்கிற யாவரும் போகலாம் என்று நம்மாலே உத்தரவாகிறது.]]></a:t>
+              <a:t><![CDATA[13. I make a decree, that all they of the people of Israel, and of his priests and Levites, in my realm, which are minded of their own freewill to go up to Jerusalem, go with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ உன் கையிலிருக்கிற உன் தேவனுடைய நியாயப்பிரமாணத்தின்படி, யூதாவையும் எருசலேமையும் விசாரித்து நடத்தவும்,]]></a:t>
+              <a:t><![CDATA[13. I make a decree, that all they of the people of Israel, and of his priests and Levites, in my realm, which are minded of their own freewill to go up to Jerusalem, go with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ உன் கையிலிருக்கிற உன் தேவனுடைய நியாயப்பிரமாணத்தின்படி, யூதாவையும் எருசலேமையும் விசாரித்து நடத்தவும்,]]></a:t>
+              <a:t><![CDATA[14. Forasmuch as you are sent of the king, and of his seven counsellors, to enquire concerning Judah and Jerusalem, according to the law of your God which is in yours hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவும் அவருடைய மந்திரிமாரும் எருசலேமில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனுக்கு மனப்பூர்வமாய்க் கொடுத்த வெள்ளியையும் பொன்னையும்,]]></a:t>
+              <a:t><![CDATA[14. Forasmuch as you are sent of the king, and of his seven counsellors, to enquire concerning Judah and Jerusalem, according to the law of your God which is in yours hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவும் அவருடைய மந்திரிமாரும் எருசலேமில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனுக்கு மனப்பூர்வமாய்க் கொடுத்த வெள்ளியையும் பொன்னையும்,]]></a:t>
+              <a:t><![CDATA[15. And to carry the silver and gold, which the king and his counsellors have freely offered unto the God of Israel, whose habitation is in Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாபிலோன் சீமையெங்கும் உனக்குக் கிடைக்கும் எல்லா வெள்ளியையும் பொன்னையும், உன்னுடைய ஜனமும் ஆசாரியரும் எருசலேமிலுள்ள தங்கள் தேவனுடைய ஆலயத்துக்கென்று மனஉற்சாகமாய்க் கொடுக்கும் காணிக்கைகளையும் நீ கொண்டுபோகவும், நீ ராஜாவினாலும் அவருடைய ஏழு மந்திரிமாராலும் அனுப்பப்படுகிறாய்.]]></a:t>
+              <a:t><![CDATA[15. And to carry the silver and gold, which the king and his counsellors have freely offered unto the God of Israel, whose habitation is in Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த வர்த்தமானங்களுக்குப்பின்பு, செராயாவின் குமாரனாகிய எஸ்றா, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா அரசாளுகிற காலத்திலே பாபிலோனிலிருந்து வந்தான்; இந்தச் செராயா அசரியாவின் குமாரன், இவன் இல்க்கியாவின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[1. Now after these things, in the reign of Artaxerxes king of Persia, Ezra the son of Seraiah, the son of Azariah, the son of Hilkiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாபிலோன் சீமையெங்கும் உனக்குக் கிடைக்கும் எல்லா வெள்ளியையும் பொன்னையும், உன்னுடைய ஜனமும் ஆசாரியரும் எருசலேமிலுள்ள தங்கள் தேவனுடைய ஆலயத்துக்கென்று மனஉற்சாகமாய்க் கொடுக்கும் காணிக்கைகளையும் நீ கொண்டுபோகவும், நீ ராஜாவினாலும் அவருடைய ஏழு மந்திரிமாராலும் அனுப்பப்படுகிறாய்.]]></a:t>
+              <a:t><![CDATA[16. And all the silver and gold that you can find in all the province of Babylon, with the freewill offering of the people, and of the priests, offering willingly for the house of their God which is in Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாபிலோன் சீமையெங்கும் உனக்குக் கிடைக்கும் எல்லா வெள்ளியையும் பொன்னையும், உன்னுடைய ஜனமும் ஆசாரியரும் எருசலேமிலுள்ள தங்கள் தேவனுடைய ஆலயத்துக்கென்று மனஉற்சாகமாய்க் கொடுக்கும் காணிக்கைகளையும் நீ கொண்டுபோகவும், நீ ராஜாவினாலும் அவருடைய ஏழு மந்திரிமாராலும் அனுப்பப்படுகிறாய்.]]></a:t>
+              <a:t><![CDATA[16. And all the silver and gold that you can find in all the province of Babylon, with the freewill offering of the people, and of the priests, offering willingly for the house of their God which is in Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் அந்தத் திரவியத்தினால் நீ தாமதமின்றி காளைகளையும் ஆட்டுக்கடாக்களையும், ஆட்டுக்குட்டிகளையும், அவைகளுக்கடுத்த போஜனபலிகளையும், பானபலிகளையும் வாங்கி, அவைகளை எருசலேமிலுள்ள உங்கள்தேவனுடைய ஆலயத்துப் பலிபீடத்தின்மேல் செலுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[16. And all the silver and gold that you can find in all the province of Babylon, with the freewill offering of the people, and of the priests, offering willingly for the house of their God which is in Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் அந்தத் திரவியத்தினால் நீ தாமதமின்றி காளைகளையும் ஆட்டுக்கடாக்களையும், ஆட்டுக்குட்டிகளையும், அவைகளுக்கடுத்த போஜனபலிகளையும், பானபலிகளையும் வாங்கி, அவைகளை எருசலேமிலுள்ள உங்கள்தேவனுடைய ஆலயத்துப் பலிபீடத்தின்மேல் செலுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[17. That you may buy speedily with this money bullocks, rams, lambs, with their food offerings and their drink offerings, and offer them upon the altar of the house of your God which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மீதியான வெள்ளியையும் பொன்னையும் கொண்டு செய்யவேண்டியது இன்னதென்று உனக்கும் உன் சகோதரருக்கும் நலமாய்த் தோன்றுகிறபடி அதை உங்கள் தேவனுடைய சித்தத்தின்படியே செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. That you may buy speedily with this money bullocks, rams, lambs, with their food offerings and their drink offerings, and offer them upon the altar of the house of your God which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மீதியான வெள்ளியையும் பொன்னையும் கொண்டு செய்யவேண்டியது இன்னதென்று உனக்கும் உன் சகோதரருக்கும் நலமாய்த் தோன்றுகிறபடி அதை உங்கள் தேவனுடைய சித்தத்தின்படியே செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. That you may buy speedily with this money bullocks, rams, lambs, with their food offerings and their drink offerings, and offer them upon the altar of the house of your God which is in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக உனக்குக் கொடுக்கப்பட்ட பணிமுட்டுகளையும் நீ எருசலேமின் தேவனுடைய சந்நிதியில் ஒப்புவிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[18. And whatsoever shall seem good to you, and to your brethren, to do with the rest of the silver and the gold, that do after the will of your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக உனக்குக் கொடுக்கப்பட்ட பணிமுட்டுகளையும் நீ எருசலேமின் தேவனுடைய சந்நிதியில் ஒப்புவிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[18. And whatsoever shall seem good to you, and to your brethren, to do with the rest of the silver and the gold, that do after the will of your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் உன் தேவனுடைய ஆலயத்துக்கு அவசியமாய்க் கொடுக்கவேண்டியிருப்பதை, நீ ராஜாவின் கஜானாவிலிருந்து வாங்கிக் கொடுப்பாயாக.]]></a:t>
+              <a:t><![CDATA[19. The vessels also that are given you for the service of the house of your God, those deliver you before the God of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் உன் தேவனுடைய ஆலயத்துக்கு அவசியமாய்க் கொடுக்கவேண்டியிருப்பதை, நீ ராஜாவின் கஜானாவிலிருந்து வாங்கிக் கொடுப்பாயாக.]]></a:t>
+              <a:t><![CDATA[19. The vessels also that are given you for the service of the house of your God, those deliver you before the God of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இவன் சல்லூமின் குமாரன், இவன் சாதோக்கின் குமாரன், இவன் அகிதூபின் குமாரன்,]]></a:t>
+              <a:t><![CDATA[1. Now after these things, in the reign of Artaxerxes king of Persia, Ezra the son of Seraiah, the son of Azariah, the son of Hilkiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிக்கு அப்புறத்திலிருக்கிற எல்லா கஜான்சிகளுக்கும் அர்தசஷ்டா என்னும் ராஜாவாகிய நாம் இடுகிற கட்டளை என்னவென்றால், பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கும் வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியன் நூறுதாலந்து வெள்ளி, ஆற்றுக்கலக்கோதுமை, நூற்றுக்கலத் திராட்சரசம், நூற்றுக்கல எண்ணெய்மட்டும் உங்களைக் கேட்பவை எல்லாவற்றையும்,]]></a:t>
+              <a:t><![CDATA[20. And whatsoever more shall be necessary for the house of your God, which you shall have occasion to bestow, bestow it out of the king's treasure house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிக்கு அப்புறத்திலிருக்கிற எல்லா கஜான்சிகளுக்கும் அர்தசஷ்டா என்னும் ராஜாவாகிய நாம் இடுகிற கட்டளை என்னவென்றால், பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கும் வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியன் நூறுதாலந்து வெள்ளி, ஆற்றுக்கலக்கோதுமை, நூற்றுக்கலத் திராட்சரசம், நூற்றுக்கல எண்ணெய்மட்டும் உங்களைக் கேட்பவை எல்லாவற்றையும்,]]></a:t>
+              <a:t><![CDATA[20. And whatsoever more shall be necessary for the house of your God, which you shall have occasion to bestow, bestow it out of the king's treasure house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிக்கு அப்புறத்திலிருக்கிற எல்லா கஜான்சிகளுக்கும் அர்தசஷ்டா என்னும் ராஜாவாகிய நாம் இடுகிற கட்டளை என்னவென்றால், பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கும் வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியன் நூறுதாலந்து வெள்ளி, ஆற்றுக்கலக்கோதுமை, நூற்றுக்கலத் திராட்சரசம், நூற்றுக்கல எண்ணெய்மட்டும் உங்களைக் கேட்பவை எல்லாவற்றையும்,]]></a:t>
+              <a:t><![CDATA[21. And I, even I Artaxerxes the king, do make a decree to all the treasurers which are beyond the river, that whatsoever Ezra the priest, the scribe of the law of the God of heaven, shall require of you, it be done speedily,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வேண்டிய உப்பையும், தாமதமில்லாமல் கொடுக்கவும்,]]></a:t>
+              <a:t><![CDATA[21. And I, even I Artaxerxes the king, do make a decree to all the treasurers which are beyond the river, that whatsoever Ezra the priest, the scribe of the law of the God of heaven, shall require of you, it be done speedily,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வேண்டிய உப்பையும், தாமதமில்லாமல் கொடுக்கவும்,]]></a:t>
+              <a:t><![CDATA[21. And I, even I Artaxerxes the king, do make a decree to all the treasurers which are beyond the river, that whatsoever Ezra the priest, the scribe of the law of the God of heaven, shall require of you, it be done speedily,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பரலோகத்தின் தேவனுடைய கற்பனையின்படியே, எது தேவையாயிருக்குமோ அதுவெல்லாம் பரலோகத்தின் தேவனுடைய ஆலயத்திற்கு ஜாக்கிரதையாய்ச் செலுத்தப்படவும் வேண்டும்; ராஜாவும் அவர் குமாரரும் ஆளும் ராஜ்யத்தின்மேல் கடுங்கோபம் வருவானேன்.]]></a:t>
+              <a:t><![CDATA[21. And I, even I Artaxerxes the king, do make a decree to all the treasurers which are beyond the river, that whatsoever Ezra the priest, the scribe of the law of the God of heaven, shall require of you, it be done speedily,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பரலோகத்தின் தேவனுடைய கற்பனையின்படியே, எது தேவையாயிருக்குமோ அதுவெல்லாம் பரலோகத்தின் தேவனுடைய ஆலயத்திற்கு ஜாக்கிரதையாய்ச் செலுத்தப்படவும் வேண்டும்; ராஜாவும் அவர் குமாரரும் ஆளும் ராஜ்யத்தின்மேல் கடுங்கோபம் வருவானேன்.]]></a:t>
+              <a:t><![CDATA[22. Unto an hundred talents of silver, and to an hundred measures of wheat, and to an hundred baths of wine, and to an hundred baths of oil, and salt without prescribing how much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[23. Whatsoever is commanded by the God of heaven, let it be diligently done for the house of the God of heaven: for why should there be wrath against the realm of the king and his sons?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[23. Whatsoever is commanded by the God of heaven, let it be diligently done for the house of the God of heaven: for why should there be wrath against the realm of the king and his sons?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின் பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
+              <a:t><![CDATA[23. Whatsoever is commanded by the God of heaven, let it be diligently done for the house of the God of heaven: for why should there be wrath against the realm of the king and his sons?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவன் அமரியாவின் குமாரன், இவன் அசரியாவின் குமாரன், இவன் மொராயோதின் குமாரன்,]]></a:t>
+              <a:t><![CDATA[2. The son of Shallum, the son of Zadok, the son of Ahitub,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
+              <a:t><![CDATA[24. Also we certify you, that concerning any of the priests and Levites, singers, porters, Nethinims, or ministers of this house of God, it shall not be lawful to impose toll, tribute, or custom, upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
+              <a:t><![CDATA[24. Also we certify you, that concerning any of the priests and Levites, singers, porters, Nethinims, or ministers of this house of God, it shall not be lawful to impose toll, tribute, or custom, upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம் விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
+              <a:t><![CDATA[24. Also we certify you, that concerning any of the priests and Levites, singers, porters, Nethinims, or ministers of this house of God, it shall not be lawful to impose toll, tribute, or custom, upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And you, Ezra, after the wisdom of your God, that is in yours hand, set magistrates and judges, which may judge all the people that are beyond the river, all such as know the laws of your God; and teach all of you them that know them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And you, Ezra, after the wisdom of your God, that is in yours hand, set magistrates and judges, which may judge all the people that are beyond the river, all such as know the laws of your God; and teach all of you them that know them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும் செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும், காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And you, Ezra, after the wisdom of your God, that is in yours hand, set magistrates and judges, which may judge all the people that are beyond the river, all such as know the laws of your God; and teach all of you them that know them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்தை அலங்கரிக்க, இப்படிப்பட்ட யோசனையை ராஜாவின் இருதயத்தில் அருளி, ராஜாவுக்கும் அவருடைய மந்திரிமார்களுக்கும் ராஜாவின் கைக்குள்ளான பலத்த எல்லா மகாப்பிரபுக்களுக்கும் முன்பாக எனக்குத்தயவு கிடைக்கப்பண்ணின எங்கள் பிதாக்களின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[26. And whosoever will not do the law of your God, and the law of the king, let judgment be executed speedily upon him, whether it be unto death, or to banishment, or to confiscation of goods, or to imprisonment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்தை அலங்கரிக்க, இப்படிப்பட்ட யோசனையை ராஜாவின் இருதயத்தில் அருளி, ராஜாவுக்கும் அவருடைய மந்திரிமார்களுக்கும் ராஜாவின் கைக்குள்ளான பலத்த எல்லா மகாப்பிரபுக்களுக்கும் முன்பாக எனக்குத்தயவு கிடைக்கப்பண்ணின எங்கள் பிதாக்களின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[26. And whosoever will not do the law of your God, and the law of the king, let judgment be executed speedily upon him, whether it be unto death, or to banishment, or to confiscation of goods, or to imprisonment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[26. And whosoever will not do the law of your God, and the law of the king, let judgment be executed speedily upon him, whether it be unto death, or to banishment, or to confiscation of goods, or to imprisonment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[27. Blessed be the LORD God of our fathers, which has put such a thing as this in the king's heart, to beautify the house of the LORD which is in Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவன் சேராகியாவின் குமாரன், இவன் ஊசியின் குமாரன், இவன் புக்கியின் குமாரன்,]]></a:t>
+              <a:t><![CDATA[3. The son of Amariah, the son of Azariah, the son of Meraioth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6509,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[27. Blessed be the LORD God of our fathers, which has put such a thing as this in the king's heart, to beautify the house of the LORD which is in Jerusalem:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Blessed be the LORD God of our fathers, which has put such a thing as this in the king's heart, to beautify the house of the LORD which is in Jerusalem:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And has extended mercy unto me before the king, and his counsellors, and before all the king's mighty princes. And I was strengthened as the hand of the LORD my God was upon me, and I gathered together out of Israel chief men to go up with me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And has extended mercy unto me before the king, and his counsellors, and before all the king's mighty princes. And I was strengthened as the hand of the LORD my God was upon me, and I gathered together out of Israel chief men to go up with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவன் அபிசுவாவின் குமாரன், இவன் பினெகாசின் குமாரன், இவன் எலெயாசாரின் குமாரன், இவன் பிரதான ஆசாரியனான ஆரோனின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[4. The son of Zerahiah, the son of Uzzi, the son of Bukki,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த எஸ்றா இஸ்ரவேலின் தேவனாகிய கர்த்தர் அருளிய மோசேயின் நியாயப்பிரமாணத்திலே தேறின வேதபாரகனாயிருந்தான்; அவனுடைய தேவனாகிய கர்த்தருடைய கரம் அவன்மேல் இருந்ததினால், அவன் கேட்டவைகளையெல்லாம் ராஜா அவனுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[5. The son of Abishua, the son of Phinehas, the son of Eleazar, the son of Aaron the chief priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த எஸ்றா இஸ்ரவேலின் தேவனாகிய கர்த்தர் அருளிய மோசேயின் நியாயப்பிரமாணத்திலே தேறின வேதபாரகனாயிருந்தான்; அவனுடைய தேவனாகிய கர்த்தருடைய கரம் அவன்மேல் இருந்ததினால், அவன் கேட்டவைகளையெல்லாம் ராஜா அவனுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[5. The son of Abishua, the son of Phinehas, the son of Eleazar, the son of Aaron the chief priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434037" r:id="rId1"/>
+    <p:sldLayoutId id="2478619165" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,50 +7734,74 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God upon him.]]></a:t>
+              <a:t><![CDATA[6. இந்த எஸ்றா இஸ்ரவேலின் தேவனாகிய கர்த்தர் அருளிய மோசேயின் நியாயப்பிரமாணத்திலே தேறின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And there went up some of the children of Israel, and of the priests, and the Levites, and the]]></a:t>
+              <a:t><![CDATA[வேதபாரகனாயிருந்தான்; அவனுடைய தேவனாகிய கர்த்தருடைய கரம் அவன்மேல் இருந்ததினால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[singers, and the porters, and the Nethinims, unto Jerusalem, in the seventh year of Artaxerxes the]]></a:t>
+              <a:t><![CDATA[கேட்டவைகளையெல்லாம் ராஜா அவனுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king.]]></a:t>
+              <a:t><![CDATA[7. அவனோடேகூட இஸ்ரவேல் புத்திரரிலும், ஆசாரியரிலும், லேவியரிலும், பாடகரிலும், வாசல் காவலாளரிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he came to Jerusalem in the fifth month, which was in the seventh year of the king.]]></a:t>
+              <a:t><![CDATA[நிதனீமியரிலும், சிலர் அர்தசஷ்டா ராஜாவின் ஏழாம் வருஷத்திலே எருசலேமுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For upon the first day of the first month began he to go up from Babylon, and on the first day of]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் மாதத்தில் அவன் எருசலேமுக்கு வந்தான்; அது அந்த ராஜாவின் ஏழாம் வருஷமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fifth month came he to Jerusalem, according to the good hand of his God upon him.]]></a:t>
+              <a:t><![CDATA[9. முதலாம் மாதம் முதல்தேதியிலே அவன் பாபிலோனிலிருந்து பிரயாணமாகப் புறப்பட்டு, ஐந்தாம் மாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For Ezra had prepared his heart to seek the law of the LORD, and to do it, and to teach in]]></a:t>
+              <a:t><![CDATA[முதல்தேதியிலே தன் தேவனுடைய தயவுள்ள கரம் தன்மேலிருந்ததினால் எருசலேமுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel statutes and judgments.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தருடைய வேதத்தை ஆராயவும், அதின்படி செய்யவும், இஸ்ரவேலிலே கட்டளைகளையும் நீதிநியாயங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Now this is the copy of the letter that the king Artaxerxes gave unto Ezra the priest, the]]></a:t>
+              <a:t><![CDATA[உபதேசிக்கவும், எஸ்றா தன் இருதயத்தைப் பக்குவப்படுத்தியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now after these things, in the reign of Artaxerxes king of Persia, Ezra the son of Seraiah, the]]></a:t>
+              <a:t><![CDATA[1. இந்த வர்த்தமானங்களுக்குப்பின்பு, செராயாவின் குமாரனாகிய எஸ்றா, பெர்சியாவின் ராஜாவாகிய அர்தசஷ்டா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scribe, even a scribe of the words of the commandments of the LORD, and of his statutes to Israel.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய கற்பனைகளின் வார்த்தைகளிலும், அவர் இஸ்ரவேலுக்குக் கொடுத்த கட்டளைகளிலும் படித்துத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Artaxerxes, king of kings, unto Ezra the priest, a scribe of the law of the God of heaven,]]></a:t>
+              <a:t><![CDATA[தேறின வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனுக்கு, ராஜாவாகிய அர்தசஷ்டா கொடுத்த சன்னதின் நகலாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[perfect peace, and at such a time.]]></a:t>
+              <a:t><![CDATA[12. ராஜாதிராஜாவாகிய அர்தசஷ்டா பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கிற உத்தம வேதபாரகனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. I make a decree, that all they of the people of Israel, and of his priests and Levites, in my]]></a:t>
+              <a:t><![CDATA[எஸ்றா என்னும் ஆசாரியனுக்குப் பூரண சமாதானமுண்டாக வாழ்த்தி எழுதுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[realm, which are minded of their own freewill to go up to Jerusalem, go with you.]]></a:t>
+              <a:t><![CDATA[13. நம்முடைய ராஜ்யத்தில் இருக்கிற இஸ்ரவேல் ஜனத்திலும், அதின் ஆசாரியரிலும் லேவியரிலும், உன்னோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Forasmuch as you are sent of the king, and of his seven counsellors, to enquire concerning Judah]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்குப் போக மனப்பூர்வமாயிருக்கிற யாவரும் போகலாம் என்று நம்மாலே உத்தரவாகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Jerusalem, according to the law of your God which is in yours hand;]]></a:t>
+              <a:t><![CDATA[14. நீ உன் கையிலிருக்கிற உன் தேவனுடைய நியாயப்பிரமாணத்தின்படி, யூதாவையும் எருசலேமையும் விசாரித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And to carry the silver and gold, which the king and his counsellors have freely offered unto]]></a:t>
+              <a:t><![CDATA[நடத்தவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the God of Israel, whose habitation is in Jerusalem,]]></a:t>
+              <a:t><![CDATA[15. ராஜாவும் அவருடைய மந்திரிமாரும் எருசலேமில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனுக்கு மனப்பூர்வமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And all the silver and gold that you can find in all the province of Babylon, with the freewill]]></a:t>
+              <a:t><![CDATA[கொடுத்த வெள்ளியையும் பொன்னையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Azariah, the son of Hilkiah,]]></a:t>
+              <a:t><![CDATA[அரசாளுகிற காலத்திலே பாபிலோனிலிருந்து வந்தான்; இந்தச் செராயா அசரியாவின் குமாரன், இவன் இல்க்கியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering of the people, and of the priests, offering willingly for the house of their God which is]]></a:t>
+              <a:t><![CDATA[16. பாபிலோன் சீமையெங்கும் உனக்குக் கிடைக்கும் எல்லா வெள்ளியையும் பொன்னையும், உன்னுடைய ஜனமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Jerusalem:]]></a:t>
+              <a:t><![CDATA[ஆசாரியரும் எருசலேமிலுள்ள தங்கள் தேவனுடைய ஆலயத்துக்கென்று மனஉற்சாகமாய்க் கொடுக்கும் காணிக்கைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That you may buy speedily with this money bullocks, rams, lambs, with their food offerings and]]></a:t>
+              <a:t><![CDATA[நீ கொண்டுபோகவும், நீ ராஜாவினாலும் அவருடைய ஏழு மந்திரிமாராலும் அனுப்பப்படுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their drink offerings, and offer them upon the altar of the house of your God which is in Jerusalem.]]></a:t>
+              <a:t><![CDATA[17. ஆகையால் அந்தத் திரவியத்தினால் நீ தாமதமின்றி காளைகளையும் ஆட்டுக்கடாக்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And whatsoever shall seem good to you, and to your brethren, to do with the rest of the silver]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும், அவைகளுக்கடுத்த போஜனபலிகளையும், பானபலிகளையும் வாங்கி, அவைகளை எருசலேமிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the gold, that do after the will of your God.]]></a:t>
+              <a:t><![CDATA[உங்கள்தேவனுடைய ஆலயத்துப் பலிபீடத்தின்மேல் செலுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The vessels also that are given you for the service of the house of your God, those deliver you]]></a:t>
+              <a:t><![CDATA[18. மீதியான வெள்ளியையும் பொன்னையும் கொண்டு செய்யவேண்டியது இன்னதென்று உனக்கும் உன் சகோதரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the God of Jerusalem.]]></a:t>
+              <a:t><![CDATA[நலமாய்த் தோன்றுகிறபடி அதை உங்கள் தேவனுடைய சித்தத்தின்படியே செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And whatsoever more shall be necessary for the house of your God, which you shall have occasion]]></a:t>
+              <a:t><![CDATA[19. உன் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக உனக்குக் கொடுக்கப்பட்ட பணிமுட்டுகளையும் நீ எருசலேமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to bestow, bestow it out of the king's treasure house.]]></a:t>
+              <a:t><![CDATA[தேவனுடைய சந்நிதியில் ஒப்புவிக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The son of Shallum, the son of Zadok, the son of Ahitub,]]></a:t>
+              <a:t><![CDATA[குமாரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And I, even I Artaxerxes the king, do make a decree to all the treasurers which are beyond the]]></a:t>
+              <a:t><![CDATA[20. பின்னும் உன் தேவனுடைய ஆலயத்துக்கு அவசியமாய்க் கொடுக்கவேண்டியிருப்பதை, நீ ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[river, that whatsoever Ezra the priest, the scribe of the law of the God of heaven, shall require of]]></a:t>
+              <a:t><![CDATA[கஜானாவிலிருந்து வாங்கிக் கொடுப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, it be done speedily,]]></a:t>
+              <a:t><![CDATA[21. நதிக்கு அப்புறத்திலிருக்கிற எல்லா கஜான்சிகளுக்கும் அர்தசஷ்டா என்னும் ராஜாவாகிய நாம் இடுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Unto an hundred talents of silver, and to an hundred measures of wheat, and to an hundred baths]]></a:t>
+              <a:t><![CDATA[கட்டளை என்னவென்றால், பரலோகத்தின் தேவனுடைய நியாயப்பிரமாணத்தைப் போதிக்கும் வேதபாரகனாகிய எஸ்றா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of wine, and to an hundred baths of oil, and salt without prescribing how much.]]></a:t>
+              <a:t><![CDATA[ஆசாரியன் நூறுதாலந்து வெள்ளி, ஆற்றுக்கலக்கோதுமை, நூற்றுக்கலத் திராட்சரசம், நூற்றுக்கல எண்ணெய்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Whatsoever is commanded by the God of heaven, let it be diligently done for the house of the God]]></a:t>
+              <a:t><![CDATA[உங்களைக் கேட்பவை எல்லாவற்றையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of heaven: for why should there be wrath against the realm of the king and his sons?]]></a:t>
+              <a:t><![CDATA[22. வேண்டிய உப்பையும், தாமதமில்லாமல் கொடுக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Also we certify you, that concerning any of the priests and Levites, singers, porters,]]></a:t>
+              <a:t><![CDATA[23. பரலோகத்தின் தேவனுடைய கற்பனையின்படியே, எது தேவையாயிருக்குமோ அதுவெல்லாம் பரலோகத்தின் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nethinims, or ministers of this house of God, it shall not be lawful to impose toll, tribute, or]]></a:t>
+              <a:t><![CDATA[ஆலயத்திற்கு ஜாக்கிரதையாய்ச் செலுத்தப்படவும் வேண்டும்; ராஜாவும் அவர் குமாரரும் ஆளும் ராஜ்யத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[custom, upon them.]]></a:t>
+              <a:t><![CDATA[கடுங்கோபம் வருவானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The son of Amariah, the son of Azariah, the son of Meraioth,]]></a:t>
+              <a:t><![CDATA[2. இவன் சல்லூமின் குமாரன், இவன் சாதோக்கின் குமாரன், இவன் அகிதூபின் குமாரன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And you, Ezra, after the wisdom of your God, that is in yours hand, set magistrates and judges,]]></a:t>
+              <a:t><![CDATA[24. பின்னும் ஆசாரியரும், லேவியரும், பாடகரும், வாசல் காவலாளரும், நிதனீமியரும், தேவனுடைய ஆலயத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which may judge all the people that are beyond the river, all such as know the laws of your God; and]]></a:t>
+              <a:t><![CDATA[பணிவிடைக்காரருமான ஒருவன்மேலும் பகுதியாகிலும் தீர்வையாகிலும் ஆயமாகிலும் சுமத்தலாகாதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[teach all of you them that know them not.]]></a:t>
+              <a:t><![CDATA[அவர்களைக்குறித்து உங்களுக்கு அறியப்படுத்துகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And whosoever will not do the law of your God, and the law of the king, let judgment be executed]]></a:t>
+              <a:t><![CDATA[25. பின்னும் நதிக்கு அப்புறத்திலிருந்து உன் தேவனுடைய நியாயப்பிரமாணங்களை அறிந்த சகல ஜனங்களும் நியாயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[speedily upon him, whether it be unto death, or to banishment, or to confiscation of goods, or to]]></a:t>
+              <a:t><![CDATA[விசாரிக்கத்தக்க துரைகளையும், நியாயாதிபதிகளையும், எஸ்றாவாகிய நீ உன்னிலுள்ள உன்தேவனுடைய ஞானத்தின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[imprisonment.]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்துவாயாக; அந்தப் பிரமாணங்களை அறியாதவர்களுக்கு அவைகளை உபதேசிக்கவுங்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Blessed be the LORD God of our fathers, which has put such a thing as this in the king's heart,]]></a:t>
+              <a:t><![CDATA[26. உன் தேவனுடைய நியாயப்பிரமாணத்தின்படியேயும் ராஜாவினுடைய நியாயப்பிரமாணத்தின்படியேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to beautify the house of the LORD which is in Jerusalem:]]></a:t>
+              <a:t><![CDATA[செய்யாதவனெவனும் உடனே மரணத்துக்காகிலும், தேசத்துக்குப் புறம்பாக்குதலுக்காகிலும், அபராதத்துக்கரகிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And has extended mercy unto me before the king, and his counsellors, and before all the king's]]></a:t>
+              <a:t><![CDATA[காவலுக்காகிலும் தீர்க்கப்பட்டுத் தண்டிக்கப்படக்கடவனென்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mighty princes. And I was strengthened as the hand of the LORD my God was upon me, and I gathered]]></a:t>
+              <a:t><![CDATA[27. எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்தை அலங்கரிக்க, இப்படிப்பட்ட யோசனையை ராஜாவின் இருதயத்தில் அருளி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The son of Zerahiah, the son of Uzzi, the son of Bukki,]]></a:t>
+              <a:t><![CDATA[3. இவன் அமரியாவின் குமாரன், இவன் அசரியாவின் குமாரன், இவன் மொராயோதின் குமாரன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15186,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together out of Israel chief men to go up with me.]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கும் அவருடைய மந்திரிமார்களுக்கும் ராஜாவின் கைக்குள்ளான பலத்த எல்லா மகாப்பிரபுக்களுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்பாக எனக்குத்தயவு கிடைக்கப்பண்ணின எங்கள் பிதாக்களின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்படியே என் தேவனாகிய கர்த்தருடைய கரம் என்மேல் இருந்ததினால் நான் திடன்கொண்டு, இஸ்ரவேலில் சில]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தலைவரை என்னோடே கூடவரும்படி சேர்த்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The son of Abishua, the son of Phinehas, the son of Eleazar, the son of Aaron the chief priest:]]></a:t>
+              <a:t><![CDATA[4. இவன் சேராகியாவின் குமாரன், இவன் ஊசியின் குமாரன், இவன் புக்கியின் குமாரன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. This Ezra went up from Babylon; and he was a ready scribe in the law of Moses, which the LORD God]]></a:t>
+              <a:t><![CDATA[5. இவன் அபிசுவாவின் குமாரன், இவன் பினெகாசின் குமாரன், இவன் எலெயாசாரின் குமாரன், இவன் பிரதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel had given: and the king granted him all his request, according to the hand of the LORD his]]></a:t>
+              <a:t><![CDATA[ஆசாரியனான ஆரோனின் குமாரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>