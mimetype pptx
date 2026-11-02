--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619165" r:id="rId1"/>
+    <p:sldLayoutId id="2482540350" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>