--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -115,50 +115,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,50 +213,56 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -404,53 +422,59 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏலாமின் புத்திரரில் அதலியாவின் குமாரனாகிய எஷாயாவும், அவனோடேகூட எழுபது ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் நான் எலியேசர், அரியேல், செமாயா, எல்நாத்தான், யாரிப், எல்நாத்தான், நாத்தான், சகரியா, மிசுல்லாம் என்னும் தலைவரையும், யோயாரிப், எல்நாத்தான் என்னும் புத்திமான்களையும் அழைப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. செப்பதியாவின் புத்திரரில் மிகவேலின் குமாரனாகிய செப்பதியாவும், அவனோடேகூட எண்பது ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[17. கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தலைவனாகிய இத்தோவிடத்திற்குச் செய்தி கொண்டுபோக அவர்களுக்குக் கற்பித்து, நமது தேவனுடைய ஆலயத்துப் பணிவிடைக்காரரை எங்களிடத்திற்கு அழைத்துவரும்படி அவர்கள் கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தங்கள் சகோதரனாகிய இத்தோவுக்கும், நிதனீமியருக்கும் சொல்லவேண்டிய வார்த்தைகளைச் சொல்லிக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாபின் புத்திரரில் யெகியேலின் குமாரனாகிய ஒபதியாவும், அவனோடேகூட இருநூற்றுப் பதினெட்டு ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[17. கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தலைவனாகிய இத்தோவிடத்திற்குச் செய்தி கொண்டுபோக அவர்களுக்குக் கற்பித்து, நமது தேவனுடைய ஆலயத்துப் பணிவிடைக்காரரை எங்களிடத்திற்கு அழைத்துவரும்படி அவர்கள் கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தங்கள் சகோதரனாகிய இத்தோவுக்கும், நிதனீமியருக்கும் சொல்லவேண்டிய வார்த்தைகளைச் சொல்லிக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. செலோமித்தின் புத்திரரில் யொசிபியாவின் குமாரனும், அவனோடேகூட நூற்றறுபது ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[17. கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தலைவனாகிய இத்தோவிடத்திற்குச் செய்தி கொண்டுபோக அவர்களுக்குக் கற்பித்து, நமது தேவனுடைய ஆலயத்துப் பணிவிடைக்காரரை எங்களிடத்திற்கு அழைத்துவரும்படி அவர்கள் கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தங்கள் சகோதரனாகிய இத்தோவுக்கும், நிதனீமியருக்கும் சொல்லவேண்டிய வார்த்தைகளைச் சொல்லிக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பெயாயின் புத்திரரில் பெயாயின் குமாரனாகிய சகரியாவும், அவனோடேகூட இருபத்தெட்டு ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் எங்கள்மேலிருந்த எங்கள் தேவனுடைய தயையுள்ள கரத்தின்படியே இஸ்ரவேலுக்குப் பிறந்த லேவியின் குமாரனாகிய மகேலியின்புத்திரரில் புத்தியுள்ள மனுஷனாகிய செரபியாவும் அவன் குமாரரும் சகோதரருமான பதினெட்டுப்பேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அஸ்காதின் புத்திரரில் காத்தானின் குமாரனாகிய யோகனானும் அவனோடேகூட நூற்றுப்பத்து ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் எங்கள்மேலிருந்த எங்கள் தேவனுடைய தயையுள்ள கரத்தின்படியே இஸ்ரவேலுக்குப் பிறந்த லேவியின் குமாரனாகிய மகேலியின்புத்திரரில் புத்தியுள்ள மனுஷனாகிய செரபியாவும் அவன் குமாரரும் சகோதரருமான பதினெட்டுப்பேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதோனிகாமின் கடைசிப்புத்திரரான எலிபேலேத், ஏயெல், செமாயா என்னும் நாமங்களுள்ளவர்களும், அவர்களோடேகூட அறுபது ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[19. மெராரியரின் புத்திரரில் அஷபியாவும் அவனோடே எஷாயரவும் அவன் சகோதரரும் அவர்கள் குமாரருமான இருபதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதோனிகாமின் கடைசிப்புத்திரரான எலிபேலேத், ஏயெல், செமாயா என்னும் நாமங்களுள்ளவர்களும், அவர்களோடேகூட அறுபது ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[20. தாவீதும் பிரபுக்களும் லேவியருக்குப் பணிவிடைக்காரராக வைத்த நிதனீமியரில் இருநூற்று இருபதுபேரையும், எங்களிடத்தில் அழைத்துக்கொண்டுவந்தார்கள்; அவர்கள் எல்லாருடைய பேர்களும் குறிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிக்வாயின் புத்திரரில் ஊத்தாயும், சபூதும், அவர்களோடேகூட எழுபது ஆண்மக்களுமே.]]></a:t>
+              <a:t><![CDATA[20. தாவீதும் பிரபுக்களும் லேவியருக்குப் பணிவிடைக்காரராக வைத்த நிதனீமியரில் இருநூற்று இருபதுபேரையும், எங்களிடத்தில் அழைத்துக்கொண்டுவந்தார்கள்; அவர்கள் எல்லாருடைய பேர்களும் குறிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவர்களை நான் அகாவாவுக்கு ஓடுகிற நதியண்டையிலே கூட்டிக்கொண்டுபோனேன்; அங்கே மூன்றுநாள் தங்கியிருந்தோம்; நான் ஜனங்களையும் ஆசாரியரையும் பார்வையிடும்போது, லேவியின் புத்திரரில் ஒருவரையும் அங்கே காணவில்லை,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது நாங்கள் எங்கள் தேவனுக்கு முன்பாக எங்களைத் தாழ்த்துகிறதற்கும், எங்களுக்காகவும் எங்கள் பிள்ளைகளுக்காகவும் எங்கள் சகல பொருள்களுக்காகவும் செவ்வையான வழியைத் தேடுகிறதற்கும், நான் அங்கே அந்த அகாவா நதியண்டையிலே உபவாசத்தைக் கூறினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அர்தசஷ்டா ராஜா அரசாளும் காலத்தில் பாபிலோனிலிருந்து என்னோடேகூட வந்த தங்கள் பிதாக்கள் வம்சங்களின் தலைவரும் அவர்கள் வம்ச அட்டவணைகளுமாவன:]]></a:t>
+              <a:t><![CDATA[12. அஸ்காதின் புத்திரரில் காத்தானின் குமாரனாகிய யோகனானும் அவனோடேகூட நூற்றுப்பத்து ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவர்களை நான் அகாவாவுக்கு ஓடுகிற நதியண்டையிலே கூட்டிக்கொண்டுபோனேன்; அங்கே மூன்றுநாள் தங்கியிருந்தோம்; நான் ஜனங்களையும் ஆசாரியரையும் பார்வையிடும்போது, லேவியின் புத்திரரில் ஒருவரையும் அங்கே காணவில்லை,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது நாங்கள் எங்கள் தேவனுக்கு முன்பாக எங்களைத் தாழ்த்துகிறதற்கும், எங்களுக்காகவும் எங்கள் பிள்ளைகளுக்காகவும் எங்கள் சகல பொருள்களுக்காகவும் செவ்வையான வழியைத் தேடுகிறதற்கும், நான் அங்கே அந்த அகாவா நதியண்டையிலே உபவாசத்தைக் கூறினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் நான் எலியேசர், அரியேல், செமாயா, எல்நாத்தான், யாரிப், எல்நாத்தான், நாத்தான், சகரியா, மிசுல்லாம் என்னும் தலைவரையும், யோயாரிப், எல்நாத்தான் என்னும் புத்திமான்களையும் அழைப்பித்து,]]></a:t>
+              <a:t><![CDATA[22. வழியிலே சத்துருவை விலக்கி எங்களுக்குத் துணைசெய்யும்படிக்கு, நான் ராஜாவினிடத்தில் சேவகரையும் குதிரைவீரரையும் கேட்க வெட்கப்பட்டிருந்தேன்; எங்கள் தேவனுடையகரம் தம்மைத் தேடுகிறவர்கள் எல்லார்மேலும் அவர்களுக்கு நன்மையாக இருக்கிறதென்றும், அவருடைய வல்லமையும் அவருடைய கோபமும் அவரைவிட்டு விலகுகிறவர்கள் எல்லார்மேலும் இருக்கிறதென்றும், நாங்கள் ராஜாவுக்குச் சொல்லியிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் நான் எலியேசர், அரியேல், செமாயா, எல்நாத்தான், யாரிப், எல்நாத்தான், நாத்தான், சகரியா, மிசுல்லாம் என்னும் தலைவரையும், யோயாரிப், எல்நாத்தான் என்னும் புத்திமான்களையும் அழைப்பித்து,]]></a:t>
+              <a:t><![CDATA[22. வழியிலே சத்துருவை விலக்கி எங்களுக்குத் துணைசெய்யும்படிக்கு, நான் ராஜாவினிடத்தில் சேவகரையும் குதிரைவீரரையும் கேட்க வெட்கப்பட்டிருந்தேன்; எங்கள் தேவனுடையகரம் தம்மைத் தேடுகிறவர்கள் எல்லார்மேலும் அவர்களுக்கு நன்மையாக இருக்கிறதென்றும், அவருடைய வல்லமையும் அவருடைய கோபமும் அவரைவிட்டு விலகுகிறவர்கள் எல்லார்மேலும் இருக்கிறதென்றும், நாங்கள் ராஜாவுக்குச் சொல்லியிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தலைவனாகிய இத்தோவிடத்திற்குச் செய்தி கொண்டுபோக அவர்களுக்குக் கற்பித்து, நமது தேவனுடைய ஆலயத்துப் பணிவிடைக்காரரை எங்களிடத்திற்கு அழைத்துவரும்படி அவர்கள் கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தங்கள் சகோதரனாகிய இத்தோவுக்கும், நிதனீமியருக்கும் சொல்லவேண்டிய வார்த்தைகளைச் சொல்லிக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[22. வழியிலே சத்துருவை விலக்கி எங்களுக்குத் துணைசெய்யும்படிக்கு, நான் ராஜாவினிடத்தில் சேவகரையும் குதிரைவீரரையும் கேட்க வெட்கப்பட்டிருந்தேன்; எங்கள் தேவனுடையகரம் தம்மைத் தேடுகிறவர்கள் எல்லார்மேலும் அவர்களுக்கு நன்மையாக இருக்கிறதென்றும், அவருடைய வல்லமையும் அவருடைய கோபமும் அவரைவிட்டு விலகுகிறவர்கள் எல்லார்மேலும் இருக்கிறதென்றும், நாங்கள் ராஜாவுக்குச் சொல்லியிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தலைவனாகிய இத்தோவிடத்திற்குச் செய்தி கொண்டுபோக அவர்களுக்குக் கற்பித்து, நமது தேவனுடைய ஆலயத்துப் பணிவிடைக்காரரை எங்களிடத்திற்கு அழைத்துவரும்படி அவர்கள் கசிப்பியா என்னும் ஸ்தலத்திலிருக்கிற தங்கள் சகோதரனாகிய இத்தோவுக்கும், நிதனீமியருக்கும் சொல்லவேண்டிய வார்த்தைகளைச் சொல்லிக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே நாங்கள் உபவாசம்பண்ணி, எங்கள் தேவனிடத்திலே அதைத் தேடினோம்; எங்கள் விண்ணப்பத்தைக் கேட்டருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் எங்கள்மேலிருந்த எங்கள் தேவனுடைய தயையுள்ள கரத்தின்படியே இஸ்ரவேலுக்குப் பிறந்த லேவியின் குமாரனாகிய மகேலியின்புத்திரரில் புத்தியுள்ள மனுஷனாகிய செரபியாவும் அவன் குமாரரும் சகோதரருமான பதினெட்டுப்பேரையும்,]]></a:t>
+              <a:t><![CDATA[24. பின்பு நான் ஆசாரியரின் தலைவரிலே பன்னிரண்டுபேராகிய செரெபியாவையும், அஷபியாவையும், அவர்கள் சகோதரரிலே பத்துப்பேரையும் பிரித்தெடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் எங்கள்மேலிருந்த எங்கள் தேவனுடைய தயையுள்ள கரத்தின்படியே இஸ்ரவேலுக்குப் பிறந்த லேவியின் குமாரனாகிய மகேலியின்புத்திரரில் புத்தியுள்ள மனுஷனாகிய செரபியாவும் அவன் குமாரரும் சகோதரருமான பதினெட்டுப்பேரையும்,]]></a:t>
+              <a:t><![CDATA[24. பின்பு நான் ஆசாரியரின் தலைவரிலே பன்னிரண்டுபேராகிய செரெபியாவையும், அஷபியாவையும், அவர்கள் சகோதரரிலே பத்துப்பேரையும் பிரித்தெடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் எங்கள்மேலிருந்த எங்கள் தேவனுடைய தயையுள்ள கரத்தின்படியே இஸ்ரவேலுக்குப் பிறந்த லேவியின் குமாரனாகிய மகேலியின்புத்திரரில் புத்தியுள்ள மனுஷனாகிய செரபியாவும் அவன் குமாரரும் சகோதரருமான பதினெட்டுப்பேரையும்,]]></a:t>
+              <a:t><![CDATA[25. ராஜாவும், அவருடைய ஆலோசனைக்காரரும், அவருடைய பிரபுக்களும், அங்கேயிருந்த சகல இஸ்ரவேலரும், எங்கள் தேவனுடைய ஆலயத்துக்கென்று எடுத்துக்கொடுத்த காணிக்கையாகிய வெள்ளியையும், பொன்னையும், பணிமுட்டுகளையும் அவர்களிடத்தில் நிறுத்துக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மெராரியரின் புத்திரரில் அஷபியாவும் அவனோடே எஷாயரவும் அவன் சகோதரரும் அவர்கள் குமாரருமான இருபதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[25. ராஜாவும், அவருடைய ஆலோசனைக்காரரும், அவருடைய பிரபுக்களும், அங்கேயிருந்த சகல இஸ்ரவேலரும், எங்கள் தேவனுடைய ஆலயத்துக்கென்று எடுத்துக்கொடுத்த காணிக்கையாகிய வெள்ளியையும், பொன்னையும், பணிமுட்டுகளையும் அவர்களிடத்தில் நிறுத்துக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீதும் பிரபுக்களும் லேவியருக்குப் பணிவிடைக்காரராக வைத்த நிதனீமியரில் இருநூற்று இருபதுபேரையும், எங்களிடத்தில் அழைத்துக்கொண்டுவந்தார்கள்; அவர்கள் எல்லாருடைய பேர்களும் குறிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[25. ராஜாவும், அவருடைய ஆலோசனைக்காரரும், அவருடைய பிரபுக்களும், அங்கேயிருந்த சகல இஸ்ரவேலரும், எங்கள் தேவனுடைய ஆலயத்துக்கென்று எடுத்துக்கொடுத்த காணிக்கையாகிய வெள்ளியையும், பொன்னையும், பணிமுட்டுகளையும் அவர்களிடத்தில் நிறுத்துக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அர்தசஷ்டா ராஜா அரசாளும் காலத்தில் பாபிலோனிலிருந்து என்னோடேகூட வந்த தங்கள் பிதாக்கள் வம்சங்களின் தலைவரும் அவர்கள் வம்ச அட்டவணைகளுமாவன:]]></a:t>
+              <a:t><![CDATA[13. அதோனிகாமின் கடைசிப்புத்திரரான எலிபேலேத், ஏயெல், செமாயா என்னும் நாமங்களுள்ளவர்களும், அவர்களோடேகூட அறுபது ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீதும் பிரபுக்களும் லேவியருக்குப் பணிவிடைக்காரராக வைத்த நிதனீமியரில் இருநூற்று இருபதுபேரையும், எங்களிடத்தில் அழைத்துக்கொண்டுவந்தார்கள்; அவர்கள் எல்லாருடைய பேர்களும் குறிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் கையிலே நான் அறுநூற்று ஐம்பது தாலந்து வெள்ளியையும், நூறுதாலந்து நிறையான வெள்ளிப் பணிமுட்டுகளையும், நூறுதாலந்து பொன்னையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது நாங்கள் எங்கள் தேவனுக்கு முன்பாக எங்களைத் தாழ்த்துகிறதற்கும், எங்களுக்காகவும் எங்கள் பிள்ளைகளுக்காகவும் எங்கள் சகல பொருள்களுக்காகவும் செவ்வையான வழியைத் தேடுகிறதற்கும், நான் அங்கே அந்த அகாவா நதியண்டையிலே உபவாசத்தைக் கூறினேன்.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் கையிலே நான் அறுநூற்று ஐம்பது தாலந்து வெள்ளியையும், நூறுதாலந்து நிறையான வெள்ளிப் பணிமுட்டுகளையும், நூறுதாலந்து பொன்னையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது நாங்கள் எங்கள் தேவனுக்கு முன்பாக எங்களைத் தாழ்த்துகிறதற்கும், எங்களுக்காகவும் எங்கள் பிள்ளைகளுக்காகவும் எங்கள் சகல பொருள்களுக்காகவும் செவ்வையான வழியைத் தேடுகிறதற்கும், நான் அங்கே அந்த அகாவா நதியண்டையிலே உபவாசத்தைக் கூறினேன்.]]></a:t>
+              <a:t><![CDATA[27. ஆயிரம் தங்கக்காசு பெறுமான இருபது பொற்கிண்ணங்களையும், பொன்னைப்போல எண்ணப்பட்ட பளபளப்பான இரண்டு நல்ல வெண்கலப்பாத்திரங்களையும் நிறுத்துக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வழியிலே சத்துருவை விலக்கி எங்களுக்குத் துணைசெய்யும்படிக்கு, நான் ராஜாவினிடத்தில் சேவகரையும் குதிரைவீரரையும் கேட்க வெட்கப்பட்டிருந்தேன்; எங்கள் தேவனுடையகரம் தம்மைத் தேடுகிறவர்கள் எல்லார்மேலும் அவர்களுக்கு நன்மையாக இருக்கிறதென்றும், அவருடைய வல்லமையும் அவருடைய கோபமும் அவரைவிட்டு விலகுகிறவர்கள் எல்லார்மேலும் இருக்கிறதென்றும், நாங்கள் ராஜாவுக்குச் சொல்லியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[27. ஆயிரம் தங்கக்காசு பெறுமான இருபது பொற்கிண்ணங்களையும், பொன்னைப்போல எண்ணப்பட்ட பளபளப்பான இரண்டு நல்ல வெண்கலப்பாத்திரங்களையும் நிறுத்துக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வழியிலே சத்துருவை விலக்கி எங்களுக்குத் துணைசெய்யும்படிக்கு, நான் ராஜாவினிடத்தில் சேவகரையும் குதிரைவீரரையும் கேட்க வெட்கப்பட்டிருந்தேன்; எங்கள் தேவனுடையகரம் தம்மைத் தேடுகிறவர்கள் எல்லார்மேலும் அவர்களுக்கு நன்மையாக இருக்கிறதென்றும், அவருடைய வல்லமையும் அவருடைய கோபமும் அவரைவிட்டு விலகுகிறவர்கள் எல்லார்மேலும் இருக்கிறதென்றும், நாங்கள் ராஜாவுக்குச் சொல்லியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குப் பரிசுத்தமானவர்கள்; இந்தப்பணிமுட்டுகளும், உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தருக்கு மனஉற்சாகமாய்ச் செலுத்தப்பட்ட இந்த வெள்ளியும், இந்தப் பொன்னும் பரிசுத்தமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வழியிலே சத்துருவை விலக்கி எங்களுக்குத் துணைசெய்யும்படிக்கு, நான் ராஜாவினிடத்தில் சேவகரையும் குதிரைவீரரையும் கேட்க வெட்கப்பட்டிருந்தேன்; எங்கள் தேவனுடையகரம் தம்மைத் தேடுகிறவர்கள் எல்லார்மேலும் அவர்களுக்கு நன்மையாக இருக்கிறதென்றும், அவருடைய வல்லமையும் அவருடைய கோபமும் அவரைவிட்டு விலகுகிறவர்கள் எல்லார்மேலும் இருக்கிறதென்றும், நாங்கள் ராஜாவுக்குச் சொல்லியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குப் பரிசுத்தமானவர்கள்; இந்தப்பணிமுட்டுகளும், உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தருக்கு மனஉற்சாகமாய்ச் செலுத்தப்பட்ட இந்த வெள்ளியும், இந்தப் பொன்னும் பரிசுத்தமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே நாங்கள் உபவாசம்பண்ணி, எங்கள் தேவனிடத்திலே அதைத் தேடினோம்; எங்கள் விண்ணப்பத்தைக் கேட்டருளினார்.]]></a:t>
+              <a:t><![CDATA[29. நீங்கள் அதை எருசலேமிலிருக்கிற தேவனுடைய ஆலயத்தின் அறைகளில் ஆசாரியர் லேவியருடைய பிரபுக்களுக்கும் இஸ்ரவேலுடைய வம்சத்தலைவர்களுக்கும் முன்பாக நிறுத்து ஒப்புவிக்குமட்டும் விழிப்பாயிருந்து, அதைக் காத்துக்கொள்ளுங்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே நாங்கள் உபவாசம்பண்ணி, எங்கள் தேவனிடத்திலே அதைத் தேடினோம்; எங்கள் விண்ணப்பத்தைக் கேட்டருளினார்.]]></a:t>
+              <a:t><![CDATA[29. நீங்கள் அதை எருசலேமிலிருக்கிற தேவனுடைய ஆலயத்தின் அறைகளில் ஆசாரியர் லேவியருடைய பிரபுக்களுக்கும் இஸ்ரவேலுடைய வம்சத்தலைவர்களுக்கும் முன்பாக நிறுத்து ஒப்புவிக்குமட்டும் விழிப்பாயிருந்து, அதைக் காத்துக்கொள்ளுங்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு நான் ஆசாரியரின் தலைவரிலே பன்னிரண்டுபேராகிய செரெபியாவையும், அஷபியாவையும், அவர்கள் சகோதரரிலே பத்துப்பேரையும் பிரித்தெடுத்து,]]></a:t>
+              <a:t><![CDATA[29. நீங்கள் அதை எருசலேமிலிருக்கிற தேவனுடைய ஆலயத்தின் அறைகளில் ஆசாரியர் லேவியருடைய பிரபுக்களுக்கும் இஸ்ரவேலுடைய வம்சத்தலைவர்களுக்கும் முன்பாக நிறுத்து ஒப்புவிக்குமட்டும் விழிப்பாயிருந்து, அதைக் காத்துக்கொள்ளுங்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு நான் ஆசாரியரின் தலைவரிலே பன்னிரண்டுபேராகிய செரெபியாவையும், அஷபியாவையும், அவர்கள் சகோதரரிலே பத்துப்பேரையும் பிரித்தெடுத்து,]]></a:t>
+              <a:t><![CDATA[30. அப்படியே அந்த ஆசாரியரும் லேவியரும், அந்த வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் எருசலேமிலிருக்கிற எங்கள் தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகும்படிக்கு, நிறுத்து வாங்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பினெகாசின் புத்திரரில் கெர்சோம், இத்தாமாரின் புத்திரரில் தானியேல் தாவீதின் புத்திரரில் அத்தூஸ்,]]></a:t>
+              <a:t><![CDATA[13. அதோனிகாமின் கடைசிப்புத்திரரான எலிபேலேத், ஏயெல், செமாயா என்னும் நாமங்களுள்ளவர்களும், அவர்களோடேகூட அறுபது ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜாவும், அவருடைய ஆலோசனைக்காரரும், அவருடைய பிரபுக்களும், அங்கேயிருந்த சகல இஸ்ரவேலரும், எங்கள் தேவனுடைய ஆலயத்துக்கென்று எடுத்துக்கொடுத்த காணிக்கையாகிய வெள்ளியையும், பொன்னையும், பணிமுட்டுகளையும் அவர்களிடத்தில் நிறுத்துக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[30. அப்படியே அந்த ஆசாரியரும் லேவியரும், அந்த வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் எருசலேமிலிருக்கிற எங்கள் தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகும்படிக்கு, நிறுத்து வாங்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜாவும், அவருடைய ஆலோசனைக்காரரும், அவருடைய பிரபுக்களும், அங்கேயிருந்த சகல இஸ்ரவேலரும், எங்கள் தேவனுடைய ஆலயத்துக்கென்று எடுத்துக்கொடுத்த காணிக்கையாகிய வெள்ளியையும், பொன்னையும், பணிமுட்டுகளையும் அவர்களிடத்தில் நிறுத்துக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[31. நாங்கள் எருசலேமுக்குப்போக, முதலாம் மாதம் பன்னிரண்டாந்தேதியிலே, அகாவா நதியைவிட்டுப் பயணம் புறப்பட்டோம்; எங்கள் தேவனுடைய கரம் எங்களது, வழியிலே சத்துருவின் கைக்கும், பதிவிருக்கிறவர்களின் கைக்கும் எங்களைத் தப்புவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் கையிலே நான் அறுநூற்று ஐம்பது தாலந்து வெள்ளியையும், நூறுதாலந்து நிறையான வெள்ளிப் பணிமுட்டுகளையும், நூறுதாலந்து பொன்னையும்,]]></a:t>
+              <a:t><![CDATA[31. நாங்கள் எருசலேமுக்குப்போக, முதலாம் மாதம் பன்னிரண்டாந்தேதியிலே, அகாவா நதியைவிட்டுப் பயணம் புறப்பட்டோம்; எங்கள் தேவனுடைய கரம் எங்களது, வழியிலே சத்துருவின் கைக்கும், பதிவிருக்கிறவர்களின் கைக்கும் எங்களைத் தப்புவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆயிரம் தங்கக்காசு பெறுமான இருபது பொற்கிண்ணங்களையும், பொன்னைப்போல எண்ணப்பட்ட பளபளப்பான இரண்டு நல்ல வெண்கலப்பாத்திரங்களையும் நிறுத்துக்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[31. நாங்கள் எருசலேமுக்குப்போக, முதலாம் மாதம் பன்னிரண்டாந்தேதியிலே, அகாவா நதியைவிட்டுப் பயணம் புறப்பட்டோம்; எங்கள் தேவனுடைய கரம் எங்களது, வழியிலே சத்துருவின் கைக்கும், பதிவிருக்கிறவர்களின் கைக்கும் எங்களைத் தப்புவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆயிரம் தங்கக்காசு பெறுமான இருபது பொற்கிண்ணங்களையும், பொன்னைப்போல எண்ணப்பட்ட பளபளப்பான இரண்டு நல்ல வெண்கலப்பாத்திரங்களையும் நிறுத்துக்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[32. நாங்கள் எருசலேமுக்கு வந்து, அங்கே மூன்றுநாள் இருந்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குப் பரிசுத்தமானவர்கள்; இந்தப்பணிமுட்டுகளும், உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தருக்கு மனஉற்சாகமாய்ச் செலுத்தப்பட்ட இந்த வெள்ளியும், இந்தப் பொன்னும் பரிசுத்தமானவைகள்.]]></a:t>
+              <a:t><![CDATA[33. நாலாம் நாளிலே அந்த வெள்ளியும் பொன்னும் பணிமுட்டுகளும், எங்கள் தேவனுடைய ஆலயத்தில் ஆசாரியனாகிய உரியாவின் குமாரன் மெரேமேத்தின் கையிலும், பினெகாசின் குமாரன் எலெயாசாரின் கையிலும், எல்லாவற்றிற்கும் இருந்த நிறையின்படி அதையும் நிறுத்து, ஒப்புவிக்கப்பட்டது; யெசுவாவின் குமாரன் யோசபாத்தும், பின்னூயின் குமாரன் நொவதிவும் என்கிற லேவியரும் அவர்களோடேகூட இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குப் பரிசுத்தமானவர்கள்; இந்தப்பணிமுட்டுகளும், உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தருக்கு மனஉற்சாகமாய்ச் செலுத்தப்பட்ட இந்த வெள்ளியும், இந்தப் பொன்னும் பரிசுத்தமானவைகள்.]]></a:t>
+              <a:t><![CDATA[33. நாலாம் நாளிலே அந்த வெள்ளியும் பொன்னும் பணிமுட்டுகளும், எங்கள் தேவனுடைய ஆலயத்தில் ஆசாரியனாகிய உரியாவின் குமாரன் மெரேமேத்தின் கையிலும், பினெகாசின் குமாரன் எலெயாசாரின் கையிலும், எல்லாவற்றிற்கும் இருந்த நிறையின்படி அதையும் நிறுத்து, ஒப்புவிக்கப்பட்டது; யெசுவாவின் குமாரன் யோசபாத்தும், பின்னூயின் குமாரன் நொவதிவும் என்கிற லேவியரும் அவர்களோடேகூட இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் அதை எருசலேமிலிருக்கிற தேவனுடைய ஆலயத்தின் அறைகளில் ஆசாரியர் லேவியருடைய பிரபுக்களுக்கும் இஸ்ரவேலுடைய வம்சத்தலைவர்களுக்கும் முன்பாக நிறுத்து ஒப்புவிக்குமட்டும் விழிப்பாயிருந்து, அதைக் காத்துக்கொள்ளுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[33. நாலாம் நாளிலே அந்த வெள்ளியும் பொன்னும் பணிமுட்டுகளும், எங்கள் தேவனுடைய ஆலயத்தில் ஆசாரியனாகிய உரியாவின் குமாரன் மெரேமேத்தின் கையிலும், பினெகாசின் குமாரன் எலெயாசாரின் கையிலும், எல்லாவற்றிற்கும் இருந்த நிறையின்படி அதையும் நிறுத்து, ஒப்புவிக்கப்பட்டது; யெசுவாவின் குமாரன் யோசபாத்தும், பின்னூயின் குமாரன் நொவதிவும் என்கிற லேவியரும் அவர்களோடேகூட இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் அதை எருசலேமிலிருக்கிற தேவனுடைய ஆலயத்தின் அறைகளில் ஆசாரியர் லேவியருடைய பிரபுக்களுக்கும் இஸ்ரவேலுடைய வம்சத்தலைவர்களுக்கும் முன்பாக நிறுத்து ஒப்புவிக்குமட்டும் விழிப்பாயிருந்து, அதைக் காத்துக்கொள்ளுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[34. அந்த நிறையெல்லாம் அக்காலத்தில் எழுதப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் அதை எருசலேமிலிருக்கிற தேவனுடைய ஆலயத்தின் அறைகளில் ஆசாரியர் லேவியருடைய பிரபுக்களுக்கும் இஸ்ரவேலுடைய வம்சத்தலைவர்களுக்கும் முன்பாக நிறுத்து ஒப்புவிக்குமட்டும் விழிப்பாயிருந்து, அதைக் காத்துக்கொள்ளுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[35. சிறைப்பட்டு மீண்டவர்கள் இஸ்ரவேலின் தேவனுக்குச் சர்வாங்க தகனபலிகளாக இஸ்ரவேல் அனைத்தினிமித்தம் பன்னிரண்டு காளைகளையும் தொண்ணூற்றாறு ஆட்டுக்கடாக்களையும், எழுபத்தேழு ஆட்டுக்குட்டிகளையும், பாவநிவாரணத்துக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு அவையெல்லாம் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பினெகாசின் புத்திரரில் கெர்சோம், இத்தாமாரின் புத்திரரில் தானியேல் தாவீதின் புத்திரரில் அத்தூஸ்,]]></a:t>
+              <a:t><![CDATA[14. பிக்வாயின் புத்திரரில் ஊத்தாயும், சபூதும், அவர்களோடேகூட எழுபது ஆண்மக்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்படியே அந்த ஆசாரியரும் லேவியரும், அந்த வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் எருசலேமிலிருக்கிற எங்கள் தேவனுடைய ஆலயத்துக்குக் கொண்டுபோகும்படிக்கு, நிறுத்து வாங்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[35. சிறைப்பட்டு மீண்டவர்கள் இஸ்ரவேலின் தேவனுக்குச் சர்வாங்க தகனபலிகளாக இஸ்ரவேல் அனைத்தினிமித்தம் பன்னிரண்டு காளைகளையும் தொண்ணூற்றாறு ஆட்டுக்கடாக்களையும், எழுபத்தேழு ஆட்டுக்குட்டிகளையும், பாவநிவாரணத்துக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு அவையெல்லாம் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நாங்கள் எருசலேமுக்குப்போக, முதலாம் மாதம் பன்னிரண்டாந்தேதியிலே, அகாவா நதியைவிட்டுப் பயணம் புறப்பட்டோம்; எங்கள் தேவனுடைய கரம் எங்களது, வழியிலே சத்துருவின் கைக்கும், பதிவிருக்கிறவர்களின் கைக்கும் எங்களைத் தப்புவித்தது.]]></a:t>
+              <a:t><![CDATA[35. சிறைப்பட்டு மீண்டவர்கள் இஸ்ரவேலின் தேவனுக்குச் சர்வாங்க தகனபலிகளாக இஸ்ரவேல் அனைத்தினிமித்தம் பன்னிரண்டு காளைகளையும் தொண்ணூற்றாறு ஆட்டுக்கடாக்களையும், எழுபத்தேழு ஆட்டுக்குட்டிகளையும், பாவநிவாரணத்துக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு அவையெல்லாம் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நாங்கள் எருசலேமுக்குப்போக, முதலாம் மாதம் பன்னிரண்டாந்தேதியிலே, அகாவா நதியைவிட்டுப் பயணம் புறப்பட்டோம்; எங்கள் தேவனுடைய கரம் எங்களது, வழியிலே சத்துருவின் கைக்கும், பதிவிருக்கிறவர்களின் கைக்கும் எங்களைத் தப்புவித்தது.]]></a:t>
+              <a:t><![CDATA[35. சிறைப்பட்டு மீண்டவர்கள் இஸ்ரவேலின் தேவனுக்குச் சர்வாங்க தகனபலிகளாக இஸ்ரவேல் அனைத்தினிமித்தம் பன்னிரண்டு காளைகளையும் தொண்ணூற்றாறு ஆட்டுக்கடாக்களையும், எழுபத்தேழு ஆட்டுக்குட்டிகளையும், பாவநிவாரணத்துக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு அவையெல்லாம் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாங்கள் எருசலேமுக்கு வந்து, அங்கே மூன்றுநாள் இருந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[36. பின்பு ராஜாவின் சன்னதுகளை நதிக்கு இப்புறத்திலிருக்கிற ராஜாவின தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் ஒப்புவித்தார்கள்; அப்பொழுது அவர்கள் ஜனங்களுக்கும் தேவனுடைய ஆலயத்துக்கும் உதவியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நாலாம் நாளிலே அந்த வெள்ளியும் பொன்னும் பணிமுட்டுகளும், எங்கள் தேவனுடைய ஆலயத்தில் ஆசாரியனாகிய உரியாவின் குமாரன் மெரேமேத்தின் கையிலும், பினெகாசின் குமாரன் எலெயாசாரின் கையிலும், எல்லாவற்றிற்கும் இருந்த நிறையின்படி அதையும் நிறுத்து, ஒப்புவிக்கப்பட்டது; யெசுவாவின் குமாரன் யோசபாத்தும், பின்னூயின் குமாரன் நொவதிவும் என்கிற லேவியரும் அவர்களோடேகூட இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. பின்பு ராஜாவின் சன்னதுகளை நதிக்கு இப்புறத்திலிருக்கிற ராஜாவின தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் ஒப்புவித்தார்கள்; அப்பொழுது அவர்கள் ஜனங்களுக்கும் தேவனுடைய ஆலயத்துக்கும் உதவியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நாலாம் நாளிலே அந்த வெள்ளியும் பொன்னும் பணிமுட்டுகளும், எங்கள் தேவனுடைய ஆலயத்தில் ஆசாரியனாகிய உரியாவின் குமாரன் மெரேமேத்தின் கையிலும், பினெகாசின் குமாரன் எலெயாசாரின் கையிலும், எல்லாவற்றிற்கும் இருந்த நிறையின்படி அதையும் நிறுத்து, ஒப்புவிக்கப்பட்டது; யெசுவாவின் குமாரன் யோசபாத்தும், பின்னூயின் குமாரன் நொவதிவும் என்கிற லேவியரும் அவர்களோடேகூட இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அர்தசஷ்டா ராஜா அரசாளும் காலத்தில் பாபிலோனிலிருந்து என்னோடேகூட வந்த தங்கள் பிதாக்கள் வம்சங்களின் தலைவரும் அவர்கள் வம்ச அட்டவணைகளுமாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அந்த நிறையெல்லாம் அக்காலத்தில் எழுதப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. அர்தசஷ்டா ராஜா அரசாளும் காலத்தில் பாபிலோனிலிருந்து என்னோடேகூட வந்த தங்கள் பிதாக்கள் வம்சங்களின் தலைவரும் அவர்கள் வம்ச அட்டவணைகளுமாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அந்த நிறையெல்லாம் அக்காலத்தில் எழுதப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. பினெகாசின் புத்திரரில் கெர்சோம், இத்தாமாரின் புத்திரரில் தானியேல் தாவீதின் புத்திரரில் அத்தூஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சிறைப்பட்டு மீண்டவர்கள் இஸ்ரவேலின் தேவனுக்குச் சர்வாங்க தகனபலிகளாக இஸ்ரவேல் அனைத்தினிமித்தம் பன்னிரண்டு காளைகளையும் தொண்ணூற்றாறு ஆட்டுக்கடாக்களையும், எழுபத்தேழு ஆட்டுக்குட்டிகளையும், பாவநிவாரணத்துக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு அவையெல்லாம் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. பாரோஷின் புத்திரரில் ஒருவனான செக்கனியாவின் புத்திரரில் சகரியாவும் அவனோடேகூட வம்ச அட்டவணையில் எழுதியிருக்கிற நூற்றைம்பது ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சிறைப்பட்டு மீண்டவர்கள் இஸ்ரவேலின் தேவனுக்குச் சர்வாங்க தகனபலிகளாக இஸ்ரவேல் அனைத்தினிமித்தம் பன்னிரண்டு காளைகளையும் தொண்ணூற்றாறு ஆட்டுக்கடாக்களையும், எழுபத்தேழு ஆட்டுக்குட்டிகளையும், பாவநிவாரணத்துக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு அவையெல்லாம் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. பாரோஷின் புத்திரரில் ஒருவனான செக்கனியாவின் புத்திரரில் சகரியாவும் அவனோடேகூட வம்ச அட்டவணையில் எழுதியிருக்கிற நூற்றைம்பது ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாரோஷின் புத்திரரில் ஒருவனான செக்கனியாவின் புத்திரரில் சகரியாவும் அவனோடேகூட வம்ச அட்டவணையில் எழுதியிருக்கிற நூற்றைம்பது ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[15. இவர்களை நான் அகாவாவுக்கு ஓடுகிற நதியண்டையிலே கூட்டிக்கொண்டுபோனேன்; அங்கே மூன்றுநாள் தங்கியிருந்தோம்; நான் ஜனங்களையும் ஆசாரியரையும் பார்வையிடும்போது, லேவியின் புத்திரரில் ஒருவரையும் அங்கே காணவில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சிறைப்பட்டு மீண்டவர்கள் இஸ்ரவேலின் தேவனுக்குச் சர்வாங்க தகனபலிகளாக இஸ்ரவேல் அனைத்தினிமித்தம் பன்னிரண்டு காளைகளையும் தொண்ணூற்றாறு ஆட்டுக்கடாக்களையும், எழுபத்தேழு ஆட்டுக்குட்டிகளையும், பாவநிவாரணத்துக்காகப் பன்னிரண்டு வெள்ளாட்டுக்கடாக்களையும் பலியிட்டு அவையெல்லாம் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. பாகரத்மோவாபின் புத்திரரில் செரகியாவின் குமாரனாகிய எலியோனாயும், அவனோடேகூட இருநூறு ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்பு ராஜாவின் சன்னதுகளை நதிக்கு இப்புறத்திலிருக்கிற ராஜாவின தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் ஒப்புவித்தார்கள்; அப்பொழுது அவர்கள் ஜனங்களுக்கும் தேவனுடைய ஆலயத்துக்கும் உதவியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. செக்கனியாவின் புத்திரரில் யகசியேலின் குமாரனும், அவனோடேகூட முந்நூறு ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6747,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்பு ராஜாவின் சன்னதுகளை நதிக்கு இப்புறத்திலிருக்கிற ராஜாவின தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் ஒப்புவித்தார்கள்; அப்பொழுது அவர்கள் ஜனங்களுக்கும் தேவனுடைய ஆலயத்துக்கும் உதவியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆதினின் புத்திரரில் யோனத்தானின் குமாரனாகிய ஏபேதும், அவனோடேகூட ஐம்பது ஆண்மக்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. ஏலாமின் புத்திரரில் அதலியாவின் குமாரனாகிய எஷாயாவும், அவனோடேகூட எழுபது ஆண்மக்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. செப்பதியாவின் புத்திரரில் மிகவேலின் குமாரனாகிய செப்பதியாவும், அவனோடேகூட எண்பது ஆண்மக்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. யோவாபின் புத்திரரில் யெகியேலின் குமாரனாகிய ஒபதியாவும், அவனோடேகூட இருநூற்றுப் பதினெட்டு ஆண்மக்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. செலோமித்தின் புத்திரரில் யொசிபியாவின் குமாரனும், அவனோடேகூட நூற்றறுபது ஆண்மக்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. செலோமித்தின் புத்திரரில் யொசிபியாவின் குமாரனும், அவனோடேகூட நூற்றறுபது ஆண்மக்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. பெயாயின் புத்திரரில் பெயாயின் குமாரனாகிய சகரியாவும், அவனோடேகூட இருபத்தெட்டு ஆண்மக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாகரத்மோவாபின் புத்திரரில் செரகியாவின் குமாரனாகிய எலியோனாயும், அவனோடேகூட இருநூறு ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[15. இவர்களை நான் அகாவாவுக்கு ஓடுகிற நதியண்டையிலே கூட்டிக்கொண்டுபோனேன்; அங்கே மூன்றுநாள் தங்கியிருந்தோம்; நான் ஜனங்களையும் ஆசாரியரையும் பார்வையிடும்போது, லேவியின் புத்திரரில் ஒருவரையும் அங்கே காணவில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. செக்கனியாவின் புத்திரரில் யகசியேலின் குமாரனும், அவனோடேகூட முந்நூறு ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் நான் எலியேசர், அரியேல், செமாயா, எல்நாத்தான், யாரிப், எல்நாத்தான், நாத்தான், சகரியா, மிசுல்லாம் என்னும் தலைவரையும், யோயாரிப், எல்நாத்தான் என்னும் புத்திமான்களையும் அழைப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதினின் புத்திரரில் யோனத்தானின் குமாரனாகிய ஏபேதும், அவனோடேகூட ஐம்பது ஆண்மக்களும்,]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் நான் எலியேசர், அரியேல், செமாயா, எல்நாத்தான், யாரிப், எல்நாத்தான், நாத்தான், சகரியா, மிசுல்லாம் என்னும் தலைவரையும், யோயாரிப், எல்நாத்தான் என்னும் புத்திமான்களையும் அழைப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492068" r:id="rId1"/>
+    <p:sldLayoutId id="2473434067" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7637,50 +8315,98 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7805,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. એલામના વંશજોમાંના અથાલ્યાનો પુત્ર યશાયા; તેની સાથે સિત્તેર પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[Elnathan, men of understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. શફાટયાના વંશજોમાંના મિખાયેલનો પુત્ર ઝબાદ્યા; તેની સાથે 80 પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[17. And I sent them with commandment unto Iddo the chief at the place Casiphia, and I told them what]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. યોઆબના વંશજોમાંના યહીએલનો પુત્ર ઓબાદ્યા; તેની સાથે218 પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[they should say unto Iddo, and to his brethren the Nethinims, at the place Casiphia, that they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. શલોમીથના વંશજોમાંના યોસિફયાનો પુત્ર તેની સાથે 160 પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[should bring unto us ministers for the house of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. બેબાયના વંશજોમાનાં બેબાયનો પુત્ર ઝર્ખાયા; તેની સાથે 28 પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[18. And by the good hand of our God upon us they brought us a man of understanding, of the sons of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અઝગાદના વંશજોમાંના હાક્કાટાનનો પુત્ર યોહાનાન; તેની સાથે એકસો દશ પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[Mahli, the son of Levi, the son of Israel; and Sherebiah, with his sons and his brethren, eighteen;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. છેલ્લા અદોનીકામના વંશજો હતા; તેઓનાં નામ આ છે: અલીફેલેટ, યેઉએલ, શમાયા, ને તેઓની સાથે 60 પુરુષો]]></a:t>
+              <a:t><![CDATA[19. And Hashabiah, and with him Jeshaiah of the sons of Merari, his brethren and their sons, twenty;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા.]]></a:t>
+              <a:t><![CDATA[20. Also of the Nethinims, whom David and the princes had appointed for the service of the Levites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. બિગ્વાયના વંશજોમાંના ઉથાય તથા ઝાબ્બૂદ; તેઓની સાથે 70 પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[two hundred and twenty Nethinims: all of them were expressed by name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. અમે નદીને કિનારે એકઠા થયા જે આહવા તરફ વહેતી અને ત્યાં ત્રણ દિવસ માટે પડાવ નાખ્યો. તે દરમ્યાન મેં]]></a:t>
+              <a:t><![CDATA[21. Then I proclaimed a fast there, at the river of Ahava, that we might afflict ourselves before]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. આર્તાહશાસ્તા રાજાના શાસનકાળ દરમ્યાન બાબિલથી મારી સાથે જેઓ આવ્યા હતા તેઓના કુટુંબના વડવાઓના નામ આ]]></a:t>
+              <a:t><![CDATA[12. And of the sons of Azgad; Johanan the son of Hakkatan, and with him an hundred and ten males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બંદીવાસમાંથી આવેલા લોકોની યાદી તપાસી તો મને ખબર પડી કે તેમાં યાજકો હતા પણ એક પણ લેવી નોંધાયો ન હતો.]]></a:t>
+              <a:t><![CDATA[our God, to seek of him a right way for us, and for our little ones, and for all our substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી મેં અલીએઝેર, અરીએલ, શમાયા, એલ્નાથાન, યારીબ, નાથાન ઝખાર્યા અને મશુલ્લામ તથા લેવી આગેવાનોને]]></a:t>
+              <a:t><![CDATA[22. For I was ashamed to require of the king a band of soldiers and horsemen to help us against the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેડાવ્યા. વળી મેં યોયારીબ અને એલ્નાથાન બોધકોને પણ બોલાવ્યા, કારણકે તેઓ ખૂબ અભ્યાસી માણસો હતા.]]></a:t>
+              <a:t><![CDATA[enemy in the way: because we had spoken unto the king, saying, The hand of our God is upon all them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. અને તેમને આશ્શૂરના યહૂદી સમાજના આગેવાન ઇદ્દો પાસે મોકલ્યા, અને તેમની મારફતે ઇદ્દોને અને]]></a:t>
+              <a:t><![CDATA[for good that seek him; but his power and his wrath is against all them that forsake him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આશ્શૂરમાં રહેતા તેના જાતભાઇઓને અમારા દેવનાં મંદિર માટે સેવકો મોકલવા કહેવડાવ્યું.]]></a:t>
+              <a:t><![CDATA[23. So we fasted and besought our God for this: and he was implored of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. અને અમારા પર દેવની કૃપા હતી. એટલે તેમણે અમારી પાસે નીચે પ્રમાણે સેવકો મોકલ્યા:ઇસ્રાએલના પુત્ર]]></a:t>
+              <a:t><![CDATA[24. Then I separated twelve of the chief of the priests, Sherebiah, Hashabiah, and ten of their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લેવીના પુત્ર માહલીનો વંશજ શેરેબ્યા, તેના ભાઇઓ અને તેના પુત્રો, કુલ પુરુષો. શેરેબ્યા ખૂબ હોશિયાર માણસ]]></a:t>
+              <a:t><![CDATA[brethren with them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો.]]></a:t>
+              <a:t><![CDATA[25. And weighed unto them the silver, and the gold, and the vessels, even the offering of the house]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મરારીના વંશજો હશાબ્યા અને યશાયા, તેના ભાઇઓ તથા તેઓના પુત્રો કુલ પુરુષો.]]></a:t>
+              <a:t><![CDATA[of our God, which the king, and his counsellors, and his lords, and all Israel there present, had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. દાઉદે તથા તેના સરદારોએ મંદિરની સેવાને માટે જે નથીનીમને નીમ્યા હતા, તેઓમાંના 220 ને; એ બધાનાં નામ]]></a:t>
+              <a:t><![CDATA[offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મુજબ છે:]]></a:t>
+              <a:t><![CDATA[13. And of the last sons of Adonikam, whose names are these, Eliphelet, Jeiel, and Shemaiah, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દર્શાવેલા હતાં.]]></a:t>
+              <a:t><![CDATA[26. I even weighed unto their hand six hundred and fifty talents of silver, and silver vessels an]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. અમે આહવા નદીને કિનારે હતા ત્યારે મેં ઉપવાસની જાહેરાત કરી, જેથી અમે અમારા દેવની આગળ પોતાને નમ્ર]]></a:t>
+              <a:t><![CDATA[hundred talents, and of gold an hundred talents;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવીએ; અમે પ્રાર્થના કરી કે તે અમારું, અમારા બાળકોનું તથા અમારા સામાનનું મુસાફરી દરમ્યાન રક્ષણ કરે.]]></a:t>
+              <a:t><![CDATA[27. Also twenty basons of gold, of a thousand drams; and two vessels of fine copper, precious as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. શત્રુઓથી માર્ગમાં અમારું રક્ષણ કરવા માટે રાજા પાસે પાયદળના સૈનિકો અને ઘોડેસવારોની માગણી કરતાં]]></a:t>
+              <a:t><![CDATA[gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને શરમ આવી. કારણ અમે રાજાને કહ્યું હતું કે, “જે કોઇ દેવની આરાધના કરે છે તેના પર દેવ પ્રસન્ન થાય છે]]></a:t>
+              <a:t><![CDATA[28. And I said unto them, All of you are holy unto the LORD; the vessels are holy also; and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેમનું કલ્યાણ કરે છે, પણ જે કોઇ તેના પ્રત્યે વિમુખ હોય છે તેના પર તેનો ભયંકર કોપ ઉતરે છે.”]]></a:t>
+              <a:t><![CDATA[silver and the gold are a freewill offering unto the LORD God of your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. આથી અમે ઉપવાસ કર્યો અને સુરક્ષિત મુસાફરી માટે દેવને પ્રાર્થના કરી, અને તેણે અમારી પ્રાર્થના]]></a:t>
+              <a:t><![CDATA[29. Watch all of you, and keep them, until all of you weigh them before the chief of the priests and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળી.]]></a:t>
+              <a:t><![CDATA[the Levites, and chief of the fathers of Israel, at Jerusalem, in the chambers of the house of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. પછી મેં યાજકોમાંથી બાર આગેવાનોને પસંદ કર્યા, મેં શેરેબ્યાને, હશાબ્યાને તથા તેના ભાઇઓમાંથી દસને]]></a:t>
+              <a:t><![CDATA[LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પસંદ કર્યા;]]></a:t>
+              <a:t><![CDATA[30. So took the priests and the Levites the weight of the silver, and the gold, and the vessels, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ફીનહાસના વંશજોમાંનો ગેશોર્મ; ઇથામારના વંશજોમાંનો દાનિયેલ; દાઉદના વંશજોમાંનો શખાન્યાનો પુત્ર]]></a:t>
+              <a:t><![CDATA[with them threescore males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. મેં તે બધું સોનુ ચાંદી અને બીજી વસ્તુઓનું વજન કર્યુ જે રાજાએ, તેના સલાહકારોએ, અધિકારીઓએ અને]]></a:t>
+              <a:t><![CDATA[bring them to Jerusalem unto the house of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાં હાજર રહેલા બધાં ઇસ્રાએલીઓએ દેવના મંદિર માટે આપ્યું હતું.]]></a:t>
+              <a:t><![CDATA[31. Then we departed from the river of Ahava on the twelfth day of the first month, to go unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. મેં તેમને 22,100 કિલો ચાંદી, 3,400 કિલો વજનના ચાંદીના વાસણો, 3,400 કિલોગ્રામ સોનું.]]></a:t>
+              <a:t><![CDATA[Jerusalem: and the hand of our God was upon us, and he delivered us from the hand of the enemy, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. સોનાનાં 20 ઘડાઓ, જેનું વજન 81/2 કિલોગ્રામ હતું, અને પિત્તળના બે વાસણો, જે સોના જેટલાં જ કિંમતી]]></a:t>
+              <a:t><![CDATA[of such as lay in wait by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતાં તે આપ્યાં.]]></a:t>
+              <a:t><![CDATA[32. And we came to Jerusalem, and abode there three days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. અને મેં તે યાજકોને કહ્યું, “તમે યહોવાને સમપિર્ત થયેલા છો, તેમ આ વાસણો પણ યહોવાને સમપિર્ત થયેલા]]></a:t>
+              <a:t><![CDATA[33. Now on the fourth day was the silver and the gold and the vessels weighed in the house of our]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. આ સોનું અને ચાંદી તમારા પિતૃઓના દેવ યહોવાને સ્વેચ્છાએ ધરાવેલી ભેટ છે.”]]></a:t>
+              <a:t><![CDATA[God by the hand of Meremoth the son of Uriah the priest; and with him was Eleazar the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. મેં તેઓને કહ્યું, “આ ખજાનાને કાળજીપૂર્વક સંભાળજો; મંદિરે પહોંચો ત્યાં સુધી એનું રક્ષણ કરજો.]]></a:t>
+              <a:t><![CDATA[Phinehas; and with them was Jozabad the son of Jeshua, and Noadiah the son of Binnui, Levites;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાં યહોવાના મંદિરના ભંડારના ઓરડાઓમાં યાજકોના અને લેવીઓના આગેવાનો તથા યરૂશાલેમના ઇસ્રાએલીઓનાં]]></a:t>
+              <a:t><![CDATA[34. By number and by weight of every one: and all the weight was written at that time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કુટુંબના વડાઓની સમક્ષ વજન કરીને સોંપી દેજો.”]]></a:t>
+              <a:t><![CDATA[35. Also the children of those that had been carried away, which were come out of the captivity,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાટ્ટુશ.]]></a:t>
+              <a:t><![CDATA[14. Of the sons also of Bigvai; Uthai, and Zabbud, and with them seventy males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. આથી યાજકોએ અને લેવીઓએ યરૂશાલેમ દેવના મંદિરે લઇ જવા માટે ચાંદી, સોનું અને વાસણો સંભાળી લીધાં.]]></a:t>
+              <a:t><![CDATA[offered burnt offerings unto the God of Israel, twelve bullocks for all Israel, ninety and six rams,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. અમે પહેલા મહિનાને બારમે દિવસે આહવા નદીથી યરૂશાલેમ આવવા ઊપડ્યા. અમારા પર દેવની કૃપાષ્ટિ હતી અને]]></a:t>
+              <a:t><![CDATA[seventy and seven lambs, twelve he goats for a sin offering: all this was a burnt offering unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેણે માર્ગમાં દુશ્મનોનાં હુમલાથી અને ચોર લૂંટારાથી અમારું રક્ષણ કર્યુ.]]></a:t>
+              <a:t><![CDATA[LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. અને આમ અમે યરૂશાલેમ પહોંચ્યા પછી અમે ત્રણ દિવસ આરામ લીધો.]]></a:t>
+              <a:t><![CDATA[36. And they delivered the king's commissions unto the king's lieutenants, and to the governors on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. અને ચોથે દિવસે, યાજક ઊરિયાનો પુત્ર મરેમોથ, ફીનહાસનો પુત્ર એલઆઝાર, યેશુઆનો પુત્ર યોઝાબાદ અને]]></a:t>
+              <a:t><![CDATA[this side the river: and they furthered the people, and the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બિન્નઇનો પુત્ર નોઆદ્યાએ ચાંદી, સોનું અને બીજી કિંમતી વસ્તુઓનું અમારા દેવનાં મંદિરમાં વજન કર્યુ.]]></a:t>
+              <a:t><![CDATA[1. These are now the chief of their fathers, and this is the genealogy of them that went up with me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. દરેક વસ્તુઓનું ગણીને વજન કરવામાં આવ્યું હતું અને તે સમયે સોના અને ચાંદીનું કુલ વજન નોંધી લેવાયું]]></a:t>
+              <a:t><![CDATA[from Babylon, in the reign of Artaxerxes the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતું.]]></a:t>
+              <a:t><![CDATA[2. Of the sons of Phinehas; Gershom: of the sons of Ithamar; Daniel: of the sons of David; Hattush.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ત્યારપછી જેઓ દેશવટેથી પાછા ફર્યા હતા, તેમણે આખા ઇસ્રાએલ તરફથી યહોવાને બાર બળદો અર્પણ કર્યા, 96]]></a:t>
+              <a:t><![CDATA[3. Of the sons of Shechaniah, of the sons of Pharosh; Zechariah: and with him were reckoned by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘેટાં, 77 ઘેટાંઓ દહનાર્પણ તરીકે, અને પાપાર્થાર્પણ તરીકે બાર બકરા ધરાવ્યાં; તેઓએ આ બધું જ યહોવાને]]></a:t>
+              <a:t><![CDATA[genealogy of the males an hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પારોશના વંશજોમાંનો ઝખાર્યા; તેની સાથે વંશાવળી મુજબ 150 પુરુષો નોંધાયા હતા.]]></a:t>
+              <a:t><![CDATA[15. And I gathered them together to the river that runs to Ahava; and there abode we in tents three]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દહનાર્પણ રૂપે ચઢાવ્યું.]]></a:t>
+              <a:t><![CDATA[4. Of the sons of Pahathmoab; Elihoenai the son of Zerahiah, and with him two hundred males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. રાજાનો હુકમ ફાત નદીની પશ્ચિમ તરફના સર્વ રાજ્યોમાં તેના સરદારોને તેમજ પ્રશાશકોને જણાવવામાં આવ્યો]]></a:t>
+              <a:t><![CDATA[5. Of the sons of Shechaniah; the son of Jahaziel, and with him three hundred males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +16055,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તે નેતાઓએ લોકોને અને દેવના મંદિરના કામમાં ઘણો જ સહકાર આપ્યો.]]></a:t>
+              <a:t><![CDATA[6. Of the sons also of Adin; Ebed the son of Jonathan, and with him fifty males.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. And of the sons of Elam; Jeshaiah the son of Athaliah, and with him seventy males.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. And of the sons of Shephatiah; Zebadiah the son of Michael, and with him fourscore males.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. Of the sons of Joab; Obadiah the son of Jehiel, and with him two hundred and eighteen males.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And of the sons of Shelomith; the son of Josiphiah, and with him an hundred and threescore]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[males.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And of the sons of Bebai; Zechariah the son of Bebai, and with him twenty and eight males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પાહાથ-મોઆબના વંશજોમાંથી ઝરાહ્યાનો પુત્ર એલ્યહોએનાય; તેની સાથે 200 પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[days: and I viewed the people, and the priests, and found there none of the sons of Levi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. શખાન્યાના વંશજોમાંનો યાહઝીએલનો પુત્ર; તેની સાથે ત્રણસો પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[16. Then sent I for Eliezer, for Ariel, for Shemaiah, and for Elnathan, and for Jarib, and for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. આદીનના વંશજોમાંનો યોનાથાનનો પુત્ર એબેદ; તેની સાથે 50 પુરુષો હતા.]]></a:t>
+              <a:t><![CDATA[Elnathan, and for Nathan, and for Zechariah, and for Meshullam, chief men; also for Joiarib, and for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>