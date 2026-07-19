--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -67,50 +67,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +135,53 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +317,56 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. இந்த வர்த்தமானத்தை நான் கேட்டபொழுது, என் வஸ்திரத்தையும் என் சால்வையையும் நான் கிழித்து, என் தலையிலும் என் தாடியிலுமுள்ள மயிரைப் பிடுங்கித் திகைத்தவனாய் உட்கார்ந்திருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்திப்பலி நேரத்திலே நான் துக்கத்தோடே எழுந்து, கிழித்துக்கொண்ட வஸ்திரத்தோடும் சால்வையோடும் முழங்காற்படியிட்டு, என்கைகளை என் தேவனாகிய கர்த்தருக்கு நேராக விரித்து:]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்திப்பலி நேரத்திலே நான் துக்கத்தோடே எழுந்து, கிழித்துக்கொண்ட வஸ்திரத்தோடும் சால்வையோடும் முழங்காற்படியிட்டு, என்கைகளை என் தேவனாகிய கர்த்தருக்கு நேராக விரித்து:]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்தேவனே, நான் என்முகத்தை என் தேவனாகிய உமக்கு முன்பாக ஏறெடுக்க வெட்கிக் கலங்குகிறேன்; எங்கள் அக்கிரமங்கள் எங்கள் தலைக்குமேலாகப் பெருகிற்று; எங்கள் குற்றம் வானபரியந்தம் வளர்ந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்தேவனே, நான் என்முகத்தை என் தேவனாகிய உமக்கு முன்பாக ஏறெடுக்க வெட்கிக் கலங்குகிறேன்; எங்கள் அக்கிரமங்கள் எங்கள் தலைக்குமேலாகப் பெருகிற்று; எங்கள் குற்றம் வானபரியந்தம் வளர்ந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[5. அந்திப்பலி நேரத்திலே நான் துக்கத்தோடே எழுந்து, கிழித்துக்கொண்ட வஸ்திரத்தோடும் சால்வையோடும் முழங்காற்படியிட்டு, என்கைகளை என் தேவனாகிய கர்த்தருக்கு நேராக விரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[5. அந்திப்பலி நேரத்திலே நான் துக்கத்தோடே எழுந்து, கிழித்துக்கொண்ட வஸ்திரத்தோடும் சால்வையோடும் முழங்காற்படியிட்டு, என்கைகளை என் தேவனாகிய கர்த்தருக்கு நேராக விரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[6. என்தேவனே, நான் என்முகத்தை என் தேவனாகிய உமக்கு முன்பாக ஏறெடுக்க வெட்கிக் கலங்குகிறேன்; எங்கள் அக்கிரமங்கள் எங்கள் தலைக்குமேலாகப் பெருகிற்று; எங்கள் குற்றம் வானபரியந்தம் வளர்ந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[6. என்தேவனே, நான் என்முகத்தை என் தேவனாகிய உமக்கு முன்பாக ஏறெடுக்க வெட்கிக் கலங்குகிறேன்; எங்கள் அக்கிரமங்கள் எங்கள் தலைக்குமேலாகப் பெருகிற்று; எங்கள் குற்றம் வானபரியந்தம் வளர்ந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
+              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
+              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
+              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுதும் எங்கள் தேவனே, நாங்கள் இனி என்னசொல்வோம்; தேவரீர் உமது ஊழியக்காரராகிய தீர்க்கதரிசிகளைக் கொண்டு, கற்பித்த உமது கற்பனைகளை விட்டுவிட்டோம்.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுதும் எங்கள் தேவனே, நாங்கள் இனி என்னசொல்வோம்; தேவரீர் உமது ஊழியக்காரராகிய தீர்க்கதரிசிகளைக் கொண்டு, கற்பித்த உமது கற்பனைகளை விட்டுவிட்டோம்.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின் அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின் அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுதும் எங்கள் தேவனே, நாங்கள் இனி என்னசொல்வோம்; தேவரீர் உமது ஊழியக்காரராகிய தீர்க்கதரிசிகளைக் கொண்டு, கற்பித்த உமது கற்பனைகளை விட்டுவிட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள் பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின் அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள் பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின் அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும், இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல், எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள் பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும், இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல், எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள் பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும், இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல், எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும், இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல், எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் நீதியுள்ளவர்; ஆகையால் இந்நாளில் இருக்கிறதுபோல நாங்கள் தப்பி மீந்திருக்கிறோம்; இதோ, நாங்கள் உமக்கு முன்பாகக் குற்றத்திற்குள்ளானவர்கள்; இதினிமித்தம் நாங்கள் உமக்கு முன்பாக நிற்கத்தக்கவர்கள் அல்ல என்று பிரார்த்தித்தேன்.]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3696,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் நீதியுள்ளவர்; ஆகையால் இந்நாளில் இருக்கிறதுபோல நாங்கள் தப்பி மீந்திருக்கிறோம்; இதோ, நாங்கள் உமக்கு முன்பாகக் குற்றத்திற்குள்ளானவர்கள்; இதினிமித்தம் நாங்கள் உமக்கு முன்பாக நிற்கத்தக்கவர்கள் அல்ல என்று பிரார்த்தித்தேன்.]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3803,50 +3924,268 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. இவைகள் செய்து முடிந்தபின்பு, பிரபுக்கள் என்னிடத்தில் சேர்ந்து: இஸ்ரவேல் ஜனங்களும், ஆசாரியரும் லேவியரும் ஆகிய இவர்கள், கானானியர், ஏத்தியர் பெரிசியர், எபூசியர், அம்மோனியர், மோவாபியர், எகிப்தியர், அம்மோரியர் என்னும் இந்த தேசங்களின் ஜனங்களுக்கும், அவர்களுடைய அருவருப்புகளுக்கும் விலகியிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் நீதியுள்ளவர்; ஆகையால் இந்நாளில் இருக்கிறதுபோல நாங்கள் தப்பி மீந்திருக்கிறோம்; இதோ, நாங்கள் உமக்கு முன்பாகக் குற்றத்திற்குள்ளானவர்கள்; இதினிமித்தம் நாங்கள் உமக்கு முன்பாக நிற்கத்தக்கவர்கள் அல்ல என்று பிரார்த்தித்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் நீதியுள்ளவர்; ஆகையால் இந்நாளில் இருக்கிறதுபோல நாங்கள் தப்பி மீந்திருக்கிறோம்; இதோ, நாங்கள் உமக்கு முன்பாகக் குற்றத்திற்குள்ளானவர்கள்; இதினிமித்தம் நாங்கள் உமக்கு முன்பாக நிற்கத்தக்கவர்கள் அல்ல என்று பிரார்த்தித்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -3902,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியென்றால், அவர்களுடைய குமாரத்திகளிலே தங்களுக்கும் தங்கள்குமாரருக்கும் பெண்களைக் கொண்டார்கள்; இப்படியே பரிசுத்தவித்து தேசங்களின் ஜனங்களோடே கலந்துபோயிற்று; பிரபுக்களின் கையும், அதிகாரிகளின் கையும், இந்தக் குற்றத்தில் முந்தினதாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இவைகள் செய்து முடிந்தபின்பு, பிரபுக்கள் என்னிடத்தில் சேர்ந்து: இஸ்ரவேல் ஜனங்களும், ஆசாரியரும் லேவியரும் ஆகிய இவர்கள், கானானியர், ஏத்தியர் பெரிசியர், எபூசியர், அம்மோனியர், மோவாபியர், எகிப்தியர், அம்மோரியர் என்னும் இந்த தேசங்களின் ஜனங்களுக்கும், அவர்களுடைய அருவருப்புகளுக்கும் விலகியிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த வர்த்தமானத்தை நான் கேட்டபொழுது, என் வஸ்திரத்தையும் என் சால்வையையும் நான் கிழித்து, என் தலையிலும் என் தாடியிலுமுள்ள மயிரைப் பிடுங்கித் திகைத்தவனாய் உட்கார்ந்திருந்தேன்.]]></a:t>
+              <a:t><![CDATA[2. எப்படியென்றால், அவர்களுடைய குமாரத்திகளிலே தங்களுக்கும் தங்கள்குமாரருக்கும் பெண்களைக் கொண்டார்கள்; இப்படியே பரிசுத்தவித்து தேசங்களின் ஜனங்களோடே கலந்துபோயிற்று; பிரபுக்களின் கையும், அதிகாரிகளின் கையும், இந்தக் குற்றத்தில் முந்தினதாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த வர்த்தமானத்தை நான் கேட்டபொழுது, என் வஸ்திரத்தையும் என் சால்வையையும் நான் கிழித்து, என் தலையிலும் என் தாடியிலுமுள்ள மயிரைப் பிடுங்கித் திகைத்தவனாய் உட்கார்ந்திருந்தேன்.]]></a:t>
+              <a:t><![CDATA[2. எப்படியென்றால், அவர்களுடைய குமாரத்திகளிலே தங்களுக்கும் தங்கள்குமாரருக்கும் பெண்களைக் கொண்டார்கள்; இப்படியே பரிசுத்தவித்து தேசங்களின் ஜனங்களோடே கலந்துபோயிற்று; பிரபுக்களின் கையும், அதிகாரிகளின் கையும், இந்தக் குற்றத்தில் முந்தினதாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. இந்த வர்த்தமானத்தை நான் கேட்டபொழுது, என் வஸ்திரத்தையும் என் சால்வையையும் நான் கிழித்து, என் தலையிலும் என் தாடியிலுமுள்ள மயிரைப் பிடுங்கித் திகைத்தவனாய் உட்கார்ந்திருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492095" r:id="rId1"/>
+    <p:sldLayoutId id="2473434037" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5048,78 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયા; સાંજના અર્પણ સુધી હું સ્તબ્ધ થઇને બેસી રહ્યો.]]></a:t>
+              <a:t><![CDATA[and of my beard, and sat down astonished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. સાંજના અર્પણનો સમય થતાં હું શોકમગ્ન થઇને બેઠો હતો ત્યાંથી ઊઠયો અને મારાં ફાટેલા ઝભ્ભા અને ઉપરણાં]]></a:t>
+              <a:t><![CDATA[4. Then were assembled unto me every one that trembled at the words of the God of Israel, because of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથે જ ઘૂંટણિયે પડી, મારા દેવ યહોવા તરફ હાથ લંબાવી હું બોલ્યો,]]></a:t>
+              <a:t><![CDATA[the transgression of those that had been carried away; and I sat astonished until the evening]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “હે મારા દેવ મારી નામોશીનો પાર નથી. તારી સામે જોતાં પણ મને શરમ આવે છે. અમારાં પાપોનો ઢગલો અમારાં]]></a:t>
+              <a:t><![CDATA[sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માથાથી પણ ઊંચો થઇ ગયો છે અને અમારા અપરાધ ઠેઠ ઊંચા આકાશને અડે છે.]]></a:t>
+              <a:t><![CDATA[5. And at the evening sacrifice I arose up from my heaviness; and having rent my garment and my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. અમારા પિતૃઓના સમયથી અમે ઘણા અપરાધ કર્યા છે; અમે અમારા રાજા તથા અમારા યાજકોએ અમારા પાપોને કારણે]]></a:t>
+              <a:t><![CDATA[mantle, I fell upon my knees, and spread out my hands unto the LORD my God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમારી જાતને અન્ય દેશોના રાજાઓને હવાલે કરી દીધી છે અને અમે તરવારને, બંદીવાસને, લૂંટફાટને અને બેઆબરૂને]]></a:t>
+              <a:t><![CDATA[6. And said, O my God, I am ashamed and blush to lift up my face to you, my God: for our iniquities]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વશ થયા છીએ અને અમને અપમાનિત કરવામાં આવ્યા છે. આજે અમે એ જ બેહાલ દશામાં છીએે.]]></a:t>
+              <a:t><![CDATA[are increased over our head, and our trespass is grown up unto the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પરંતુ ટૂંકા સમય માટે તમે, અમારા દેવે અમારા પર કૃપા કરીને અમારામાંથી કેટલાંકને ઉગારી લીધા છે અને આ]]></a:t>
+              <a:t><![CDATA[7. Since the days of our fathers have we been in a great trespass unto this day; and for our]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પવિત્ર ભૂમિમાં અમને આશ્રયસ્થાન આપ્યું છે. તમે અમારી આંખોમાં તેજ આપ્યું છે અને અમારી ગુલામ દશામાં તમે]]></a:t>
+              <a:t><![CDATA[iniquities have we, our kings, and our priests, been delivered into the hand of the kings of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પરંતુ આ બધું પૂરું થયા પછી કેટલાક આગેવાનો મારી પાસે આવ્યા ને કહ્યું, “ઇસ્રાએલના લોકો, યાજકો અને]]></a:t>
+              <a:t><![CDATA[1. Now when these things were done, the princes came to me, saying, The people of Israel, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમારામાં નવા પ્રાણ પૂર્યા છે:]]></a:t>
+              <a:t><![CDATA[lands, to the sword, to captivity, and to a spoil, and to confusion of face, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. કારણ, અમે તો ગુલામ છીએ; તેમ છતાં અમારી ગુલામ દશામાં પણ તમે અમને ભૂલી નથી ગયા, અને તમે ઇરાનના]]></a:t>
+              <a:t><![CDATA[8. And now for a little space grace has been showed from the LORD our God, to leave us a remnant to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજાના હૃદયમાં અમારા માટે દયા જગાડી છે અને તેમણે અમને જીવતદાન તો આપ્યું જ છે, ઉપરાંત અમારા દેવના]]></a:t>
+              <a:t><![CDATA[escape, and to give us a nail in his holy place, that our God may lighten our eyes, and give us a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરનો જીણોર્દ્ધાર કરી ફરી બાંધવાની પરવાનગી આપી છે, અને યહૂદામાં અને યરૂશાલેમમાં અમને દીવાલ આપી છે.]]></a:t>
+              <a:t><![CDATA[little reviving in our bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હવે, હે અમારા દેવ, અમે તમને શું કહીએ? કારણકે અમે ફરીથી તમારી આજ્ઞાઓ પાળી નથી અને તમારાથી દૂર]]></a:t>
+              <a:t><![CDATA[9. For we were bondmen; yet our God has not forsaken us in our bondage, but has extended mercy unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભટકી ગયા છીએ.]]></a:t>
+              <a:t><![CDATA[us in the sight of the kings of Persia, to give us a reviving, to set up the house of our God, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. દેવે, તેમના સેવકો પ્રબોધકો મારફત અમને ચેતવ્યા હતા કે, જે ભૂમિ અમને વારસામા મળવાની છે તે ત્યાંના]]></a:t>
+              <a:t><![CDATA[to repair the desolations thereof, and to give us a wall in Judah and in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેવાસીઓના ભયંકર રીતરિવાજને લીધે તદૃન અશુદ્ધ થયેલી છે અને એક છેડાથી બીજા છેડા સુધી તેમાં વ્યાપેલી]]></a:t>
+              <a:t><![CDATA[10. And now, O our God, what shall we say after this? for we have forsaken your commandments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અશુદ્ધિઓને લીધે ષ્ટ થયેલી છે.]]></a:t>
+              <a:t><![CDATA[11. Which you have commanded by your servants the prophets, saying, The land, unto which all of you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. માટે તમારી પુત્રીઓને તેમના પુત્રો સાથે પરણાવશો નહિ. તેઓએ અમને કહ્યું હતું, અને તમારા પુત્રોને]]></a:t>
+              <a:t><![CDATA[go to possess it, is an unclean land with the filthiness of the people of the lands, with their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લેવીઓએ પોતાની જાતને દેશમાં રહેતા વિદેશી લોકોથી જુદી પાડી નથી. તેઓએ કનાનીઓ, હિત્તીઓ, પરિઝિઝઓ, યબૂસીઓ,]]></a:t>
+              <a:t><![CDATA[priests, and the Levites, have not separated themselves from the people of the lands, doing]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમની પુત્રીઓ સાથે પરણાવશો નહિ; અને એ લોકોની સુખ સમૃદ્ધિ માટે કશું કરશો નહિ. તો જ તમે બળવાન બનશો, એ]]></a:t>
+              <a:t><![CDATA[abominations, which have filled it from one end to another with their uncleanness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભૂમિની ઉત્તમ ઉપજને માણી શકશો, અને તમારા વંશજોને એ સદાકાળ માટે વારસામાં આપતા જશો.]]></a:t>
+              <a:t><![CDATA[12. Now therefore give not your daughters unto their sons, neither take their daughters unto your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. અમારાઁ દુષ્ટ કમોર્ને લીધે તથા અમારા મોટા અપરાધને લીધે અમારા પર જે કઇ વીત્યું છે, તે સર્વ ને]]></a:t>
+              <a:t><![CDATA[sons, nor seek their peace or their wealth for ever: that all of you may be strong, and eat the good]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે, હે યહોવા અમારા દેવ, જેટલી થવી જોઇએ તે કરતાં તમે અમને થોડી શિક્ષા કરી છે; વળી અમારામાંથી તમે]]></a:t>
+              <a:t><![CDATA[of the land, and leave it for an inheritance to your children for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આટલાને બચાવી પણ લીધા છે.]]></a:t>
+              <a:t><![CDATA[13. And after all that has come upon us for our evil deeds, and for our great trespass, seeing that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. છતાં અમે તમારા હુકમોનો અનાદર કરીને ફરી આ ધિક્કારપાત્ર કૃત્યો કરનાર લોકોની સાથે આંતરવિવાહ કરીશું?]]></a:t>
+              <a:t><![CDATA[you our God have punished us less than our iniquities deserve, and have given us such deliverance as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તો પછી શું તું અમારા પર કોપાયમાન થઇને અમારો એવો વિનાશ નહિ કરશે કે કઇ પણ અથવા કોઇ પણ ન બચે?]]></a:t>
+              <a:t><![CDATA[this;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હે ઇસ્રાએલના દેવ યહોવા, તું ન્યાયી છે તેથી જ અમે આજે છીએ એટલા ઊગરવા પામ્યા છીએ. અમે અપરાધીઓ]]></a:t>
+              <a:t><![CDATA[14. Should we again break your commandments, and join in affinity with the people of these]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9224,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારી સમક્ષ ઊભા છીએ, જુઓ. અમારા અપરાધને કારણે અમને તમારી સમક્ષ આવવાનો કોઇ અધિકાર નથી.”]]></a:t>
+              <a:t><![CDATA[abominations? would not you be angry with us till you had consumed us, so that there should be no]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[remnant nor escaping?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આમ્મોનીઓ, મોઆબીઓ, મિસરવાસીઓ અને અમોરીઓના ઘૃણાપાત્ર રીત રિવાજો અને માગોર્ અપનાવ્યા છે.]]></a:t>
+              <a:t><![CDATA[according to their abominations, even of the Canaanites, the Hittites, the Perizzites, the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. O LORD God of Israel, you are righteous: for we remain yet escaped, as it is this day: behold,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[we are before you in our trespasses: for we cannot stand before you because of this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેમણે આ લોકોની સ્ત્રીઓને પોતાની અને પોતાના પુત્રોની પત્ની તરીકે સ્વીકારી છે; આમ પવિત્ર લોકોની]]></a:t>
+              <a:t><![CDATA[Jebusites, the Ammonites, the Moabites, the Egyptians, and the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રદેશના લોકો સાથે ભેળસેળ થઇ ગઇ છે. આ પાપ કરવાવાળામાં આગેવાનો અને અમલદારો જ પહેલા છે.”]]></a:t>
+              <a:t><![CDATA[2. For they have taken of their daughters for themselves, and for their sons: so that the holy seed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. મેં જ્યારે આ સાંભળ્યું ત્યારે મેં મારાં વસ્ત્ર ફાડ્યાં, મારા માથાના તથા દાઢીના વાળ ખેંચી કાઢયાં]]></a:t>
+              <a:t><![CDATA[have mingled themselves with the people of those lands: yea, the hand of the princes and rulers has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને હું અતિશય સ્તબ્ધ થઇ બેસી ગયો.]]></a:t>
+              <a:t><![CDATA[been chief in this trespass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. આ સમયે બંદીવાસવાળાઓના પાપને લીધે ઇસ્રાએલના દેવના વચનોથી જેઓ ધૂજતા હતા. તે સર્વ મારી પાસે ભેગા]]></a:t>
+              <a:t><![CDATA[3. And when I heard this thing, I rent my garment and my mantle, and plucked off the hair of my head]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>