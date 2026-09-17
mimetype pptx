--- v1 (2026-07-19)
+++ v2 (2026-09-17)
@@ -73,50 +73,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +148,55 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +335,58 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த வர்த்தமானத்தை நான் கேட்டபொழுது, என் வஸ்திரத்தையும் என் சால்வையையும் நான் கிழித்து, என் தலையிலும் என் தாடியிலுமுள்ள மயிரைப் பிடுங்கித் திகைத்தவனாய் உட்கார்ந்திருந்தேன்.]]></a:t>
+              <a:t><![CDATA[4. Then were assembled unto me every one that trembled at the words of the God of Israel, because of the transgression of those that had been carried away; and I sat astonished until the evening sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[4. Then were assembled unto me every one that trembled at the words of the God of Israel, because of the transgression of those that had been carried away; and I sat astonished until the evening sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[4. Then were assembled unto me every one that trembled at the words of the God of Israel, because of the transgression of those that had been carried away; and I sat astonished until the evening sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின் வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும் திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[5. And at the evening sacrifice I arose up from my heaviness; and having rent my garment and my mantle, I fell upon my knees, and spread out my hands unto the LORD my God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்திப்பலி நேரத்திலே நான் துக்கத்தோடே எழுந்து, கிழித்துக்கொண்ட வஸ்திரத்தோடும் சால்வையோடும் முழங்காற்படியிட்டு, என்கைகளை என் தேவனாகிய கர்த்தருக்கு நேராக விரித்து:]]></a:t>
+              <a:t><![CDATA[5. And at the evening sacrifice I arose up from my heaviness; and having rent my garment and my mantle, I fell upon my knees, and spread out my hands unto the LORD my God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்திப்பலி நேரத்திலே நான் துக்கத்தோடே எழுந்து, கிழித்துக்கொண்ட வஸ்திரத்தோடும் சால்வையோடும் முழங்காற்படியிட்டு, என்கைகளை என் தேவனாகிய கர்த்தருக்கு நேராக விரித்து:]]></a:t>
+              <a:t><![CDATA[6. And said, O my God, I am ashamed and blush to lift up my face to you, my God: for our iniquities are increased over our head, and our trespass is grown up unto the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்தேவனே, நான் என்முகத்தை என் தேவனாகிய உமக்கு முன்பாக ஏறெடுக்க வெட்கிக் கலங்குகிறேன்; எங்கள் அக்கிரமங்கள் எங்கள் தலைக்குமேலாகப் பெருகிற்று; எங்கள் குற்றம் வானபரியந்தம் வளர்ந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[6. And said, O my God, I am ashamed and blush to lift up my face to you, my God: for our iniquities are increased over our head, and our trespass is grown up unto the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்தேவனே, நான் என்முகத்தை என் தேவனாகிய உமக்கு முன்பாக ஏறெடுக்க வெட்கிக் கலங்குகிறேன்; எங்கள் அக்கிரமங்கள் எங்கள் தலைக்குமேலாகப் பெருகிற்று; எங்கள் குற்றம் வானபரியந்தம் வளர்ந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[7. Since the days of our fathers have we been in a great trespass unto this day; and for our iniquities have we, our kings, and our priests, been delivered into the hand of the kings of the lands, to the sword, to captivity, and to a spoil, and to confusion of face, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[7. Since the days of our fathers have we been in a great trespass unto this day; and for our iniquities have we, our kings, and our priests, been delivered into the hand of the kings of the lands, to the sword, to captivity, and to a spoil, and to confusion of face, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[7. Since the days of our fathers have we been in a great trespass unto this day; and for our iniquities have we, our kings, and our priests, been delivered into the hand of the kings of the lands, to the sword, to captivity, and to a spoil, and to confusion of face, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகள் செய்து முடிந்தபின்பு, பிரபுக்கள் என்னிடத்தில் சேர்ந்து: இஸ்ரவேல் ஜனங்களும், ஆசாரியரும் லேவியரும் ஆகிய இவர்கள், கானானியர், ஏத்தியர் பெரிசியர், எபூசியர், அம்மோனியர், மோவாபியர், எகிப்தியர், அம்மோரியர் என்னும் இந்த தேசங்களின் ஜனங்களுக்கும், அவர்களுடைய அருவருப்புகளுக்கும் விலகியிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Now when these things were done, the princes came to me, saying, The people of Israel, and the priests, and the Levites, have not separated themselves from the people of the lands, doing according to their abominations, even of the Canaanites, the Hittites, the Perizzites, the Jebusites, the Ammonites, the Moabites, the Egyptians, and the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம், எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும், இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும், கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[7. Since the days of our fathers have we been in a great trespass unto this day; and for our iniquities have we, our kings, and our priests, been delivered into the hand of the kings of the lands, to the sword, to captivity, and to a spoil, and to confusion of face, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
+              <a:t><![CDATA[8. And now for a little space grace has been showed from the LORD our God, to leave us a remnant to escape, and to give us a nail in his holy place, that our God may lighten our eyes, and give us a little reviving in our bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
+              <a:t><![CDATA[8. And now for a little space grace has been showed from the LORD our God, to leave us a remnant to escape, and to give us a nail in his holy place, that our God may lighten our eyes, and give us a little reviving in our bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப் பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது கிருபைகிடைத்தது.]]></a:t>
+              <a:t><![CDATA[8. And now for a little space grace has been showed from the LORD our God, to leave us a remnant to escape, and to give us a nail in his holy place, that our God may lighten our eyes, and give us a little reviving in our bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[8. And now for a little space grace has been showed from the LORD our God, to leave us a remnant to escape, and to give us a nail in his holy place, that our God may lighten our eyes, and give us a little reviving in our bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[9. For we were bondmen; yet our God has not forsaken us in our bondage, but has extended mercy unto us in the sight of the kings of Persia, to give us a reviving, to set up the house of our God, and to repair the desolations thereof, and to give us a wall in Judah and in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல் எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப் புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும், பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[9. For we were bondmen; yet our God has not forsaken us in our bondage, but has extended mercy unto us in the sight of the kings of Persia, to give us a reviving, to set up the house of our God, and to repair the desolations thereof, and to give us a wall in Judah and in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுதும் எங்கள் தேவனே, நாங்கள் இனி என்னசொல்வோம்; தேவரீர் உமது ஊழியக்காரராகிய தீர்க்கதரிசிகளைக் கொண்டு, கற்பித்த உமது கற்பனைகளை விட்டுவிட்டோம்.]]></a:t>
+              <a:t><![CDATA[9. For we were bondmen; yet our God has not forsaken us in our bondage, but has extended mercy unto us in the sight of the kings of Persia, to give us a reviving, to set up the house of our God, and to repair the desolations thereof, and to give us a wall in Judah and in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின் அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. For we were bondmen; yet our God has not forsaken us in our bondage, but has extended mercy unto us in the sight of the kings of Persia, to give us a reviving, to set up the house of our God, and to repair the desolations thereof, and to give us a wall in Judah and in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின் அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. And now, O our God, what shall we say after this? for we have forsaken your commandments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகள் செய்து முடிந்தபின்பு, பிரபுக்கள் என்னிடத்தில் சேர்ந்து: இஸ்ரவேல் ஜனங்களும், ஆசாரியரும் லேவியரும் ஆகிய இவர்கள், கானானியர், ஏத்தியர் பெரிசியர், எபூசியர், அம்மோனியர், மோவாபியர், எகிப்தியர், அம்மோரியர் என்னும் இந்த தேசங்களின் ஜனங்களுக்கும், அவர்களுடைய அருவருப்புகளுக்கும் விலகியிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Now when these things were done, the princes came to me, saying, The people of Israel, and the priests, and the Levites, have not separated themselves from the people of the lands, doing according to their abominations, even of the Canaanites, the Hittites, the Perizzites, the Jebusites, the Ammonites, the Moabites, the Egyptians, and the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின் அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. And now, O our God, what shall we say after this? for we have forsaken your commandments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள் பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
+              <a:t><![CDATA[11. Which you have commanded by your servants the prophets, saying, The land, unto which all of you go to possess it, is an unclean land with the filthiness of the people of the lands, with their abominations, which have filled it from one end to another with their uncleanness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள் பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
+              <a:t><![CDATA[11. Which you have commanded by your servants the prophets, saying, The land, unto which all of you go to possess it, is an unclean land with the filthiness of the people of the lands, with their abominations, which have filled it from one end to another with their uncleanness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள் பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
+              <a:t><![CDATA[11. Which you have commanded by your servants the prophets, saying, The land, unto which all of you go to possess it, is an unclean land with the filthiness of the people of the lands, with their abominations, which have filled it from one end to another with their uncleanness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும், இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல், எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[12. Now therefore give not your daughters unto their sons, neither take their daughters unto your sons, nor seek their peace or their wealth for ever: that all of you may be strong, and eat the good of the land, and leave it for an inheritance to your children for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும், இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல், எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[12. Now therefore give not your daughters unto their sons, neither take their daughters unto your sons, nor seek their peace or their wealth for ever: that all of you may be strong, and eat the good of the land, and leave it for an inheritance to your children for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும், இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல், எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[12. Now therefore give not your daughters unto their sons, neither take their daughters unto your sons, nor seek their peace or their wealth for ever: that all of you may be strong, and eat the good of the land, and leave it for an inheritance to your children for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
+              <a:t><![CDATA[12. Now therefore give not your daughters unto their sons, neither take their daughters unto your sons, nor seek their peace or their wealth for ever: that all of you may be strong, and eat the good of the land, and leave it for an inheritance to your children for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
+              <a:t><![CDATA[13. And after all that has come upon us for our evil deeds, and for our great trespass, seeing that you our God have punished us less than our iniquities deserve, and have given us such deliverance as this;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ? அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும் எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
+              <a:t><![CDATA[13. And after all that has come upon us for our evil deeds, and for our great trespass, seeing that you our God have punished us less than our iniquities deserve, and have given us such deliverance as this;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகள் செய்து முடிந்தபின்பு, பிரபுக்கள் என்னிடத்தில் சேர்ந்து: இஸ்ரவேல் ஜனங்களும், ஆசாரியரும் லேவியரும் ஆகிய இவர்கள், கானானியர், ஏத்தியர் பெரிசியர், எபூசியர், அம்மோனியர், மோவாபியர், எகிப்தியர், அம்மோரியர் என்னும் இந்த தேசங்களின் ஜனங்களுக்கும், அவர்களுடைய அருவருப்புகளுக்கும் விலகியிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Now when these things were done, the princes came to me, saying, The people of Israel, and the priests, and the Levites, have not separated themselves from the people of the lands, doing according to their abominations, even of the Canaanites, the Hittites, the Perizzites, the Jebusites, the Ammonites, the Moabites, the Egyptians, and the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் நீதியுள்ளவர்; ஆகையால் இந்நாளில் இருக்கிறதுபோல நாங்கள் தப்பி மீந்திருக்கிறோம்; இதோ, நாங்கள் உமக்கு முன்பாகக் குற்றத்திற்குள்ளானவர்கள்; இதினிமித்தம் நாங்கள் உமக்கு முன்பாக நிற்கத்தக்கவர்கள் அல்ல என்று பிரார்த்தித்தேன்.]]></a:t>
+              <a:t><![CDATA[13. And after all that has come upon us for our evil deeds, and for our great trespass, seeing that you our God have punished us less than our iniquities deserve, and have given us such deliverance as this;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4152,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் நீதியுள்ளவர்; ஆகையால் இந்நாளில் இருக்கிறதுபோல நாங்கள் தப்பி மீந்திருக்கிறோம்; இதோ, நாங்கள் உமக்கு முன்பாகக் குற்றத்திற்குள்ளானவர்கள்; இதினிமித்தம் நாங்கள் உமக்கு முன்பாக நிற்கத்தக்கவர்கள் அல்ல என்று பிரார்த்தித்தேன்.]]></a:t>
+              <a:t><![CDATA[14. Should we again break your commandments, and join in affinity with the people of these abominations? would not you be angry with us till you had consumed us, so that there should be no remnant nor escaping?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Should we again break your commandments, and join in affinity with the people of these abominations? would not you be angry with us till you had consumed us, so that there should be no remnant nor escaping?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Should we again break your commandments, and join in affinity with the people of these abominations? would not you be angry with us till you had consumed us, so that there should be no remnant nor escaping?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. O LORD God of Israel, you are righteous: for we remain yet escaped, as it is this day: behold, we are before you in our trespasses: for we cannot stand before you because of this.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. O LORD God of Israel, you are righteous: for we remain yet escaped, as it is this day: behold, we are before you in our trespasses: for we cannot stand before you because of this.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. O LORD God of Israel, you are righteous: for we remain yet escaped, as it is this day: behold, we are before you in our trespasses: for we cannot stand before you because of this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகள் செய்து முடிந்தபின்பு, பிரபுக்கள் என்னிடத்தில் சேர்ந்து: இஸ்ரவேல் ஜனங்களும், ஆசாரியரும் லேவியரும் ஆகிய இவர்கள், கானானியர், ஏத்தியர் பெரிசியர், எபூசியர், அம்மோனியர், மோவாபியர், எகிப்தியர், அம்மோரியர் என்னும் இந்த தேசங்களின் ஜனங்களுக்கும், அவர்களுடைய அருவருப்புகளுக்கும் விலகியிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. For they have taken of their daughters for themselves, and for their sons: so that the holy seed have mingled themselves with the people of those lands: yea, the hand of the princes and rulers has been chief in this trespass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியென்றால், அவர்களுடைய குமாரத்திகளிலே தங்களுக்கும் தங்கள்குமாரருக்கும் பெண்களைக் கொண்டார்கள்; இப்படியே பரிசுத்தவித்து தேசங்களின் ஜனங்களோடே கலந்துபோயிற்று; பிரபுக்களின் கையும், அதிகாரிகளின் கையும், இந்தக் குற்றத்தில் முந்தினதாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For they have taken of their daughters for themselves, and for their sons: so that the holy seed have mingled themselves with the people of those lands: yea, the hand of the princes and rulers has been chief in this trespass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியென்றால், அவர்களுடைய குமாரத்திகளிலே தங்களுக்கும் தங்கள்குமாரருக்கும் பெண்களைக் கொண்டார்கள்; இப்படியே பரிசுத்தவித்து தேசங்களின் ஜனங்களோடே கலந்துபோயிற்று; பிரபுக்களின் கையும், அதிகாரிகளின் கையும், இந்தக் குற்றத்தில் முந்தினதாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For they have taken of their daughters for themselves, and for their sons: so that the holy seed have mingled themselves with the people of those lands: yea, the hand of the princes and rulers has been chief in this trespass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியென்றால், அவர்களுடைய குமாரத்திகளிலே தங்களுக்கும் தங்கள்குமாரருக்கும் பெண்களைக் கொண்டார்கள்; இப்படியே பரிசுத்தவித்து தேசங்களின் ஜனங்களோடே கலந்துபோயிற்று; பிரபுக்களின் கையும், அதிகாரிகளின் கையும், இந்தக் குற்றத்தில் முந்தினதாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And when I heard this thing, I rent my garment and my mantle, and plucked off the hair of my head and of my beard, and sat down astonished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த வர்த்தமானத்தை நான் கேட்டபொழுது, என் வஸ்திரத்தையும் என் சால்வையையும் நான் கிழித்து, என் தலையிலும் என் தாடியிலுமுள்ள மயிரைப் பிடுங்கித் திகைத்தவனாய் உட்கார்ந்திருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. And when I heard this thing, I rent my garment and my mantle, and plucked off the hair of my head and of my beard, and sat down astonished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434037" r:id="rId1"/>
+    <p:sldLayoutId id="2478619329" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5645,90 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of my beard, and sat down astonished.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது சிறையிருப்பிலிருந்து வந்தவர்களுடைய குற்றத்தினிமித்தம் இஸ்ரவேலுடைய தேவனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then were assembled unto me every one that trembled at the words of the God of Israel, because of]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளுக்கு நடுங்குகிற யாவரும், என்னோடே கூடிக்கொண்டார்கள்; நானோ அந்திப்பலி செலுத்தப்படுமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the transgression of those that had been carried away; and I sat astonished until the evening]]></a:t>
+              <a:t><![CDATA[திகைத்தவனாய் உட்கார்ந்துகொண்டிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacrifice.]]></a:t>
+              <a:t><![CDATA[5. அந்திப்பலி நேரத்திலே நான் துக்கத்தோடே எழுந்து, கிழித்துக்கொண்ட வஸ்திரத்தோடும் சால்வையோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And at the evening sacrifice I arose up from my heaviness; and having rent my garment and my]]></a:t>
+              <a:t><![CDATA[முழங்காற்படியிட்டு, என்கைகளை என் தேவனாகிய கர்த்தருக்கு நேராக விரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mantle, I fell upon my knees, and spread out my hands unto the LORD my God,]]></a:t>
+              <a:t><![CDATA[6. என்தேவனே, நான் என்முகத்தை என் தேவனாகிய உமக்கு முன்பாக ஏறெடுக்க வெட்கிக் கலங்குகிறேன்; எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And said, O my God, I am ashamed and blush to lift up my face to you, my God: for our iniquities]]></a:t>
+              <a:t><![CDATA[அக்கிரமங்கள் எங்கள் தலைக்குமேலாகப் பெருகிற்று; எங்கள் குற்றம் வானபரியந்தம் வளர்ந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are increased over our head, and our trespass is grown up unto the heavens.]]></a:t>
+              <a:t><![CDATA[7. எங்கள் பிதாக்களின் நாட்கள்முதல் இந்நாள்மட்டும் நாங்கள் பெரிய குற்றத்துக்கு உள்ளாயிருக்கிறோம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Since the days of our fathers have we been in a great trespass unto this day; and for our]]></a:t>
+              <a:t><![CDATA[எங்கள் அக்கிரமங்களினிமித்தம் நாங்களும், எங்கள் ராஜாக்களும், எங்கள் ஆசாரியர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquities have we, our kings, and our priests, been delivered into the hand of the kings of the]]></a:t>
+              <a:t><![CDATA[இந்நாளிலிருக்கிறதுபோல, அந்நியதேச ராஜாக்களின் கையிலே, பட்டயத்துக்கும், சிறையிருப்புக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now when these things were done, the princes came to me, saying, The people of Israel, and the]]></a:t>
+              <a:t><![CDATA[1. இவைகள் செய்து முடிந்தபின்பு, பிரபுக்கள் என்னிடத்தில் சேர்ந்து: இஸ்ரவேல் ஜனங்களும், ஆசாரியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lands, to the sword, to captivity, and to a spoil, and to confusion of face, as it is this day.]]></a:t>
+              <a:t><![CDATA[கொள்ளைக்கும், வெட்கத்துக்கும் ஒப்புக்கொடுக்கப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And now for a little space grace has been showed from the LORD our God, to leave us a remnant to]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுதும் எங்கள் தேவனாகிய கர்த்தர் எங்களிலே தப்பின சிலரை மீதியாக வைக்கவும் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[escape, and to give us a nail in his holy place, that our God may lighten our eyes, and give us a]]></a:t>
+              <a:t><![CDATA[பரிசுத்தஸ்தலத்தில் எங்களுக்கு ஒரு குச்சைக் கொடுக்கவும், இப்படியே எங்கள் தேவன் எங்கள் கண்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[little reviving in our bondage.]]></a:t>
+              <a:t><![CDATA[பிரகாசிப்பித்து, எங்கள் அடிமைத்தனத்திலே எங்களுக்குக் கொஞ்சம் உயிர் கொடுக்கவும், அவராலே கொஞ்சநேரமாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For we were bondmen; yet our God has not forsaken us in our bondage, but has extended mercy unto]]></a:t>
+              <a:t><![CDATA[கிருபைகிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us in the sight of the kings of Persia, to give us a reviving, to set up the house of our God, and]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் அடிமைகளாயிருந்தோம்; ஆனாலும் எங்கள் அடிமைத்தனத்திலே எங்கள் தேவன் எங்களைக் கைவிடாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to repair the desolations thereof, and to give us a wall in Judah and in Jerusalem.]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு உயிர்கொடுக்கவும்; நாங்கள் எங்கள் தேவனுடைய ஆலயத்தை எடுப்பித்து, பாழாய்ப்போன அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And now, O our God, what shall we say after this? for we have forsaken your commandments,]]></a:t>
+              <a:t><![CDATA[புதுப்பிக்கும்படிக்கும் எங்களுக்கு யூதாவிலும் எருசலேமிலும் ஒரு வேலியைக் கட்டளையிடும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Which you have commanded by your servants the prophets, saying, The land, unto which all of you]]></a:t>
+              <a:t><![CDATA[பெர்சியாவின் ராஜாக்கள் சமுகத்தில் எங்களுக்குத் தயைகிடைக்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go to possess it, is an unclean land with the filthiness of the people of the lands, with their]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுதும் எங்கள் தேவனே, நாங்கள் இனி என்னசொல்வோம்; தேவரீர் உமது ஊழியக்காரராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests, and the Levites, have not separated themselves from the people of the lands, doing]]></a:t>
+              <a:t><![CDATA[லேவியரும் ஆகிய இவர்கள், கானானியர், ஏத்தியர் பெரிசியர், எபூசியர், அம்மோனியர், மோவாபியர், எகிப்தியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abominations, which have filled it from one end to another with their uncleanness.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளைக் கொண்டு, கற்பித்த உமது கற்பனைகளை விட்டுவிட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Now therefore give not your daughters unto their sons, neither take their daughters unto your]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் சுதந்தரிக்கிறதற்கு உட்பிரவேசிக்கும் தேசமானது, தேசாதேசங்களுடைய ஜனங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons, nor seek their peace or their wealth for ever: that all of you may be strong, and eat the good]]></a:t>
+              <a:t><![CDATA[அசங்கியத்தினாலும், அவர்கள் அதை ஒரு முனைதொடங்கி மறுமுனைமட்டும் நிறையப்பண்ணின அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the land, and leave it for an inheritance to your children for ever.]]></a:t>
+              <a:t><![CDATA[அருவருப்புகளினாலும் அவர்களுடைய அசுத்தத்தினாலும், தீட்டுப்பட்டதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And after all that has come upon us for our evil deeds, and for our great trespass, seeing that]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் நீங்கள் பலத்துக்கொண்டு, தேசத்தின் நன்மையைப்புசித்து, அதை நித்தியகாலமாக உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you our God have punished us less than our iniquities deserve, and have given us such deliverance as]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளுக்கு உம்பிளிக்கையாகப் பின்வைக்கும்படிக்கு, நீங்கள் உங்கள் குமாரத்திகளை அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this;]]></a:t>
+              <a:t><![CDATA[குமாரருக்குக் கொடாமலும், அவர்களுடைய குமாரத்திகளை உங்கள் குமாரருக்குக் கொள்ளாமலும், அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Should we again break your commandments, and join in affinity with the people of these]]></a:t>
+              <a:t><![CDATA[சமாதானத்தை நன்மையையும் ஒருக்காலும் நாடாமலும் இருப்பீர்களாக என்றீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abominations? would not you be angry with us till you had consumed us, so that there should be no]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுதும் எங்கள் தேவனே, எங்கள் பொல்லாத செய்கைகளினாலும், எங்கள் பெரிய குற்றத்தினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remnant nor escaping?]]></a:t>
+              <a:t><![CDATA[இவைகளெல்லாம் எங்கள்மேல் வந்தும், தேவரீர் எங்கள் அக்கிரமத்துக்குத்தக்க ஆக்கினையை எங்களுக்கு இடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to their abominations, even of the Canaanites, the Hittites, the Perizzites, the]]></a:t>
+              <a:t><![CDATA[அம்மோரியர் என்னும் இந்த தேசங்களின் ஜனங்களுக்கும், அவர்களுடைய அருவருப்புகளுக்கும் விலகியிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. O LORD God of Israel, you are righteous: for we remain yet escaped, as it is this day: behold,]]></a:t>
+              <a:t><![CDATA[எங்கள் இப்படித் தப்பவிட்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10357,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we are before you in our trespasses: for we cannot stand before you because of this.]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் உமது கற்பனைகளை வீணாக்கவும், இந்த அருவருப்புகளுள்ள ஜனங்களோடே சம்பந்தங்கலக்கவும் தகுமோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படிச் செய்தால், எங்களில் ஒருவரும் மீந்து தப்பாதபடிக்கு, தேவரீர் எங்களை நிர்மூலமாக்குமட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எங்கள்மேல் கோபமாயிருப்பீரல்லவோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் நீதியுள்ளவர்; ஆகையால் இந்நாளில் இருக்கிறதுபோல நாங்கள் தப்பி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீந்திருக்கிறோம்; இதோ, நாங்கள் உமக்கு முன்பாகக் குற்றத்திற்குள்ளானவர்கள்; இதினிமித்தம் நாங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்றா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உமக்கு முன்பாக நிற்கத்தக்கவர்கள் அல்ல என்று பிரார்த்தித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jebusites, the Ammonites, the Moabites, the Egyptians, and the Amorites.]]></a:t>
+              <a:t><![CDATA[2. எப்படியென்றால், அவர்களுடைய குமாரத்திகளிலே தங்களுக்கும் தங்கள்குமாரருக்கும் பெண்களைக் கொண்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For they have taken of their daughters for themselves, and for their sons: so that the holy seed]]></a:t>
+              <a:t><![CDATA[இப்படியே பரிசுத்தவித்து தேசங்களின் ஜனங்களோடே கலந்துபோயிற்று; பிரபுக்களின் கையும், அதிகாரிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have mingled themselves with the people of those lands: yea, the hand of the princes and rulers has]]></a:t>
+              <a:t><![CDATA[கையும், இந்தக் குற்றத்தில் முந்தினதாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[been chief in this trespass.]]></a:t>
+              <a:t><![CDATA[3. இந்த வர்த்தமானத்தை நான் கேட்டபொழுது, என் வஸ்திரத்தையும் என் சால்வையையும் நான் கிழித்து, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And when I heard this thing, I rent my garment and my mantle, and plucked off the hair of my head]]></a:t>
+              <a:t><![CDATA[தலையிலும் என் தாடியிலுமுள்ள மயிரைப் பிடுங்கித் திகைத்தவனாய் உட்கார்ந்திருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எஸ்றா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>