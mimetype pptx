--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -4304,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516089" r:id="rId1"/>
+    <p:sldLayoutId id="2473414218" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9461,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>