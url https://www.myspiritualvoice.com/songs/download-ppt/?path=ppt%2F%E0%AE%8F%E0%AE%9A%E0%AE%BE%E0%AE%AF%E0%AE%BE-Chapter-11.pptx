--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -63,52 +63,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -125,51 +123,50 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
-    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -303,54 +300,53 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீதியின்படி ஏழைகளை நியாயம் விசாரித்து, யதார்த்தத்தின்படி பூமியிலுள்ள சிறுமையானவர்களுக்குத் தீர்ப்புச்செய்து, பூமியைத் தமது வாக்கின் கோலால் அடித்து, தமது வாயின் சுவாசத்தால் துன்மார்க்கரைச் சங்கரிப்பார்.]]></a:t>
+              <a:t><![CDATA[4. But with righteousness shall he judge the poor, and reprove with equity for the meek of the earth: and he shall strike the earth: with the rod of his mouth, and with the breath of his lips shall he slay the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீதி அவருக்கு அரைக்கட்டும், சத்தியம் அவருக்கு இடைக்கச்சையுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. But with righteousness shall he judge the poor, and reprove with equity for the meek of the earth: and he shall strike the earth: with the rod of his mouth, and with the breath of his lips shall he slay the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஓனாய் ஆட்டுக்குட்டியோடே தங்கும், புலி வெள்ளாட்டுக்குட்டியோடே படுத்துக்கொள்ளும்; கன்றுக்குட்டியும், பாலசிங்கமும், காளையும், ஒருமித்திருக்கும்; ஒரு சிறு பையன் அவைகளை நடத்துவான்.]]></a:t>
+              <a:t><![CDATA[5. And righteousness shall be the girdle of his loins, and faithfulness the girdle of his reins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஓனாய் ஆட்டுக்குட்டியோடே தங்கும், புலி வெள்ளாட்டுக்குட்டியோடே படுத்துக்கொள்ளும்; கன்றுக்குட்டியும், பாலசிங்கமும், காளையும், ஒருமித்திருக்கும்; ஒரு சிறு பையன் அவைகளை நடத்துவான்.]]></a:t>
+              <a:t><![CDATA[6. The wolf also shall dwell with the lamb, and the leopard shall lie down with the kid; and the calf and the young lion and the fatling together; and a little child shall lead them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பசுவும் கரடியும் கூடிமேயும், அவைகளின் குட்டிகள் ஒருமித்துப்படுத்துக்கொள்ளும்; சிங்கம் மாட்டைப்போல் வைக்கோல் தின்னும்.]]></a:t>
+              <a:t><![CDATA[6. The wolf also shall dwell with the lamb, and the leopard shall lie down with the kid; and the calf and the young lion and the fatling together; and a little child shall lead them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பசுவும் கரடியும் கூடிமேயும், அவைகளின் குட்டிகள் ஒருமித்துப்படுத்துக்கொள்ளும்; சிங்கம் மாட்டைப்போல் வைக்கோல் தின்னும்.]]></a:t>
+              <a:t><![CDATA[7. And the cow and the bear shall feed; their young ones shall lie down together: and the lion shall eat straw like the ox.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பால் குடிக்குங்குழந்தை விரியன்பாம்பு வளையின்மேல் விளையாடும், பால் மறந்த பிள்ளை கட்டுவிரியன் புற்றிலே தன் கையை வைக்கும்,]]></a:t>
+              <a:t><![CDATA[7. And the cow and the bear shall feed; their young ones shall lie down together: and the lion shall eat straw like the ox.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பால் குடிக்குங்குழந்தை விரியன்பாம்பு வளையின்மேல் விளையாடும், பால் மறந்த பிள்ளை கட்டுவிரியன் புற்றிலே தன் கையை வைக்கும்,]]></a:t>
+              <a:t><![CDATA[8. And the nursing infant shall play on the hole of the asp, and the weaned child shall put his hand on the cockatrice' den.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் பரிசுத்த பர்வதமெங்கும் தீங்குசெய்வாருமில்லை; கேடுசெய்வாருமில்லை; சமுத்திரம் ஜலத்தில் நிறைந்திருக்கிறதுபோல், பூமி கர்த்தரை அறிகிற அறிவினால் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. And the nursing infant shall play on the hole of the asp, and the weaned child shall put his hand on the cockatrice' den.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் பரிசுத்த பர்வதமெங்கும் தீங்குசெய்வாருமில்லை; கேடுசெய்வாருமில்லை; சமுத்திரம் ஜலத்தில் நிறைந்திருக்கிறதுபோல், பூமி கர்த்தரை அறிகிற அறிவினால் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. They shall not hurt nor destroy in all my holy mountain: for the earth shall be full of the knowledge of the LORD, as the waters cover the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஈசாயென்னும் அடிமரத்திலிருந்து ஒரு துளிர் தோன்றி, அவன் வேர்களிலிருந்து ஒரு கிளை எழும்பிச் செழிக்கும்.]]></a:t>
+              <a:t><![CDATA[1. And there shall come forth a rod out of the stem of Jesse, and a Branch shall grow out of his roots:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்திலே, ஜனங்களுக்குக் கொடியாக நிற்கும் ஈசாயின் வேருக்காக ஜாதிகள் விசாரித்துக் கேட்பார்கள்; அவருடைய தாபரஸ்தலம் மகிமையாயிருக்கும்,]]></a:t>
+              <a:t><![CDATA[9. They shall not hurt nor destroy in all my holy mountain: for the earth shall be full of the knowledge of the LORD, as the waters cover the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்திலே, ஜனங்களுக்குக் கொடியாக நிற்கும் ஈசாயின் வேருக்காக ஜாதிகள் விசாரித்துக் கேட்பார்கள்; அவருடைய தாபரஸ்தலம் மகிமையாயிருக்கும்,]]></a:t>
+              <a:t><![CDATA[10. And in that day there shall be a root of Jesse, which shall stand for an explicit sign of the people; to it shall the Gentiles seek: and his rest shall be glorious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அக்காலத்திலே, ஆண்டவர் அசீரியாவிலும், எகிப்திலும், பத்ரோசிலும், எத்தியோப்பியாவிலும், பெர்சியாவிலும், சிநேயாரிலும், ஆமாத்திலும், சமுத்திரத் தீவுகளிலும், தம்முடைய ஜனத்தில் மீதியானவர்களை மீட்டுக்கொள்ளத் திரும்ப இரண்டாம்விசை தமது கரத்தை நீட்டி,]]></a:t>
+              <a:t><![CDATA[10. And in that day there shall be a root of Jesse, which shall stand for an explicit sign of the people; to it shall the Gentiles seek: and his rest shall be glorious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அக்காலத்திலே, ஆண்டவர் அசீரியாவிலும், எகிப்திலும், பத்ரோசிலும், எத்தியோப்பியாவிலும், பெர்சியாவிலும், சிநேயாரிலும், ஆமாத்திலும், சமுத்திரத் தீவுகளிலும், தம்முடைய ஜனத்தில் மீதியானவர்களை மீட்டுக்கொள்ளத் திரும்ப இரண்டாம்விசை தமது கரத்தை நீட்டி,]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass in that day, that the Lord shall set his hand again the second time to recover the remnant of his people, which shall be left, from Assyria, and from Egypt, and from Pathros, and from Cush, and from Elam, and from Shinar, and from Hamath, and from the islands of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அக்காலத்திலே, ஆண்டவர் அசீரியாவிலும், எகிப்திலும், பத்ரோசிலும், எத்தியோப்பியாவிலும், பெர்சியாவிலும், சிநேயாரிலும், ஆமாத்திலும், சமுத்திரத் தீவுகளிலும், தம்முடைய ஜனத்தில் மீதியானவர்களை மீட்டுக்கொள்ளத் திரும்ப இரண்டாம்விசை தமது கரத்தை நீட்டி,]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass in that day, that the Lord shall set his hand again the second time to recover the remnant of his people, which shall be left, from Assyria, and from Egypt, and from Pathros, and from Cush, and from Elam, and from Shinar, and from Hamath, and from the islands of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அக்காலத்திலே, ஆண்டவர் அசீரியாவிலும், எகிப்திலும், பத்ரோசிலும், எத்தியோப்பியாவிலும், பெர்சியாவிலும், சிநேயாரிலும், ஆமாத்திலும், சமுத்திரத் தீவுகளிலும், தம்முடைய ஜனத்தில் மீதியானவர்களை மீட்டுக்கொள்ளத் திரும்ப இரண்டாம்விசை தமது கரத்தை நீட்டி,]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass in that day, that the Lord shall set his hand again the second time to recover the remnant of his people, which shall be left, from Assyria, and from Egypt, and from Pathros, and from Cush, and from Elam, and from Shinar, and from Hamath, and from the islands of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜாதிகளுக்கு ஒரு கொடியை ஏற்றி, இஸ்ரவேலில் துரத்துண்டவர்களைச் சேர்த்து, யூதாவில் சிதறடிக்கப்பட்டவர்களை பூமியின் நான்கு திசைகளிலுமிருந்து கூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[12. And he shall set up an explicit sign for the nations, and shall assemble the outcasts of Israel, and gather together the dispersed of Judah from the four corners of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜாதிகளுக்கு ஒரு கொடியை ஏற்றி, இஸ்ரவேலில் துரத்துண்டவர்களைச் சேர்த்து, யூதாவில் சிதறடிக்கப்பட்டவர்களை பூமியின் நான்கு திசைகளிலுமிருந்து கூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[12. And he shall set up an explicit sign for the nations, and shall assemble the outcasts of Israel, and gather together the dispersed of Judah from the four corners of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எப்பிராயீமின் பொறாமை நீங்கும், யூதாவின் சத்துருக்கள் சங்கரிக்கப்படுவார்கள்; எப்பிராயீம் யூதாவின்மேல் பொறாமையாயிரான், யூதா எப்பிராயீமைத் துன்பப்படுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. The envy also of Ephraim shall depart, and the adversaries of Judah shall be cut off: Ephraim shall not envy Judah, and Judah shall not vex Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எப்பிராயீமின் பொறாமை நீங்கும், யூதாவின் சத்துருக்கள் சங்கரிக்கப்படுவார்கள்; எப்பிராயீம் யூதாவின்மேல் பொறாமையாயிரான், யூதா எப்பிராயீமைத் துன்பப்படுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. The envy also of Ephraim shall depart, and the adversaries of Judah shall be cut off: Ephraim shall not envy Judah, and Judah shall not vex Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஈசாயென்னும் அடிமரத்திலிருந்து ஒரு துளிர் தோன்றி, அவன் வேர்களிலிருந்து ஒரு கிளை எழும்பிச் செழிக்கும்.]]></a:t>
+              <a:t><![CDATA[1. And there shall come forth a rod out of the stem of Jesse, and a Branch shall grow out of his roots:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் இருவரும் ஏகமாய்க்கூடி மேற்கேயிருக்கிற பெலிஸ்தருடைய எல்லைகளின்மேல் பாய்ந்து, கீழ்த்திசையாரைக் கொள்ளையிட்டு, ஏதோமின்மேலும் மோவாபின்மேலும் கைபோடுவார்கள்; அம்மோன் புத்திரர் அவர்களுக்குக் கீழ்ப்படிவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But they shall fly upon the shoulders of the Philistines toward the west; they shall spoil them of the east together: they shall lay their hand upon Edom and Moab; and the children of Ammon shall obey them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் இருவரும் ஏகமாய்க்கூடி மேற்கேயிருக்கிற பெலிஸ்தருடைய எல்லைகளின்மேல் பாய்ந்து, கீழ்த்திசையாரைக் கொள்ளையிட்டு, ஏதோமின்மேலும் மோவாபின்மேலும் கைபோடுவார்கள்; அம்மோன் புத்திரர் அவர்களுக்குக் கீழ்ப்படிவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But they shall fly upon the shoulders of the Philistines toward the west; they shall spoil them of the east together: they shall lay their hand upon Edom and Moab; and the children of Ammon shall obey them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் இருவரும் ஏகமாய்க்கூடி மேற்கேயிருக்கிற பெலிஸ்தருடைய எல்லைகளின்மேல் பாய்ந்து, கீழ்த்திசையாரைக் கொள்ளையிட்டு, ஏதோமின்மேலும் மோவாபின்மேலும் கைபோடுவார்கள்; அம்மோன் புத்திரர் அவர்களுக்குக் கீழ்ப்படிவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But they shall fly upon the shoulders of the Philistines toward the west; they shall spoil them of the east together: they shall lay their hand upon Edom and Moab; and the children of Ammon shall obey them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எகிப்தின் சமுத்திரமுனையைக் கர்த்தர் முற்றிலும் அழித்து, தம்முடைய காற்றின் வலுமையினால் நதியின்மேல் தமது கையை நீட்டி, ஏழாறுகளாகப் பிரித்து, ஜனங்கள் கால்நனையாமல் கடந்துபோகும்படி பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD shall utterly destroy the tongue of the Egyptian sea; and with his mighty wind shall he shake his hand over the river, and shall strike it in the seven streams, and make men go over dryshod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எகிப்தின் சமுத்திரமுனையைக் கர்த்தர் முற்றிலும் அழித்து, தம்முடைய காற்றின் வலுமையினால் நதியின்மேல் தமது கையை நீட்டி, ஏழாறுகளாகப் பிரித்து, ஜனங்கள் கால்நனையாமல் கடந்துபோகும்படி பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD shall utterly destroy the tongue of the Egyptian sea; and with his mighty wind shall he shake his hand over the river, and shall strike it in the seven streams, and make men go over dryshod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எகிப்தின் சமுத்திரமுனையைக் கர்த்தர் முற்றிலும் அழித்து, தம்முடைய காற்றின் வலுமையினால் நதியின்மேல் தமது கையை நீட்டி, ஏழாறுகளாகப் பிரித்து, ஜனங்கள் கால்நனையாமல் கடந்துபோகும்படி பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[16. And there shall be an highway for the remnant of his people, which shall be left, from Assyria; like it was to Israel in the day that he came up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,160 +3458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேலர் எகிப்து தேசத்திலிருந்து புறப்பட்டநாளில் அவர்களுக்கு இருந்ததுபோல, அசீரியாவிலே அவருடைய ஜனத்தில் மீதியானவர்களுக்கு ஒரு பெரும்பாதையிருக்கும்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[16. இஸ்ரவேலர் எகிப்து தேசத்திலிருந்து புறப்பட்டநாளில் அவர்களுக்கு இருந்ததுபோல, அசீரியாவிலே அவருடைய ஜனத்தில் மீதியானவர்களுக்கு ஒரு பெரும்பாதையிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. And there shall be an highway for the remnant of his people, which shall be left, from Assyria; like it was to Israel in the day that he came up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஞானத்தையும் உணர்வையும் அருளும் ஆவியும், ஆலோசனையையும் பெலனையும் அருளும் ஆவியும், அறிவையும் கர்த்தருக்குப் பயப்படுகிற பயத்தையும் அருளும் ஆவியுமாகிய கர்த்தருடைய ஆவியானவர் அவர்மேல் தங்கியிருப்பார்.]]></a:t>
+              <a:t><![CDATA[2. And the spirit of the LORD shall rest upon him, the spirit of wisdom and understanding, the spirit of counsel and might, the spirit of knowledge and of the fear of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஞானத்தையும் உணர்வையும் அருளும் ஆவியும், ஆலோசனையையும் பெலனையும் அருளும் ஆவியும், அறிவையும் கர்த்தருக்குப் பயப்படுகிற பயத்தையும் அருளும் ஆவியுமாகிய கர்த்தருடைய ஆவியானவர் அவர்மேல் தங்கியிருப்பார்.]]></a:t>
+              <a:t><![CDATA[2. And the spirit of the LORD shall rest upon him, the spirit of wisdom and understanding, the spirit of counsel and might, the spirit of knowledge and of the fear of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்குப் பயப்படுதல் அவருக்கு உகந்த வாசனையாயிருக்கும்; அவர் தமது கண் கண்டபடி நியாயந்தீர்க்காமலும், தமது காது கேட்டபடி தீர்ப்புச்செய்யாமலும்,]]></a:t>
+              <a:t><![CDATA[2. And the spirit of the LORD shall rest upon him, the spirit of wisdom and understanding, the spirit of counsel and might, the spirit of knowledge and of the fear of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்குப் பயப்படுதல் அவருக்கு உகந்த வாசனையாயிருக்கும்; அவர் தமது கண் கண்டபடி நியாயந்தீர்க்காமலும், தமது காது கேட்டபடி தீர்ப்புச்செய்யாமலும்,]]></a:t>
+              <a:t><![CDATA[3. And shall make him of quick understanding in the fear of the LORD: and he shall not judge after the sight of his eyes, neither reprove after the hearing of his ears:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீதியின்படி ஏழைகளை நியாயம் விசாரித்து, யதார்த்தத்தின்படி பூமியிலுள்ள சிறுமையானவர்களுக்குத் தீர்ப்புச்செய்து, பூமியைத் தமது வாக்கின் கோலால் அடித்து, தமது வாயின் சுவாசத்தால் துன்மார்க்கரைச் சங்கரிப்பார்.]]></a:t>
+              <a:t><![CDATA[3. And shall make him of quick understanding in the fear of the LORD: and he shall not judge after the sight of his eyes, neither reprove after the hearing of his ears:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீதியின்படி ஏழைகளை நியாயம் விசாரித்து, யதார்த்தத்தின்படி பூமியிலுள்ள சிறுமையானவர்களுக்குத் தீர்ப்புச்செய்து, பூமியைத் தமது வாக்கின் கோலால் அடித்து, தமது வாயின் சுவாசத்தால் துன்மார்க்கரைச் சங்கரிப்பார்.]]></a:t>
+              <a:t><![CDATA[4. But with righteousness shall he judge the poor, and reprove with equity for the meek of the earth: and he shall strike the earth: with the rod of his mouth, and with the breath of his lips shall he slay the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414218" r:id="rId1"/>
+    <p:sldLayoutId id="2477759308" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4580,58 +4467,50 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall he slay the wicked.]]></a:t>
+              <a:t><![CDATA[தீர்ப்புச்செய்து, பூமியைத் தமது வாக்கின் கோலால் அடித்து, தமது வாயின் சுவாசத்தால் துன்மார்க்கரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And righteousness shall be the girdle of his loins, and faithfulness the girdle of his reins.]]></a:t>
+              <a:t><![CDATA[சங்கரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The wolf also shall dwell with the lamb, and the leopard shall lie down with the kid; and the]]></a:t>
+              <a:t><![CDATA[5. நீதி அவருக்கு அரைக்கட்டும், சத்தியம் அவருக்கு இடைக்கச்சையுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[calf and the young lion and the fatling together; and a little child shall lead them.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ஓனாய் ஆட்டுக்குட்டியோடே தங்கும், புலி வெள்ளாட்டுக்குட்டியோடே படுத்துக்கொள்ளும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the cow and the bear shall feed; their young ones shall lie down together: and the lion shall]]></a:t>
+              <a:t><![CDATA[கன்றுக்குட்டியும், பாலசிங்கமும், காளையும், ஒருமித்திருக்கும்; ஒரு சிறு பையன் அவைகளை நடத்துவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat straw like the ox.]]></a:t>
+              <a:t><![CDATA[7. பசுவும் கரடியும் கூடிமேயும், அவைகளின் குட்டிகள் ஒருமித்துப்படுத்துக்கொள்ளும்; சிங்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the nursing infant shall play on the hole of the asp, and the weaned child shall put his hand]]></a:t>
+              <a:t><![CDATA[மாட்டைப்போல் வைக்கோல் தின்னும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on the cockatrice' den.]]></a:t>
+              <a:t><![CDATA[8. பால் குடிக்குங்குழந்தை விரியன்பாம்பு வளையின்மேல் விளையாடும், பால் மறந்த பிள்ளை கட்டுவிரியன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. They shall not hurt nor destroy in all my holy mountain: for the earth shall be full of the]]></a:t>
+              <a:t><![CDATA[புற்றிலே தன் கையை வைக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knowledge of the LORD, as the waters cover the sea.]]></a:t>
+              <a:t><![CDATA[9. என் பரிசுத்த பர்வதமெங்கும் தீங்குசெய்வாருமில்லை; கேடுசெய்வாருமில்லை; சமுத்திரம் ஜலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And there shall come forth a rod out of the stem of Jesse, and a Branch shall grow out of his]]></a:t>
+              <a:t><![CDATA[1. ஈசாயென்னும் அடிமரத்திலிருந்து ஒரு துளிர் தோன்றி, அவன் வேர்களிலிருந்து ஒரு கிளை எழும்பிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And in that day there shall be a root of Jesse, which shall stand for an explicit sign of the]]></a:t>
+              <a:t><![CDATA[நிறைந்திருக்கிறதுபோல், பூமி கர்த்தரை அறிகிற அறிவினால் நிறைந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people; to it shall the Gentiles seek: and his rest shall be glorious.]]></a:t>
+              <a:t><![CDATA[10. அக்காலத்திலே, ஜனங்களுக்குக் கொடியாக நிற்கும் ஈசாயின் வேருக்காக ஜாதிகள் விசாரித்துக் கேட்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it shall come to pass in that day, that the Lord shall set his hand again the second time to]]></a:t>
+              <a:t><![CDATA[அவருடைய தாபரஸ்தலம் மகிமையாயிருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[recover the remnant of his people, which shall be left, from Assyria, and from Egypt, and from]]></a:t>
+              <a:t><![CDATA[11. அக்காலத்திலே, ஆண்டவர் அசீரியாவிலும், எகிப்திலும், பத்ரோசிலும், எத்தியோப்பியாவிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pathros, and from Cush, and from Elam, and from Shinar, and from Hamath, and from the islands of the]]></a:t>
+              <a:t><![CDATA[பெர்சியாவிலும், சிநேயாரிலும், ஆமாத்திலும், சமுத்திரத் தீவுகளிலும், தம்முடைய ஜனத்தில் மீதியானவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sea.]]></a:t>
+              <a:t><![CDATA[மீட்டுக்கொள்ளத் திரும்ப இரண்டாம்விசை தமது கரத்தை நீட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he shall set up an explicit sign for the nations, and shall assemble the outcasts of Israel,]]></a:t>
+              <a:t><![CDATA[12. ஜாதிகளுக்கு ஒரு கொடியை ஏற்றி, இஸ்ரவேலில் துரத்துண்டவர்களைச் சேர்த்து, யூதாவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and gather together the dispersed of Judah from the four corners of the earth.]]></a:t>
+              <a:t><![CDATA[சிதறடிக்கப்பட்டவர்களை பூமியின் நான்கு திசைகளிலுமிருந்து கூட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The envy also of Ephraim shall depart, and the adversaries of Judah shall be cut off: Ephraim]]></a:t>
+              <a:t><![CDATA[13. எப்பிராயீமின் பொறாமை நீங்கும், யூதாவின் சத்துருக்கள் சங்கரிக்கப்படுவார்கள்; எப்பிராயீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not envy Judah, and Judah shall not vex Ephraim.]]></a:t>
+              <a:t><![CDATA[யூதாவின்மேல் பொறாமையாயிரான், யூதா எப்பிராயீமைத் துன்பப்படுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[roots:]]></a:t>
+              <a:t><![CDATA[செழிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But they shall fly upon the shoulders of the Philistines toward the west; they shall spoil them]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் இருவரும் ஏகமாய்க்கூடி மேற்கேயிருக்கிற பெலிஸ்தருடைய எல்லைகளின்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the east together: they shall lay their hand upon Edom and Moab; and the children of Ammon shall]]></a:t>
+              <a:t><![CDATA[கீழ்த்திசையாரைக் கொள்ளையிட்டு, ஏதோமின்மேலும் மோவாபின்மேலும் கைபோடுவார்கள்; அம்மோன் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[obey them.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கீழ்ப்படிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the LORD shall utterly destroy the tongue of the Egyptian sea; and with his mighty wind]]></a:t>
+              <a:t><![CDATA[15. எகிப்தின் சமுத்திரமுனையைக் கர்த்தர் முற்றிலும் அழித்து, தம்முடைய காற்றின் வலுமையினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall he shake his hand over the river, and shall strike it in the seven streams, and make men go]]></a:t>
+              <a:t><![CDATA[நதியின்மேல் தமது கையை நீட்டி, ஏழாறுகளாகப் பிரித்து, ஜனங்கள் கால்நனையாமல் கடந்துபோகும்படி பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over dryshod.]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேலர் எகிப்து தேசத்திலிருந்து புறப்பட்டநாளில் அவர்களுக்கு இருந்ததுபோல, அசீரியாவிலே அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,183 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And there shall be an highway for the remnant of his people, which shall be left, from Assyria;]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[like it was to Israel in the day that he came up out of the land of Egypt.]]></a:t>
+              <a:t><![CDATA[ஜனத்தில் மீதியானவர்களுக்கு ஒரு பெரும்பாதையிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the spirit of the LORD shall rest upon him, the spirit of wisdom and understanding, the]]></a:t>
+              <a:t><![CDATA[2. ஞானத்தையும் உணர்வையும் அருளும் ஆவியும், ஆலோசனையையும் பெலனையும் அருளும் ஆவியும், அறிவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spirit of counsel and might, the spirit of knowledge and of the fear of the LORD;]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குப் பயப்படுகிற பயத்தையும் அருளும் ஆவியுமாகிய கர்த்தருடைய ஆவியானவர் அவர்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And shall make him of quick understanding in the fear of the LORD: and he shall not judge after]]></a:t>
+              <a:t><![CDATA[தங்கியிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sight of his eyes, neither reprove after the hearing of his ears:]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருக்குப் பயப்படுதல் அவருக்கு உகந்த வாசனையாயிருக்கும்; அவர் தமது கண் கண்டபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But with righteousness shall he judge the poor, and reprove with equity for the meek of the]]></a:t>
+              <a:t><![CDATA[நியாயந்தீர்க்காமலும், தமது காது கேட்டபடி தீர்ப்புச்செய்யாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth: and he shall strike the earth: with the rod of his mouth, and with the breath of his lips]]></a:t>
+              <a:t><![CDATA[4. நீதியின்படி ஏழைகளை நியாயம் விசாரித்து, யதார்த்தத்தின்படி பூமியிலுள்ள சிறுமையானவர்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>