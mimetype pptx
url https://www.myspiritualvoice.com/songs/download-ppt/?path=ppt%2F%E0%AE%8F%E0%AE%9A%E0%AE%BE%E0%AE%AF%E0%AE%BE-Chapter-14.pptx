--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -7016,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516088" r:id="rId1"/>
+    <p:sldLayoutId id="2473414213" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15533,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>