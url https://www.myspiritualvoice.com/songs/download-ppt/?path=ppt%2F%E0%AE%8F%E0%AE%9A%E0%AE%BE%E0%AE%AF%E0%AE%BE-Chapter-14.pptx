--- v1 (2026-07-18)
+++ v2 (2026-09-08)
@@ -113,50 +113,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,50 +204,53 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,53 +409,56 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ பாபிலோன் ராஜாவின்மேல் சொல்லும் வாக்கியமாவது: ஒடுக்கினவன் ஒழிந்துபோனானே! பொன்னகரி ஒழிந்துபோயிற்றே!]]></a:t>
+              <a:t><![CDATA[4. That you shall take up this proverb against the king of Babylon, and say, How has the oppressor ceased! the golden city ceased!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் துஷ்டரின் தண்டாயுதத்தையும், அரசாண்டவர்களின் செங்கோலையும் முறித்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[5. The LORD has broken the staff of the wicked, and the sceptre of the rulers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உக்கிரங்கொண்டு ஓயாத அடியாய் ஜனங்களை அடித்து, கோபமாய் ஜாதிகளை அரசாண்டவன், தடுப்பாரில்லாமல் துன்பப்படுத்தப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[6. He who stroke the people in wrath with a continual stroke, he that ruled the nations in anger, is persecuted, and none hinders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உக்கிரங்கொண்டு ஓயாத அடியாய் ஜனங்களை அடித்து, கோபமாய் ஜாதிகளை அரசாண்டவன், தடுப்பாரில்லாமல் துன்பப்படுத்தப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[6. He who stroke the people in wrath with a continual stroke, he that ruled the nations in anger, is persecuted, and none hinders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பூமிமுழுதும் இளைப்பாறி அமைந்திருக்கிறது; கெம்பீரமாய் முழங்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The whole earth is at rest, and is quiet: they break forth into singing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவதாரு விருட்சங்களும், லீபனோனின் கேதுருக்களும் உன்னிமித்தம் சந்தோஷப்பட்டு, நீ விழுந்துகிடந்தது முதற்கொண்டு எங்களை வெட்டவருவார் ஒருவரும் இல்லை என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[8. Yea, the fir trees rejoice at you, and the cedars of Lebanon, saying, Since you are laid down, no tree chopper has come up against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவதாரு விருட்சங்களும், லீபனோனின் கேதுருக்களும் உன்னிமித்தம் சந்தோஷப்பட்டு, நீ விழுந்துகிடந்தது முதற்கொண்டு எங்களை வெட்டவருவார் ஒருவரும் இல்லை என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[8. Yea, the fir trees rejoice at you, and the cedars of Lebanon, saying, Since you are laid down, no tree chopper has come up against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கீழே இருக்கிற பாதாளம் உன்னிமித்தம் அதிர்ந்து, உன் வருகைக்கு எதிர்கொண்டு, பூமியில் அதிபதிகளாயிருந்து செத்த இராட்சதர் யாவரையும் உன்னிமித்தம் எழுப்பி, ஜாதிகளுடைய எல்லா ராஜாக்களையும் அவர்களுடைய சிங்காசனங்களிலிருந்து எழுந்திருக்கப்பண்ணுகிறது.]]></a:t>
+              <a:t><![CDATA[9. Hell from beneath is moved for you to meet you at your coming: it stirs up the dead for you, even all the chief ones of the earth; it has raised up from their thrones all the kings of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கீழே இருக்கிற பாதாளம் உன்னிமித்தம் அதிர்ந்து, உன் வருகைக்கு எதிர்கொண்டு, பூமியில் அதிபதிகளாயிருந்து செத்த இராட்சதர் யாவரையும் உன்னிமித்தம் எழுப்பி, ஜாதிகளுடைய எல்லா ராஜாக்களையும் அவர்களுடைய சிங்காசனங்களிலிருந்து எழுந்திருக்கப்பண்ணுகிறது.]]></a:t>
+              <a:t><![CDATA[9. Hell from beneath is moved for you to meet you at your coming: it stirs up the dead for you, even all the chief ones of the earth; it has raised up from their thrones all the kings of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களெல்லாரும் உன்னை நோக்கி: நீயும் எங்களைப்போல பலட்சயமானாயோ? எங்களுக்குச் சமானமானாயோ? என்று சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Hell from beneath is moved for you to meet you at your coming: it stirs up the dead for you, even all the chief ones of the earth; it has raised up from their thrones all the kings of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் யாக்கோபுக்கு இரங்கி, பின்னும் இஸ்ரவேலரைத் தெரிந்துகொண்டு, அவர்களை அவர்கள் தேசத்திலே தாபரிக்கப்பண்ணுவார்; அந்நியரும் அவர்களோடு சேர்க்கையாகி யாக்கோபின் வம்சத்தோடே கூடிக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[1. For the LORD will have mercy on Jacob, and will yet choose Israel, and set them in their own land: and the strangers shall be joined with them, and they shall cleave to the house of Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களெல்லாரும் உன்னை நோக்கி: நீயும் எங்களைப்போல பலட்சயமானாயோ? எங்களுக்குச் சமானமானாயோ? என்று சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. All they shall speak and say unto you, Are you also become weak as we? are you become like unto us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் ஆடம்பரமும், உன் வாத்தியங்களின் முழக்கமும் பாதாளத்தில் தள்ளுண்டுபோயிற்று; புழுக்களே உன் படுக்கை, பூச்சிகளே உன் போர்வை.]]></a:t>
+              <a:t><![CDATA[10. All they shall speak and say unto you, Are you also become weak as we? are you become like unto us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் ஆடம்பரமும், உன் வாத்தியங்களின் முழக்கமும் பாதாளத்தில் தள்ளுண்டுபோயிற்று; புழுக்களே உன் படுக்கை, பூச்சிகளே உன் போர்வை.]]></a:t>
+              <a:t><![CDATA[11. Your pomp is brought down to the grave, and the noise of your viols: the worm is spread under you, and the worms cover you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிகாலையின் மகனாகிய விடிவெள்ளியே, நீ வானத்திலிருந்து விழுந்தாயே! ஜாதிகளை ஈனப்படுத்தினவனே, நீ தரையிலே விழ வெட்டப்பட்டாயே!]]></a:t>
+              <a:t><![CDATA[11. Your pomp is brought down to the grave, and the noise of your viols: the worm is spread under you, and the worms cover you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிகாலையின் மகனாகிய விடிவெள்ளியே, நீ வானத்திலிருந்து விழுந்தாயே! ஜாதிகளை ஈனப்படுத்தினவனே, நீ தரையிலே விழ வெட்டப்பட்டாயே!]]></a:t>
+              <a:t><![CDATA[12. How are you fallen from heaven, O Lucifer, son of the morning! how are you cut down to the ground, which did weaken the nations!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் வானத்துக்கு ஏறுவேன், தேவனுடைய நட்சத்திரங்களுக்குமேலாக என் சிங்காசனத்தை உயர்த்துவேன்; வடபுறங்களிலுள்ள ஆராதனைக் கூட்டத்தின் பர்வதத்திலே வீற்றிருப்பேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[12. How are you fallen from heaven, O Lucifer, son of the morning! how are you cut down to the ground, which did weaken the nations!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் வானத்துக்கு ஏறுவேன், தேவனுடைய நட்சத்திரங்களுக்குமேலாக என் சிங்காசனத்தை உயர்த்துவேன்; வடபுறங்களிலுள்ள ஆராதனைக் கூட்டத்தின் பர்வதத்திலே வீற்றிருப்பேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[13. For you have said in yours heart, I will ascend into heaven, I will exalt my throne above the stars of God: I will sit also upon the mount of the congregation, in the sides of the north:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் மேகங்களுக்கு மேலாக உன்னதங்களில் ஏறுவேன்; உன்னதமானவருக்கு ஒப்பாவேன் என்றும் நீ உன் இருதயத்தில் சொன்னாயே.]]></a:t>
+              <a:t><![CDATA[13. For you have said in yours heart, I will ascend into heaven, I will exalt my throne above the stars of God: I will sit also upon the mount of the congregation, in the sides of the north:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் நீ அகாதமான பாதாளத்திலே தள்ளுண்டுபோனாய்.]]></a:t>
+              <a:t><![CDATA[14. I will ascend above the heights of the clouds; I will be like the most High.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன்னைக் காண்கிறவர்கள் உன்னை உற்றுப்பார்த்து, உன்னைக் குறித்துச் சிந்தித்து இவன்தானா பூமியைத் தத்தளிக்கவும், ராஜ்யங்களை அதிரவும் செய்து,]]></a:t>
+              <a:t><![CDATA[14. I will ascend above the heights of the clouds; I will be like the most High.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் யாக்கோபுக்கு இரங்கி, பின்னும் இஸ்ரவேலரைத் தெரிந்துகொண்டு, அவர்களை அவர்கள் தேசத்திலே தாபரிக்கப்பண்ணுவார்; அந்நியரும் அவர்களோடு சேர்க்கையாகி யாக்கோபின் வம்சத்தோடே கூடிக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[1. For the LORD will have mercy on Jacob, and will yet choose Israel, and set them in their own land: and the strangers shall be joined with them, and they shall cleave to the house of Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன்னைக் காண்கிறவர்கள் உன்னை உற்றுப்பார்த்து, உன்னைக் குறித்துச் சிந்தித்து இவன்தானா பூமியைத் தத்தளிக்கவும், ராஜ்யங்களை அதிரவும் செய்து,]]></a:t>
+              <a:t><![CDATA[15. Yet you shall be brought down to hell, to the sides of the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகத்தை வனாந்தரமாக்கி, அதின் நகரங்களை அழித்து, சிறைப்பட்டவர்களைத் தங்கள் வீடுகளுக்குப் போகவிடாமலிருந்தவன் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. They that see you shall narrowly look upon you, and consider you, saying, Is this the man that made the earth to tremble, that did shake kingdoms;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகத்தை வனாந்தரமாக்கி, அதின் நகரங்களை அழித்து, சிறைப்பட்டவர்களைத் தங்கள் வீடுகளுக்குப் போகவிடாமலிருந்தவன் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. They that see you shall narrowly look upon you, and consider you, saying, Is this the man that made the earth to tremble, that did shake kingdoms;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஜாதிகளுடைய சகல ராஜாக்களும், அவரவர் தங்கள் அறையிலே மகிமையோடே கிடத்தப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. That made the world as a wilderness, and destroyed the cities thereof; that opened not the house of his prisoners?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீயோ அழுகிப்போன கிளையைப்போலவும், பட்டயக்குத்தால் கொலையுண்டவர்களின் உடுப்பைப்போலவும், ஒரு குழியின் கற்களுக்குள்ளே கிடக்கிறவர்களைப்போலவும், காலால் மிதிக்கப்பட்ட பிணத்தைப்போலவும், உன் கல்லறைக்குப் புறம்பாய் எறிந்துவிடப்பட்டாய்.]]></a:t>
+              <a:t><![CDATA[17. That made the world as a wilderness, and destroyed the cities thereof; that opened not the house of his prisoners?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீயோ அழுகிப்போன கிளையைப்போலவும், பட்டயக்குத்தால் கொலையுண்டவர்களின் உடுப்பைப்போலவும், ஒரு குழியின் கற்களுக்குள்ளே கிடக்கிறவர்களைப்போலவும், காலால் மிதிக்கப்பட்ட பிணத்தைப்போலவும், உன் கல்லறைக்குப் புறம்பாய் எறிந்துவிடப்பட்டாய்.]]></a:t>
+              <a:t><![CDATA[18. All the kings of the nations, even all of them, lie in glory, every one in his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீயோ அழுகிப்போன கிளையைப்போலவும், பட்டயக்குத்தால் கொலையுண்டவர்களின் உடுப்பைப்போலவும், ஒரு குழியின் கற்களுக்குள்ளே கிடக்கிறவர்களைப்போலவும், காலால் மிதிக்கப்பட்ட பிணத்தைப்போலவும், உன் கல்லறைக்குப் புறம்பாய் எறிந்துவிடப்பட்டாய்.]]></a:t>
+              <a:t><![CDATA[19. But you are cast out of your grave like an abominable branch, and as the raiment of those that are slain, thrust through with a sword, that go down to the stones of the pit; as a carcass trodden under feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ அவர்களோடே அடக்கம்பண்ணப்படுவதில்லை; நீ உன் தேசத்தைக் கெடுத்து உன் ஜனத்தைக் கொன்றுபோட்டாய்; தீமைசெய்கிறவர்களுடைய சந்ததி ஒருபோதும் பேர்பெறுவதில்லை.]]></a:t>
+              <a:t><![CDATA[19. But you are cast out of your grave like an abominable branch, and as the raiment of those that are slain, thrust through with a sword, that go down to the stones of the pit; as a carcass trodden under feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ அவர்களோடே அடக்கம்பண்ணப்படுவதில்லை; நீ உன் தேசத்தைக் கெடுத்து உன் ஜனத்தைக் கொன்றுபோட்டாய்; தீமைசெய்கிறவர்களுடைய சந்ததி ஒருபோதும் பேர்பெறுவதில்லை.]]></a:t>
+              <a:t><![CDATA[19. But you are cast out of your grave like an abominable branch, and as the raiment of those that are slain, thrust through with a sword, that go down to the stones of the pit; as a carcass trodden under feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் புத்திரர் எழும்பித் தேசத்தைச் சுதந்தரித்துக்கொண்டு, உலகத்தைப் பட்டணங்களால் நிரப்பாதபடிக்கு, அவர்கள் பிதாக்களுடைய அக்கிரமத்தினிமித்தம் அவர்களைக் கொலைசெய்ய ஆயத்தம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[20. You shall not be joined with them in burial, because you have destroyed your land, and slain your people: the seed of evildoers shall never be renowned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜனங்கள் அவர்களை அழைத்துக்கொண்டுபோய் அவர்கள் ஸ்தானத்தில் விடுவார்கள்; இஸ்ரவேல் வம்சத்தார் கர்த்தருடைய தேசத்திலே அவர்களை வேலைக்காரராகவும் வேலைக்காரிகளாகவும் கையாண்டு, தங்களைச் சிறையாக்கினவர்களைச் சிறையாக்கி, தங்களை ஒடுக்கினவர்களை ஆளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the people shall take them, and bring them to their place: and the house of Israel shall possess them in the land of the LORD for servants and handmaids: and they shall take them captives, whose captives they were; and they shall rule over their oppressors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் புத்திரர் எழும்பித் தேசத்தைச் சுதந்தரித்துக்கொண்டு, உலகத்தைப் பட்டணங்களால் நிரப்பாதபடிக்கு, அவர்கள் பிதாக்களுடைய அக்கிரமத்தினிமித்தம் அவர்களைக் கொலைசெய்ய ஆயத்தம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[20. You shall not be joined with them in burial, because you have destroyed your land, and slain your people: the seed of evildoers shall never be renowned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் அவர்களுக்கு விரோதமாய் எழும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; பாபிலோனுடைய பேரையும், அதில் மீந்திருக்கிறதையும், புத்திரனையும் பௌத்திரனையும் சங்கரிப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. Prepare slaughter for his children for the iniquity of their fathers; that they do not rise, nor possess the land, nor fill the face of the world with cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் அவர்களுக்கு விரோதமாய் எழும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; பாபிலோனுடைய பேரையும், அதில் மீந்திருக்கிறதையும், புத்திரனையும் பௌத்திரனையும் சங்கரிப்பேனென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. Prepare slaughter for his children for the iniquity of their fathers; that they do not rise, nor possess the land, nor fill the face of the world with cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதை முள்ளம்பன்றிகளுக்குச் சுதந்தரமும், தண்ணீர் நிற்கும் பள்ளங்களுமாக்கி, அதைச் சங்காரம் என்னும் துடைப்பத்தினால் பெருக்கிவிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. For I will rise up against them, says the LORD of hosts, and cut off from Babylon the name, and remnant, and son, and nephew, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதை முள்ளம்பன்றிகளுக்குச் சுதந்தரமும், தண்ணீர் நிற்கும் பள்ளங்களுமாக்கி, அதைச் சங்காரம் என்னும் துடைப்பத்தினால் பெருக்கிவிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. For I will rise up against them, says the LORD of hosts, and cut off from Babylon the name, and remnant, and son, and nephew, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் நினைத்திருக்கிறபடியே நடக்கும்; நான் நிர்ணயித்தபடியே நிலைநிற்கும் என்று சேனைகளின் கர்த்தர் ஆணையிட்டுச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[22. For I will rise up against them, says the LORD of hosts, and cut off from Babylon the name, and remnant, and son, and nephew, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் நினைத்திருக்கிறபடியே நடக்கும்; நான் நிர்ணயித்தபடியே நிலைநிற்கும் என்று சேனைகளின் கர்த்தர் ஆணையிட்டுச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[23. I will also make it a possession for the bittern, and pools of water: and I will sweep it with the besom of destruction, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அசீரியனை என் தேசத்திலே முறித்து, என் மலைகளின்மேல் அவனை மிதித்துப்போடுவேன்; அப்பொழுது அவனுடைய நுகம் அவர்கள்மேலிருந்து விலகி, அவனுடைய சுமை அவர்கள் தோளிலிருந்து நீங்கும்.]]></a:t>
+              <a:t><![CDATA[23. I will also make it a possession for the bittern, and pools of water: and I will sweep it with the besom of destruction, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அசீரியனை என் தேசத்திலே முறித்து, என் மலைகளின்மேல் அவனை மிதித்துப்போடுவேன்; அப்பொழுது அவனுடைய நுகம் அவர்கள்மேலிருந்து விலகி, அவனுடைய சுமை அவர்கள் தோளிலிருந்து நீங்கும்.]]></a:t>
+              <a:t><![CDATA[24. The LORD of hosts has sworn, saying, Surely as I have thought, so shall it come to pass; and as I have purposed, so shall it stand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தேசமனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட யோசனை இதுவே; சகல ஜாதிகள்மேலும் நீட்டப்பட்டிருக்கிற கையும் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[24. The LORD of hosts has sworn, saying, Surely as I have thought, so shall it come to pass; and as I have purposed, so shall it stand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜனங்கள் அவர்களை அழைத்துக்கொண்டுபோய் அவர்கள் ஸ்தானத்தில் விடுவார்கள்; இஸ்ரவேல் வம்சத்தார் கர்த்தருடைய தேசத்திலே அவர்களை வேலைக்காரராகவும் வேலைக்காரிகளாகவும் கையாண்டு, தங்களைச் சிறையாக்கினவர்களைச் சிறையாக்கி, தங்களை ஒடுக்கினவர்களை ஆளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the people shall take them, and bring them to their place: and the house of Israel shall possess them in the land of the LORD for servants and handmaids: and they shall take them captives, whose captives they were; and they shall rule over their oppressors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தேசமனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட யோசனை இதுவே; சகல ஜாதிகள்மேலும் நீட்டப்பட்டிருக்கிற கையும் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[25. That I will break the Assyrian in my land, and upon my mountains tread him under foot: then shall his yoke depart from off them, and his burden depart from off their shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சேனைகளின் கர்த்தர் இப்படி நிர்ணயித்திருக்கிறார், யார் அதை வியர்த்தமாக்குவான்? அவருடைய கை நீட்டப்பட்டிருக்கிறது, யார் அதைத் திருப்புவான்?]]></a:t>
+              <a:t><![CDATA[25. That I will break the Assyrian in my land, and upon my mountains tread him under foot: then shall his yoke depart from off them, and his burden depart from off their shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சேனைகளின் கர்த்தர் இப்படி நிர்ணயித்திருக்கிறார், யார் அதை வியர்த்தமாக்குவான்? அவருடைய கை நீட்டப்பட்டிருக்கிறது, யார் அதைத் திருப்புவான்?]]></a:t>
+              <a:t><![CDATA[26. This is the purpose that is purposed upon the whole earth: and this is the hand that is stretched out upon all the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகாஸ் ராஜா மரணமடைந்த வருஷத்திலே உண்டான பாரம் என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[26. This is the purpose that is purposed upon the whole earth: and this is the hand that is stretched out upon all the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. முழு பெலிஸ்தியாவே, உன்னை அடித்த கோல் முறிந்ததென்று அக்களிப்பாயிராதே; பாம்பின் வேரிலிருந்து கட்டுவிரியன் தோன்றும்; அதின் கனி பறக்கிற அக்கினி சர்ப்பமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. For the LORD of hosts has purposed, and who shall nullify it? and his hand is stretched out, and who shall turn it back?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. முழு பெலிஸ்தியாவே, உன்னை அடித்த கோல் முறிந்ததென்று அக்களிப்பாயிராதே; பாம்பின் வேரிலிருந்து கட்டுவிரியன் தோன்றும்; அதின் கனி பறக்கிற அக்கினி சர்ப்பமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. For the LORD of hosts has purposed, and who shall nullify it? and his hand is stretched out, and who shall turn it back?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தரித்திரரின் தலைப்பிள்ளைகள் திருப்தியாய்ப் புசித்து, எளியவர்கள் சுகமாய்ப் படுத்திருப்பார்கள்; உன்வேரைப் பஞ்சத்தினாலே சாகப்பண்ணுவேன், உன்னில் மீதியானவர்களை அவன் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[28. In the year that king Ahaz died was this burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தரித்திரரின் தலைப்பிள்ளைகள் திருப்தியாய்ப் புசித்து, எளியவர்கள் சுகமாய்ப் படுத்திருப்பார்கள்; உன்வேரைப் பஞ்சத்தினாலே சாகப்பண்ணுவேன், உன்னில் மீதியானவர்களை அவன் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[29. Rejoice not you, whole Palestina, because the rod of him that stroke you is broken: for out of the serpent's root shall come forth a cockatrice, and his fruit shall be a fiery flying serpent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வாசலே அலறு; நகரமே கதறு; பெலிஸ்தியாவே, நீ முழுதும் கரைந்துபோகிறாய்; ஏனென்றால், வடக்கே இருந்து புகைக்காடாய் வருகிறான்; அவன் கூட்டங்களில் தனித்தவனில்லை.]]></a:t>
+              <a:t><![CDATA[29. Rejoice not you, whole Palestina, because the rod of him that stroke you is broken: for out of the serpent's root shall come forth a cockatrice, and his fruit shall be a fiery flying serpent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வாசலே அலறு; நகரமே கதறு; பெலிஸ்தியாவே, நீ முழுதும் கரைந்துபோகிறாய்; ஏனென்றால், வடக்கே இருந்து புகைக்காடாய் வருகிறான்; அவன் கூட்டங்களில் தனித்தவனில்லை.]]></a:t>
+              <a:t><![CDATA[30. And the firstborn of the poor shall feed, and the needy shall lie down in safety: and I will kill your root with famine, and he shall slay your remnant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜனங்கள் அவர்களை அழைத்துக்கொண்டுபோய் அவர்கள் ஸ்தானத்தில் விடுவார்கள்; இஸ்ரவேல் வம்சத்தார் கர்த்தருடைய தேசத்திலே அவர்களை வேலைக்காரராகவும் வேலைக்காரிகளாகவும் கையாண்டு, தங்களைச் சிறையாக்கினவர்களைச் சிறையாக்கி, தங்களை ஒடுக்கினவர்களை ஆளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the people shall take them, and bring them to their place: and the house of Israel shall possess them in the land of the LORD for servants and handmaids: and they shall take them captives, whose captives they were; and they shall rule over their oppressors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்போதும் இந்த ஜாதியின் ஸ்தானாபதிகளுக்கு என்ன மாறுத்தரவு சொல்லப்படும்? கர்த்தர் சீயோனை அஸ்திபாரப்படுத்தினார்; அவருடைய ஜனத்தில் சிறுமையானவர்கள் அதிலே திடன்கொண்டு தங்குவார்கள் என்பதே.]]></a:t>
+              <a:t><![CDATA[30. And the firstborn of the poor shall feed, and the needy shall lie down in safety: and I will kill your root with famine, and he shall slay your remnant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6622,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்போதும் இந்த ஜாதியின் ஸ்தானாபதிகளுக்கு என்ன மாறுத்தரவு சொல்லப்படும்? கர்த்தர் சீயோனை அஸ்திபாரப்படுத்தினார்; அவருடைய ஜனத்தில் சிறுமையானவர்கள் அதிலே திடன்கொண்டு தங்குவார்கள் என்பதே.]]></a:t>
+              <a:t><![CDATA[31. Wail, O gate; cry, O city; you, whole Palestina, are dissolved: for there shall come from the north a smoke, and none shall be alone in his appointed times.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Wail, O gate; cry, O city; you, whole Palestina, are dissolved: for there shall come from the north a smoke, and none shall be alone in his appointed times.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. What shall one then answer the messengers of the nation? That the LORD has founded Zion, and the poor of his people shall trust in it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. What shall one then answer the messengers of the nation? That the LORD has founded Zion, and the poor of his people shall trust in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் உன் துக்கத்தையும் உன் தத்தளிப்பையும், நீ அடிமையாக்கப்பட்டிருந்த கடினமான அடிமைத்தனத்தையும் நீக்கி, உன்னை இளைப்பாறப்பண்ணும் அக்காலத்திலே,]]></a:t>
+              <a:t><![CDATA[3. And it shall come to pass in the day that the LORD shall give you rest from your sorrow, and from your fear, and from the hard bondage wherein you were made to serve,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் உன் துக்கத்தையும் உன் தத்தளிப்பையும், நீ அடிமையாக்கப்பட்டிருந்த கடினமான அடிமைத்தனத்தையும் நீக்கி, உன்னை இளைப்பாறப்பண்ணும் அக்காலத்திலே,]]></a:t>
+              <a:t><![CDATA[3. And it shall come to pass in the day that the LORD shall give you rest from your sorrow, and from your fear, and from the hard bondage wherein you were made to serve,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ பாபிலோன் ராஜாவின்மேல் சொல்லும் வாக்கியமாவது: ஒடுக்கினவன் ஒழிந்துபோனானே! பொன்னகரி ஒழிந்துபோயிற்றே!]]></a:t>
+              <a:t><![CDATA[4. That you shall take up this proverb against the king of Babylon, and say, How has the oppressor ceased! the golden city ceased!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414213" r:id="rId1"/>
+    <p:sldLayoutId id="2477759338" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7516,50 +7855,74 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7684,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ceased! the golden city ceased!]]></a:t>
+              <a:t><![CDATA[ஒழிந்துபோயிற்றே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The LORD has broken the staff of the wicked, and the sceptre of the rulers.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் துஷ்டரின் தண்டாயுதத்தையும், அரசாண்டவர்களின் செங்கோலையும் முறித்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. He who stroke the people in wrath with a continual stroke, he that ruled the nations in anger, is]]></a:t>
+              <a:t><![CDATA[6. உக்கிரங்கொண்டு ஓயாத அடியாய் ஜனங்களை அடித்து, கோபமாய் ஜாதிகளை அரசாண்டவன், தடுப்பாரில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[persecuted, and none hinders.]]></a:t>
+              <a:t><![CDATA[துன்பப்படுத்தப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The whole earth is at rest, and is quiet: they break forth into singing.]]></a:t>
+              <a:t><![CDATA[7. பூமிமுழுதும் இளைப்பாறி அமைந்திருக்கிறது; கெம்பீரமாய் முழங்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Yea, the fir trees rejoice at you, and the cedars of Lebanon, saying, Since you are laid down, no]]></a:t>
+              <a:t><![CDATA[8. தேவதாரு விருட்சங்களும், லீபனோனின் கேதுருக்களும் உன்னிமித்தம் சந்தோஷப்பட்டு, நீ விழுந்துகிடந்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tree chopper has come up against us.]]></a:t>
+              <a:t><![CDATA[முதற்கொண்டு எங்களை வெட்டவருவார் ஒருவரும் இல்லை என்று சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Hell from beneath is moved for you to meet you at your coming: it stirs up the dead for you, even]]></a:t>
+              <a:t><![CDATA[9. கீழே இருக்கிற பாதாளம் உன்னிமித்தம் அதிர்ந்து, உன் வருகைக்கு எதிர்கொண்டு, பூமியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the chief ones of the earth; it has raised up from their thrones all the kings of the nations.]]></a:t>
+              <a:t><![CDATA[அதிபதிகளாயிருந்து செத்த இராட்சதர் யாவரையும் உன்னிமித்தம் எழுப்பி, ஜாதிகளுடைய எல்லா ராஜாக்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. All they shall speak and say unto you, Are you also become weak as we? are you become like unto]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய சிங்காசனங்களிலிருந்து எழுந்திருக்கப்பண்ணுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For the LORD will have mercy on Jacob, and will yet choose Israel, and set them in their own]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் யாக்கோபுக்கு இரங்கி, பின்னும் இஸ்ரவேலரைத் தெரிந்துகொண்டு, அவர்களை அவர்கள் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us?]]></a:t>
+              <a:t><![CDATA[10. அவர்களெல்லாரும் உன்னை நோக்கி: நீயும் எங்களைப்போல பலட்சயமானாயோ? எங்களுக்குச் சமானமானாயோ? என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Your pomp is brought down to the grave, and the noise of your viols: the worm is spread under]]></a:t>
+              <a:t><![CDATA[சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and the worms cover you.]]></a:t>
+              <a:t><![CDATA[11. உன் ஆடம்பரமும், உன் வாத்தியங்களின் முழக்கமும் பாதாளத்தில் தள்ளுண்டுபோயிற்று; புழுக்களே உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. How are you fallen from heaven, O Lucifer, son of the morning! how are you cut down to the]]></a:t>
+              <a:t><![CDATA[படுக்கை, பூச்சிகளே உன் போர்வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ground, which did weaken the nations!]]></a:t>
+              <a:t><![CDATA[12. அதிகாலையின் மகனாகிய விடிவெள்ளியே, நீ வானத்திலிருந்து விழுந்தாயே! ஜாதிகளை ஈனப்படுத்தினவனே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For you have said in yours heart, I will ascend into heaven, I will exalt my throne above the]]></a:t>
+              <a:t><![CDATA[தரையிலே விழ வெட்டப்பட்டாயே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stars of God: I will sit also upon the mount of the congregation, in the sides of the north:]]></a:t>
+              <a:t><![CDATA[13. நான் வானத்துக்கு ஏறுவேன், தேவனுடைய நட்சத்திரங்களுக்குமேலாக என் சிங்காசனத்தை உயர்த்துவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I will ascend above the heights of the clouds; I will be like the most High.]]></a:t>
+              <a:t><![CDATA[வடபுறங்களிலுள்ள ஆராதனைக் கூட்டத்தின் பர்வதத்திலே வீற்றிருப்பேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Yet you shall be brought down to hell, to the sides of the pit.]]></a:t>
+              <a:t><![CDATA[14. நான் மேகங்களுக்கு மேலாக உன்னதங்களில் ஏறுவேன்; உன்னதமானவருக்கு ஒப்பாவேன் என்றும் நீ உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. They that see you shall narrowly look upon you, and consider you, saying, Is this the man that]]></a:t>
+              <a:t><![CDATA[இருதயத்தில் சொன்னாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land: and the strangers shall be joined with them, and they shall cleave to the house of Jacob.]]></a:t>
+              <a:t><![CDATA[தாபரிக்கப்பண்ணுவார்; அந்நியரும் அவர்களோடு சேர்க்கையாகி யாக்கோபின் வம்சத்தோடே கூடிக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made the earth to tremble, that did shake kingdoms;]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் நீ அகாதமான பாதாளத்திலே தள்ளுண்டுபோனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That made the world as a wilderness, and destroyed the cities thereof; that opened not the house]]></a:t>
+              <a:t><![CDATA[16. உன்னைக் காண்கிறவர்கள் உன்னை உற்றுப்பார்த்து, உன்னைக் குறித்துச் சிந்தித்து இவன்தானா பூமியைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his prisoners?]]></a:t>
+              <a:t><![CDATA[தத்தளிக்கவும், ராஜ்யங்களை அதிரவும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. All the kings of the nations, even all of them, lie in glory, every one in his own house.]]></a:t>
+              <a:t><![CDATA[17. உலகத்தை வனாந்தரமாக்கி, அதின் நகரங்களை அழித்து, சிறைப்பட்டவர்களைத் தங்கள் வீடுகளுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But you are cast out of your grave like an abominable branch, and as the raiment of those that]]></a:t>
+              <a:t><![CDATA[போகவிடாமலிருந்தவன் என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are slain, thrust through with a sword, that go down to the stones of the pit; as a carcass trodden]]></a:t>
+              <a:t><![CDATA[18. ஜாதிகளுடைய சகல ராஜாக்களும், அவரவர் தங்கள் அறையிலே மகிமையோடே கிடத்தப்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under feet.]]></a:t>
+              <a:t><![CDATA[19. நீயோ அழுகிப்போன கிளையைப்போலவும், பட்டயக்குத்தால் கொலையுண்டவர்களின் உடுப்பைப்போலவும், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You shall not be joined with them in burial, because you have destroyed your land, and slain]]></a:t>
+              <a:t><![CDATA[குழியின் கற்களுக்குள்ளே கிடக்கிறவர்களைப்போலவும், காலால் மிதிக்கப்பட்ட பிணத்தைப்போலவும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your people: the seed of evildoers shall never be renowned.]]></a:t>
+              <a:t><![CDATA[கல்லறைக்குப் புறம்பாய் எறிந்துவிடப்பட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Prepare slaughter for his children for the iniquity of their fathers; that they do not rise, nor]]></a:t>
+              <a:t><![CDATA[20. நீ அவர்களோடே அடக்கம்பண்ணப்படுவதில்லை; நீ உன் தேசத்தைக் கெடுத்து உன் ஜனத்தைக் கொன்றுபோட்டாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the people shall take them, and bring them to their place: and the house of Israel shall]]></a:t>
+              <a:t><![CDATA[2. ஜனங்கள் அவர்களை அழைத்துக்கொண்டுபோய் அவர்கள் ஸ்தானத்தில் விடுவார்கள்; இஸ்ரவேல் வம்சத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possess the land, nor fill the face of the world with cities.]]></a:t>
+              <a:t><![CDATA[தீமைசெய்கிறவர்களுடைய சந்ததி ஒருபோதும் பேர்பெறுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. For I will rise up against them, says the LORD of hosts, and cut off from Babylon the name, and]]></a:t>
+              <a:t><![CDATA[21. அவன் புத்திரர் எழும்பித் தேசத்தைச் சுதந்தரித்துக்கொண்டு, உலகத்தைப் பட்டணங்களால் நிரப்பாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remnant, and son, and nephew, says the LORD.]]></a:t>
+              <a:t><![CDATA[அவர்கள் பிதாக்களுடைய அக்கிரமத்தினிமித்தம் அவர்களைக் கொலைசெய்ய ஆயத்தம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. I will also make it a possession for the bittern, and pools of water: and I will sweep it with]]></a:t>
+              <a:t><![CDATA[22. நான் அவர்களுக்கு விரோதமாய் எழும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; பாபிலோனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the besom of destruction, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[பேரையும், அதில் மீந்திருக்கிறதையும், புத்திரனையும் பௌத்திரனையும் சங்கரிப்பேனென்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The LORD of hosts has sworn, saying, Surely as I have thought, so shall it come to pass; and as]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I have purposed, so shall it stand:]]></a:t>
+              <a:t><![CDATA[23. அதை முள்ளம்பன்றிகளுக்குச் சுதந்தரமும், தண்ணீர் நிற்கும் பள்ளங்களுமாக்கி, அதைச் சங்காரம் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. That I will break the Assyrian in my land, and upon my mountains tread him under foot: then]]></a:t>
+              <a:t><![CDATA[துடைப்பத்தினால் பெருக்கிவிடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall his yoke depart from off them, and his burden depart from off their shoulders.]]></a:t>
+              <a:t><![CDATA[24. நான் நினைத்திருக்கிறபடியே நடக்கும்; நான் நிர்ணயித்தபடியே நிலைநிற்கும் என்று சேனைகளின் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. This is the purpose that is purposed upon the whole earth: and this is the hand that is]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possess them in the land of the LORD for servants and handmaids: and they shall take them captives,]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய தேசத்திலே அவர்களை வேலைக்காரராகவும் வேலைக்காரிகளாகவும் கையாண்டு, தங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stretched out upon all the nations.]]></a:t>
+              <a:t><![CDATA[25. அசீரியனை என் தேசத்திலே முறித்து, என் மலைகளின்மேல் அவனை மிதித்துப்போடுவேன்; அப்பொழுது அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. For the LORD of hosts has purposed, and who shall nullify it? and his hand is stretched out, and]]></a:t>
+              <a:t><![CDATA[நுகம் அவர்கள்மேலிருந்து விலகி, அவனுடைய சுமை அவர்கள் தோளிலிருந்து நீங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[who shall turn it back?]]></a:t>
+              <a:t><![CDATA[26. தேசமனைத்தின்மேலும் நிர்ணயிக்கப்பட்ட யோசனை இதுவே; சகல ஜாதிகள்மேலும் நீட்டப்பட்டிருக்கிற கையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. In the year that king Ahaz died was this burden.]]></a:t>
+              <a:t><![CDATA[இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Rejoice not you, whole Palestina, because the rod of him that stroke you is broken: for out of]]></a:t>
+              <a:t><![CDATA[27. சேனைகளின் கர்த்தர் இப்படி நிர்ணயித்திருக்கிறார், யார் அதை வியர்த்தமாக்குவான்? அவருடைய கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the serpent's root shall come forth a cockatrice, and his fruit shall be a fiery flying serpent.]]></a:t>
+              <a:t><![CDATA[நீட்டப்பட்டிருக்கிறது, யார் அதைத் திருப்புவான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the firstborn of the poor shall feed, and the needy shall lie down in safety: and I will]]></a:t>
+              <a:t><![CDATA[28. ஆகாஸ் ராஜா மரணமடைந்த வருஷத்திலே உண்டான பாரம் என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kill your root with famine, and he shall slay your remnant.]]></a:t>
+              <a:t><![CDATA[29. முழு பெலிஸ்தியாவே, உன்னை அடித்த கோல் முறிந்ததென்று அக்களிப்பாயிராதே; பாம்பின் வேரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Wail, O gate; cry, O city; you, whole Palestina, are dissolved: for there shall come from the]]></a:t>
+              <a:t><![CDATA[கட்டுவிரியன் தோன்றும்; அதின் கனி பறக்கிற அக்கினி சர்ப்பமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[north a smoke, and none shall be alone in his appointed times.]]></a:t>
+              <a:t><![CDATA[30. தரித்திரரின் தலைப்பிள்ளைகள் திருப்தியாய்ப் புசித்து, எளியவர்கள் சுகமாய்ப் படுத்திருப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whose captives they were; and they shall rule over their oppressors.]]></a:t>
+              <a:t><![CDATA[சிறையாக்கினவர்களைச் சிறையாக்கி, தங்களை ஒடுக்கினவர்களை ஆளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. What shall one then answer the messengers of the nation? That the LORD has founded Zion, and the]]></a:t>
+              <a:t><![CDATA[உன்வேரைப் பஞ்சத்தினாலே சாகப்பண்ணுவேன், உன்னில் மீதியானவர்களை அவன் கொன்றுபோடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15439,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[poor of his people shall trust in it.]]></a:t>
+              <a:t><![CDATA[31. வாசலே அலறு; நகரமே கதறு; பெலிஸ்தியாவே, நீ முழுதும் கரைந்துபோகிறாய்; ஏனென்றால், வடக்கே இருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புகைக்காடாய் வருகிறான்; அவன் கூட்டங்களில் தனித்தவனில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இப்போதும் இந்த ஜாதியின் ஸ்தானாபதிகளுக்கு என்ன மாறுத்தரவு சொல்லப்படும்? கர்த்தர் சீயோனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அஸ்திபாரப்படுத்தினார்; அவருடைய ஜனத்தில் சிறுமையானவர்கள் அதிலே திடன்கொண்டு தங்குவார்கள் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And it shall come to pass in the day that the LORD shall give you rest from your sorrow, and from]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் உன் துக்கத்தையும் உன் தத்தளிப்பையும், நீ அடிமையாக்கப்பட்டிருந்த கடினமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your fear, and from the hard bondage wherein you were made to serve,]]></a:t>
+              <a:t><![CDATA[அடிமைத்தனத்தையும் நீக்கி, உன்னை இளைப்பாறப்பண்ணும் அக்காலத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. That you shall take up this proverb against the king of Babylon, and say, How has the oppressor]]></a:t>
+              <a:t><![CDATA[4. நீ பாபிலோன் ராஜாவின்மேல் சொல்லும் வாக்கியமாவது: ஒடுக்கினவன் ஒழிந்துபோனானே! பொன்னகரி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>