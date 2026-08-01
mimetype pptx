--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -29,102 +29,93 @@
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
-    <p:sldId id="275" r:id="rId22"/>
-[...1 lines deleted...]
-    <p:sldId id="277" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -241,56 +232,53 @@
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -350,51 +338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Heshbon shall cry, and Elealeh: their voice shall be heard even unto Jahaz: therefore the armed soldiers of Moab shall cry out; his life shall be grievous unto him.]]></a:t>
+              <a:t><![CDATA[5. என் இருதயம் மோவாபினிமித்தம் ஓலமிடுகிறது; அதிலிருந்து ஓடிவருகிறவர்கள் மூன்று வயது கிடாரியைப்போல அலைகிறார்கள்; லூகித்துக்கு ஏறிப்போகிற வழியிலே அழுகையோடே ஏறுகிறார்கள்; ஒரோனாயீமின் வழியிலே நொறுங்குதலின் கூக்குரல் இடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -459,51 +447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Heshbon shall cry, and Elealeh: their voice shall be heard even unto Jahaz: therefore the armed soldiers of Moab shall cry out; his life shall be grievous unto him.]]></a:t>
+              <a:t><![CDATA[5. என் இருதயம் மோவாபினிமித்தம் ஓலமிடுகிறது; அதிலிருந்து ஓடிவருகிறவர்கள் மூன்று வயது கிடாரியைப்போல அலைகிறார்கள்; லூகித்துக்கு ஏறிப்போகிற வழியிலே அழுகையோடே ஏறுகிறார்கள்; ஒரோனாயீமின் வழியிலே நொறுங்குதலின் கூக்குரல் இடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -568,51 +556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. My heart shall cry out for Moab; his fugitives shall flee unto Zoar, an heifer of three years old: for by the mounting up of Luhith with weeping shall they go it up; for in the way of Horonaim they shall raise up a cry of destruction.]]></a:t>
+              <a:t><![CDATA[5. என் இருதயம் மோவாபினிமித்தம் ஓலமிடுகிறது; அதிலிருந்து ஓடிவருகிறவர்கள் மூன்று வயது கிடாரியைப்போல அலைகிறார்கள்; லூகித்துக்கு ஏறிப்போகிற வழியிலே அழுகையோடே ஏறுகிறார்கள்; ஒரோனாயீமின் வழியிலே நொறுங்குதலின் கூக்குரல் இடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -677,51 +665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. My heart shall cry out for Moab; his fugitives shall flee unto Zoar, an heifer of three years old: for by the mounting up of Luhith with weeping shall they go it up; for in the way of Horonaim they shall raise up a cry of destruction.]]></a:t>
+              <a:t><![CDATA[6. நிம்ரீமின் நீர்ப்பாய்ச்சலான இடங்கள் பாழாய்ப்போம்; புல் உலர்ந்து, முளை அழிந்து பச்சையில்லாமற்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -786,51 +774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. My heart shall cry out for Moab; his fugitives shall flee unto Zoar, an heifer of three years old: for by the mounting up of Luhith with weeping shall they go it up; for in the way of Horonaim they shall raise up a cry of destruction.]]></a:t>
+              <a:t><![CDATA[6. நிம்ரீமின் நீர்ப்பாய்ச்சலான இடங்கள் பாழாய்ப்போம்; புல் உலர்ந்து, முளை அழிந்து பச்சையில்லாமற்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -895,51 +883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the waters of Nimrim shall be desolate: for the hay is withered away, the grass fails, there is no green thing.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் மிகுதியாகச் சேர்த்ததையும் அவர்கள் சம்பாதித்து வைத்ததையும், அலரிகளின் ஆற்றுக்கப்பாலே எடுத்துக்கொண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1004,51 +992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the waters of Nimrim shall be desolate: for the hay is withered away, the grass fails, there is no green thing.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் மிகுதியாகச் சேர்த்ததையும் அவர்கள் சம்பாதித்து வைத்ததையும், அலரிகளின் ஆற்றுக்கப்பாலே எடுத்துக்கொண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1113,51 +1101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore the abundance they have got, and that which they have laid up, shall they carry away to the brook of the willows.]]></a:t>
+              <a:t><![CDATA[8. கூக்குரல் மோவாபின் எல்லையெங்கும் சுற்றும்; எக்லாயிம்மட்டும் அதின் அலறுதலும், பெரேலீம்மட்டும் அதின் புலம்புதலும் எட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1222,51 +1210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore the abundance they have got, and that which they have laid up, shall they carry away to the brook of the willows.]]></a:t>
+              <a:t><![CDATA[9. தீமோனின் தண்ணீர்கள் இரத்தத்தால் நிறைந்திருக்கும்; தீமோனின்மேல் அதிக கேடுகளைக் கட்டளையிடுவேன்; மோவாபிலே தப்பினவர்கள்மேலும், தேசத்தில் மீதியானவர்கள்மேலும் சிங்கத்தை வரப்பண்ணுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1331,51 +1319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For the cry is gone round about the borders of Moab; the howling thereof unto Eglaim, and the howling thereof unto Beerelim.]]></a:t>
+              <a:t><![CDATA[9. தீமோனின் தண்ணீர்கள் இரத்தத்தால் நிறைந்திருக்கும்; தீமோனின்மேல் அதிக கேடுகளைக் கட்டளையிடுவேன்; மோவாபிலே தப்பினவர்கள்மேலும், தேசத்தில் மீதியானவர்கள்மேலும் சிங்கத்தை வரப்பண்ணுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1440,378 +1428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The burden of Moab. Because in the night Ar of Moab is laid waste, and brought to silence; because in the night Kir of Moab is laid waste, and brought to silence;]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[9. For the waters of Dimon shall be full of blood: for I will bring more upon Dimon, lions upon him that escapes of Moab, and upon the remnant of the land.]]></a:t>
+              <a:t><![CDATA[1. மோவாபின் பாரம். இரவிலே மோவாபிலுள்ள ஆர் என்னும் பட்டணம் பாழாக்கப்பட்டது, அது சங்காரமாயிற்று; இரவிலே மோவாபிலுள்ள கீர் என்னும் பட்டணம் பாழாக்கப்பட்டது, அது சங்காரமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1876,51 +1537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The burden of Moab. Because in the night Ar of Moab is laid waste, and brought to silence; because in the night Kir of Moab is laid waste, and brought to silence;]]></a:t>
+              <a:t><![CDATA[1. மோவாபின் பாரம். இரவிலே மோவாபிலுள்ள ஆர் என்னும் பட்டணம் பாழாக்கப்பட்டது, அது சங்காரமாயிற்று; இரவிலே மோவாபிலுள்ள கீர் என்னும் பட்டணம் பாழாக்கப்பட்டது, அது சங்காரமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1985,51 +1646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. He is gone up to Bajith, and to Dibon, the high places, to weep: Moab shall wail over Nebo, and over Medeba: on all their heads shall be baldness, and every beard cut off.]]></a:t>
+              <a:t><![CDATA[2. அழும்படி மேடைகளாகிய பாயித்துக்கும் தீபோனுக்கும் போகிறார்கள்; நேபோவினிமித்தமும் மேதெபாவினிமித்தமும் மோவாப் அலறுகிறது; அவர்களுடைய தலைகளெல்லாம் மொட்டையடித்திருக்கும்; தாடிகளெல்லாம் கத்தரித்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +1755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. He is gone up to Bajith, and to Dibon, the high places, to weep: Moab shall wail over Nebo, and over Medeba: on all their heads shall be baldness, and every beard cut off.]]></a:t>
+              <a:t><![CDATA[2. அழும்படி மேடைகளாகிய பாயித்துக்கும் தீபோனுக்கும் போகிறார்கள்; நேபோவினிமித்தமும் மேதெபாவினிமித்தமும் மோவாப் அலறுகிறது; அவர்களுடைய தலைகளெல்லாம் மொட்டையடித்திருக்கும்; தாடிகளெல்லாம் கத்தரித்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2203,51 +1864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. He is gone up to Bajith, and to Dibon, the high places, to weep: Moab shall wail over Nebo, and over Medeba: on all their heads shall be baldness, and every beard cut off.]]></a:t>
+              <a:t><![CDATA[3. அதின் வீதிகளில் இரட்டைக்கட்டிக்கொண்டு, எல்லாரும் அதின் வீடுகள்மேலும் அதின் தெருக்களிலும் அலறி, அழுதுகொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +1973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. In their streets they shall gird themselves with sackcloth: on the tops of their houses, and in their streets, every one shall wail, weeping abundantly.]]></a:t>
+              <a:t><![CDATA[3. அதின் வீதிகளில் இரட்டைக்கட்டிக்கொண்டு, எல்லாரும் அதின் வீடுகள்மேலும் அதின் தெருக்களிலும் அலறி, அழுதுகொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2421,51 +2082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. In their streets they shall gird themselves with sackcloth: on the tops of their houses, and in their streets, every one shall wail, weeping abundantly.]]></a:t>
+              <a:t><![CDATA[4. எஸ்போன் ஊராரும் எலெயாலே ஊராரும் கூக்குரலிடுகிறார்கள்; அவர்கள் சத்தம் யாகாஸ்மட்டும் கேட்கப்படுகிறது; ஆகையால் மோவாபின் ஆயுதபாணிகள் கதறுகிறார்கள்; அவனவனுடைய ஆத்துமா அவனவனில் கிலேசப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +2191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Heshbon shall cry, and Elealeh: their voice shall be heard even unto Jahaz: therefore the armed soldiers of Moab shall cry out; his life shall be grievous unto him.]]></a:t>
+              <a:t><![CDATA[4. எஸ்போன் ஊராரும் எலெயாலே ஊராரும் கூக்குரலிடுகிறார்கள்; அவர்கள் சத்தம் யாகாஸ்மட்டும் கேட்கப்படுகிறது; ஆகையால் மோவாபின் ஆயுதபாணிகள் கதறுகிறார்கள்; அவனவனுடைய ஆத்துமா அவனவனில் கிலேசப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +2270,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542106" r:id="rId1"/>
+    <p:sldLayoutId id="2474603716" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2741,74 +2402,50 @@
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2965,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்கப்படுகிறது; ஆகையால் மோவாபின் ஆயுதபாணிகள் கதறுகிறார்கள்; அவனவனுடைய ஆத்துமா அவனவனில்]]></a:t>
+              <a:t><![CDATA[5. మోయాబు నిమిత్తము నా హృదయము అరచుచున్నది దాని ప్రధానులు మూడేండ్ల తరిపి దూడవలె సోయరు వరకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிலேசப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[పారిపోవుదురు లూహీతు ఎక్కుడు త్రోవను ఏడ్చుచు ఎక్కుదురు నశించితిమేయని యెలుగెత్తి కేకలు వేయుచు హొరొ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +2866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் இருதயம் மோவாபினிமித்தம் ஓலமிடுகிறது; அதிலிருந்து ஓடிவருகிறவர்கள் மூன்று வயது கிடாரியைப்போல]]></a:t>
+              <a:t><![CDATA[నయీము త్రోవను పోవుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அலைகிறார்கள்; லூகித்துக்கு ஏறிப்போகிற வழியிலே அழுகையோடே ஏறுகிறார்கள்; ஒரோனாயீமின் வழியிலே]]></a:t>
+              <a:t><![CDATA[6. ఏలయనగా నిమీము నీటి తావులు ఎడారులాయెను అది ఇంకను అడవిగా ఉండును. గడ్డి యెండిపోయెను, చెట్టు చేమలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நொறுங்குதலின் கூக்குரல் இடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[వాడబారుచున్నవి పచ్చనిది ఎక్కడను కనబడదు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +3262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நிம்ரீமின் நீர்ப்பாய்ச்சலான இடங்கள் பாழாய்ப்போம்; புல் உலர்ந்து, முளை அழிந்து]]></a:t>
+              <a:t><![CDATA[7. ఒక్కొకడు సంపాదించిన ఆస్తిని తాము కూర్చుకొనిన పదార్థములను నిరవంజి చెట్లున్న నది అవతలకు వారు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +3394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பச்சையில்லாமற்போகிறது.]]></a:t>
+              <a:t><![CDATA[మోసికొని పోవుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் மிகுதியாகச் சேர்த்ததையும் அவர்கள் சம்பாதித்து வைத்ததையும், அலரிகளின் ஆற்றுக்கப்பாலே]]></a:t>
+              <a:t><![CDATA[8. రోదనము మోయాబు సరిహద్దులలో వ్యాపించెను అంగలార్పు ఎగ్లయీమువరకును బెయేరేలీమువరకును వినబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +3658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எடுத்துக்கொண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. ఏలయనగా దీమోను జలములు రక్తములాయెను. మరియు నేను దీమోనుమీదికి ఇంకొకబాధను రప్పిం చెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +3790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கூக்குரல் மோவாபின் எல்லையெங்கும் சுற்றும்; எக்லாயிம்மட்டும் அதின் அலறுதலும், பெரேலீம்மட்டும்]]></a:t>
+              <a:t><![CDATA[మోయాబీయులలోనుండి తప్పించుకొనినవారి మీదికిని ఆ దేశములో శేషించినవారి మీదికిని సింహమును రప్పించెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,447 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோவாபின் பாரம். இரவிலே மோவாபிலுள்ள ஆர் என்னும் பட்டணம் பாழாக்கப்பட்டது, அது சங்காரமாயிற்று;]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[மோவாபிலே தப்பினவர்கள்மேலும், தேசத்தில் மீதியானவர்கள்மேலும் சிங்கத்தை வரப்பண்ணுவேன்]]></a:t>
+              <a:t><![CDATA[1. మోయాబును గూర్చిన దేవోక్తి ఒక రాత్రిలో ఆర్మోయాబు పాడై నశించును ఒక్క రాత్రిలో కీర్మోయాబు పాడై]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரவிலே மோவாபிலுள்ள கீர் என்னும் பட்டணம் பாழாக்கப்பட்டது, அது சங்காரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[నశించును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அழும்படி மேடைகளாகிய பாயித்துக்கும் தீபோனுக்கும் போகிறார்கள்; நேபோவினிமித்தமும்]]></a:t>
+              <a:t><![CDATA[2. ఏడ్చుటకు మోయాబీయులు గుడికిని మెట్టమీదనున్న దీబోనుకును వెళ్లుచున్నారు నెబోమీదను మేదెబామీదను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேதெபாவினிமித்தமும் மோவாப் அலறுகிறது; அவர்களுடைய தலைகளெல்லாம் மொட்டையடித்திருக்கும்; தாடிகளெல்லாம்]]></a:t>
+              <a:t><![CDATA[మోయాబీయులు ప్రలాపించుచున్నారు వారందరి తలలమీద బోడితనమున్నది ప్రతివాని గడ్డము గొరిగింపబడి యున్నది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கத்தரித்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. తమ సంత వీధులలో గోనెపట్ట కట్టుకొందురు వారి మేడలమీదను వారి విశాలస్థలములలోను వారందరు ప్రలాపించుదురు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் வீதிகளில் இரட்டைக்கட்டிக்கொண்டு, எல்லாரும் அதின் வீடுகள்மேலும் அதின் தெருக்களிலும் அலறி,]]></a:t>
+              <a:t><![CDATA[కన్నీరు ఒలకపోయు దురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழுதுகொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. హెష్బోనును ఏలాలేయును మొఱ్ఱపెట్టుచున్నవి యాహసువరకు వారి స్వరము వినబడుచున్నది మోయాబీయుల యోధులు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எஸ்போன் ஊராரும் எலெயாலே ஊராரும் கூக்குரலிடுகிறார்கள்; அவர்கள் சத்தம் யாகாஸ்மட்டும்]]></a:t>
+              <a:t><![CDATA[కేకలువేయుదురు మోయాబు ప్రాణము అతనిలో వణకుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +4907,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5017,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5951,51 +5192,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>22</Slides>
+  <Slides>19</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>