--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -45,50 +45,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -96,50 +106,55 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -264,53 +279,58 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ஒலிவமரத்தை உலுக்கும்போது நுனிக்கொம்பிலே இரண்டுமூன்று காய்களும் காய்க்கிற அதின் கிளைகளிலே நாலைந்து காய்களும் மீதியாயிருப்பதுபோல, அதிலே பின்பறிப்புக்குக் கொஞ்சம் மீதியாயிருக்குமென்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் ஓங்கின பயிரை அரிந்து, தன் கையினால் கதிர்களை அறுத்து, ரெப்பாயீம் பள்ளத்தாக்கிலே கதிர்களைச் சேர்க்கிறதுபோலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ஒலிவமரத்தை உலுக்கும்போது நுனிக்கொம்பிலே இரண்டுமூன்று காய்களும் காய்க்கிற அதின் கிளைகளிலே நாலைந்து காய்களும் மீதியாயிருப்பதுபோல, அதிலே பின்பறிப்புக்குக் கொஞ்சம் மீதியாயிருக்குமென்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் ஓங்கின பயிரை அரிந்து, தன் கையினால் கதிர்களை அறுத்து, ரெப்பாயீம் பள்ளத்தாக்கிலே கதிர்களைச் சேர்க்கிறதுபோலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அக்காலத்திலே மனுஷன் தன் கைகளின் கிரியையாகிய பீடங்களை நோக்காமலும், தன் விரல்கள் உண்டுபண்ணின தோப்புவிக்கிரகங்களையும், சிலைகளையும் நோக்காமலும்,]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் ஒலிவமரத்தை உலுக்கும்போது நுனிக்கொம்பிலே இரண்டுமூன்று காய்களும் காய்க்கிற அதின் கிளைகளிலே நாலைந்து காய்களும் மீதியாயிருப்பதுபோல, அதிலே பின்பறிப்புக்குக் கொஞ்சம் மீதியாயிருக்குமென்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன்னை உண்டாக்கினவரையே நோக்குவான், அவன் கண்கள் இஸ்ரவேலின் பரிசுத்தரையே நோக்கிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் ஒலிவமரத்தை உலுக்கும்போது நுனிக்கொம்பிலே இரண்டுமூன்று காய்களும் காய்க்கிற அதின் கிளைகளிலே நாலைந்து காய்களும் மீதியாயிருப்பதுபோல, அதிலே பின்பறிப்புக்குக் கொஞ்சம் மீதியாயிருக்குமென்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன்னை உண்டாக்கினவரையே நோக்குவான், அவன் கண்கள் இஸ்ரவேலின் பரிசுத்தரையே நோக்கிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. அக்காலத்திலே மனுஷன் தன் கைகளின் கிரியையாகிய பீடங்களை நோக்காமலும், தன் விரல்கள் உண்டுபண்ணின தோப்புவிக்கிரகங்களையும், சிலைகளையும் நோக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அக்காலத்திலே அவர்களுடைய அரணான பட்டணங்கள் இஸ்ரவேல் புத்திரருக்கு மீதியாய் வைக்கப்பட்ட தழையைப்போலவும், நுனிக்கொம்பைப்போலவுமாகி, பாழாய்க் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[7. அக்காலத்திலே மனுஷன் தன் கைகளின் கிரியையாகிய பீடங்களை நோக்காமலும், தன் விரல்கள் உண்டுபண்ணின தோப்புவிக்கிரகங்களையும், சிலைகளையும் நோக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அக்காலத்திலே அவர்களுடைய அரணான பட்டணங்கள் இஸ்ரவேல் புத்திரருக்கு மீதியாய் வைக்கப்பட்ட தழையைப்போலவும், நுனிக்கொம்பைப்போலவுமாகி, பாழாய்க் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[8. தன்னை உண்டாக்கினவரையே நோக்குவான், அவன் கண்கள் இஸ்ரவேலின் பரிசுத்தரையே நோக்கிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் பெலமாகிய கன்மலையை நீ நினையாமல் உன் இரட்சிப்பாகிய தேவனை மறந்தாய்; ஆதலால் நீ நேர்த்தியான நாற்றுகளை நட்டாலும், அந்நிய தேசத்துக் கன்றுகளை வைத்தாலும்,]]></a:t>
+              <a:t><![CDATA[8. தன்னை உண்டாக்கினவரையே நோக்குவான், அவன் கண்கள் இஸ்ரவேலின் பரிசுத்தரையே நோக்கிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் பெலமாகிய கன்மலையை நீ நினையாமல் உன் இரட்சிப்பாகிய தேவனை மறந்தாய்; ஆதலால் நீ நேர்த்தியான நாற்றுகளை நட்டாலும், அந்நிய தேசத்துக் கன்றுகளை வைத்தாலும்,]]></a:t>
+              <a:t><![CDATA[9. அக்காலத்திலே அவர்களுடைய அரணான பட்டணங்கள் இஸ்ரவேல் புத்திரருக்கு மீதியாய் வைக்கப்பட்ட தழையைப்போலவும், நுனிக்கொம்பைப்போலவுமாகி, பாழாய்க் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பகற்காலத்திலே உன் நாற்றை வளரவும் விடியற்காலத்திலே உன் விதையை முளைக்கவும் பண்ணினாலும், பலனைச் சேர்க்கும் நாளிலே துக்கமும் கடும்வேதனையுமே உங்கள் அறுப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. அக்காலத்திலே அவர்களுடைய அரணான பட்டணங்கள் இஸ்ரவேல் புத்திரருக்கு மீதியாய் வைக்கப்பட்ட தழையைப்போலவும், நுனிக்கொம்பைப்போலவுமாகி, பாழாய்க் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பகற்காலத்திலே உன் நாற்றை வளரவும் விடியற்காலத்திலே உன் விதையை முளைக்கவும் பண்ணினாலும், பலனைச் சேர்க்கும் நாளிலே துக்கமும் கடும்வேதனையுமே உங்கள் அறுப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. அக்காலத்திலே அவர்களுடைய அரணான பட்டணங்கள் இஸ்ரவேல் புத்திரருக்கு மீதியாய் வைக்கப்பட்ட தழையைப்போலவும், நுனிக்கொம்பைப்போலவுமாகி, பாழாய்க் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐயோ! கடல்கள் கொந்தளிக்கிறதுபோல கொந்தளிக்கிற அநேக ஜனங்களின் திரளும், பலத்த தண்ணீர்கள் இரைகிறதுபோல இரைகிற ஜனக்கூட்டங்களின் அமளியும் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. உன் பெலமாகிய கன்மலையை நீ நினையாமல் உன் இரட்சிப்பாகிய தேவனை மறந்தாய்; ஆதலால் நீ நேர்த்தியான நாற்றுகளை நட்டாலும், அந்நிய தேசத்துக் கன்றுகளை வைத்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐயோ! கடல்கள் கொந்தளிக்கிறதுபோல கொந்தளிக்கிற அநேக ஜனங்களின் திரளும், பலத்த தண்ணீர்கள் இரைகிறதுபோல இரைகிற ஜனக்கூட்டங்களின் அமளியும் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. உன் பெலமாகிய கன்மலையை நீ நினையாமல் உன் இரட்சிப்பாகிய தேவனை மறந்தாய்; ஆதலால் நீ நேர்த்தியான நாற்றுகளை நட்டாலும், அந்நிய தேசத்துக் கன்றுகளை வைத்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஜனக்கூட்டங்கள் திரளான தண்ணீர்கள் இரைகிறதுபோல இரைந்தாலும், அவர்களை அவர் அதட்டுவார்; அவர்கள் தூரமாய் ஓடிப்போவார்கள்; மலைகளிலே காற்றினால் பறக்கடிக்கிற பதரைப்போலவும், சுழல்காற்றிலே அகப்பட்ட துரும்பைப்போலவும் துரத்தப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. உன் பெலமாகிய கன்மலையை நீ நினையாமல் உன் இரட்சிப்பாகிய தேவனை மறந்தாய்; ஆதலால் நீ நேர்த்தியான நாற்றுகளை நட்டாலும், அந்நிய தேசத்துக் கன்றுகளை வைத்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஜனக்கூட்டங்கள் திரளான தண்ணீர்கள் இரைகிறதுபோல இரைந்தாலும், அவர்களை அவர் அதட்டுவார்; அவர்கள் தூரமாய் ஓடிப்போவார்கள்; மலைகளிலே காற்றினால் பறக்கடிக்கிற பதரைப்போலவும், சுழல்காற்றிலே அகப்பட்ட துரும்பைப்போலவும் துரத்தப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பகற்காலத்திலே உன் நாற்றை வளரவும் விடியற்காலத்திலே உன் விதையை முளைக்கவும் பண்ணினாலும், பலனைச் சேர்க்கும் நாளிலே துக்கமும் கடும்வேதனையுமே உங்கள் அறுப்பாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, சாயங்காலத்திலே கலக்கமுண்டாகும், விடியற்காலத்துக்குமுன் அவர்கள் ஒழிந்துபோவார்கள்; இதுவே நம்மைக் கொள்ளையாடுகிறவர்களின் பங்கும், நம்மைச் சூறையாடுகிறவர்களின் வீதமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. பகற்காலத்திலே உன் நாற்றை வளரவும் விடியற்காலத்திலே உன் விதையை முளைக்கவும் பண்ணினாலும், பலனைச் சேர்க்கும் நாளிலே துக்கமும் கடும்வேதனையுமே உங்கள் அறுப்பாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2352,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, சாயங்காலத்திலே கலக்கமுண்டாகும், விடியற்காலத்துக்குமுன் அவர்கள் ஒழிந்துபோவார்கள்; இதுவே நம்மைக் கொள்ளையாடுகிறவர்களின் பங்கும், நம்மைச் சூறையாடுகிறவர்களின் வீதமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. பகற்காலத்திலே உன் நாற்றை வளரவும் விடியற்காலத்திலே உன் விதையை முளைக்கவும் பண்ணினாலும், பலனைச் சேர்க்கும் நாளிலே துக்கமும் கடும்வேதனையுமே உங்கள் அறுப்பாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. ஐயோ! கடல்கள் கொந்தளிக்கிறதுபோல கொந்தளிக்கிற அநேக ஜனங்களின் திரளும், பலத்த தண்ணீர்கள் இரைகிறதுபோல இரைகிற ஜனக்கூட்டங்களின் அமளியும் உண்டாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. ஜனக்கூட்டங்கள் திரளான தண்ணீர்கள் இரைகிறதுபோல இரைந்தாலும், அவர்களை அவர் அதட்டுவார்; அவர்கள் தூரமாய் ஓடிப்போவார்கள்; மலைகளிலே காற்றினால் பறக்கடிக்கிற பதரைப்போலவும், சுழல்காற்றிலே அகப்பட்ட துரும்பைப்போலவும் துரத்தப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2679,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆரோவேரின் பட்டணங்கள் பாழாய் விடப்பட்டு, மந்தைகளின் வெளியாயிருக்கும்; மிரட்டுவாரில்லாமல் அவைகள் அங்கே படுத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[1. தமஸ்குவின் பாரம். இதோ, தமஸ்குவானது நகரமாயிராமல் தள்ளப்பட்டு, பாழான மண்மேடாகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. ஜனக்கூட்டங்கள் திரளான தண்ணீர்கள் இரைகிறதுபோல இரைந்தாலும், அவர்களை அவர் அதட்டுவார்; அவர்கள் தூரமாய் ஓடிப்போவார்கள்; மலைகளிலே காற்றினால் பறக்கடிக்கிற பதரைப்போலவும், சுழல்காற்றிலே அகப்பட்ட துரும்பைப்போலவும் துரத்தப்படுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. இதோ, சாயங்காலத்திலே கலக்கமுண்டாகும், விடியற்காலத்துக்குமுன் அவர்கள் ஒழிந்துபோவார்கள்; இதுவே நம்மைக் கொள்ளையாடுகிறவர்களின் பங்கும், நம்மைச் சூறையாடுகிறவர்களின் வீதமுமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. இதோ, சாயங்காலத்திலே கலக்கமுண்டாகும், விடியற்காலத்துக்குமுன் அவர்கள் ஒழிந்துபோவார்கள்; இதுவே நம்மைக் கொள்ளையாடுகிறவர்களின் பங்கும், நம்மைச் சூறையாடுகிறவர்களின் வீதமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அரண் எப்பிராயீமையும், ராஜாங்கம் தமஸ்குவையும் விட்டொழியும்; இஸ்ரவேல் புத்திரருடைய மகிமைக்குநேரிட்டதுபோல சீரியாவில் மீதியாயிருப்பவர்களுக்கும் நேரிடும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. ஆரோவேரின் பட்டணங்கள் பாழாய் விடப்பட்டு, மந்தைகளின் வெளியாயிருக்கும்; மிரட்டுவாரில்லாமல் அவைகள் அங்கே படுத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அக்காலத்திலே யாக்கோபின் மகிமை குறைந்துபோம், அவனுடைய கொழுத்த தேகம் மெலிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[3. அரண் எப்பிராயீமையும், ராஜாங்கம் தமஸ்குவையும் விட்டொழியும்; இஸ்ரவேல் புத்திரருடைய மகிமைக்குநேரிட்டதுபோல சீரியாவில் மீதியாயிருப்பவர்களுக்கும் நேரிடும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் ஓங்கின பயிரை அரிந்து, தன் கையினால் கதிர்களை அறுத்து, ரெப்பாயீம் பள்ளத்தாக்கிலே கதிர்களைச் சேர்க்கிறதுபோலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. அரண் எப்பிராயீமையும், ராஜாங்கம் தமஸ்குவையும் விட்டொழியும்; இஸ்ரவேல் புத்திரருடைய மகிமைக்குநேரிட்டதுபோல சீரியாவில் மீதியாயிருப்பவர்களுக்கும் நேரிடும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் ஓங்கின பயிரை அரிந்து, தன் கையினால் கதிர்களை அறுத்து, ரெப்பாயீம் பள்ளத்தாக்கிலே கதிர்களைச் சேர்க்கிறதுபோலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. அக்காலத்திலே யாக்கோபின் மகிமை குறைந்துபோம், அவனுடைய கொழுத்த தேகம் மெலிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542075" r:id="rId1"/>
+    <p:sldLayoutId id="2474598865" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3370,54 +3935,94 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3570,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ફકત રડ્યાં ખડ્યાં થોડાં ડૂંડા ત્યાં વેરાયેલા પડ્યાં હશે. જેમ કોઇ જૈતૂનના ઝાડને હલાવ્યા પછી છેક]]></a:t>
+              <a:t><![CDATA[5. ঐ সময়টা রফাযীম উপত্যকায় ফসল তোলার সময়ের মতো হবে| শ্রমিকরা ক্ষেত থেকে ফসল তুলে তা এক জায়গায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપરની ડાળી પર બે ત્રણ ફળ રહે, અથવા ગાઢા પાંદડાવાળી ડાળીએ ચારપાંચ જૈતૂન રહે, તેવું ઇસ્રાએલનું થશે” એમ]]></a:t>
+              <a:t><![CDATA[জড়ো করে, তারপর তারা চারা গাছগুলি থেকে শস্যের মাথা কেটে নেয এবং শস্য সংগ্রহ করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સૈન્યોના દેવ યહોવાએ કહ્યું હતું.]]></a:t>
+              <a:t><![CDATA[6. সে সময়টা জলপাই (অলিভ) সংগ্রহের কালের মতো হবে| লোকরা জলপাই গাছ থেকে জলপাই তোলে| কিন্তু কয়েকটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. આખરે તેઓ પોતાના ઉત્પન્નકર્તા દેવનું સ્મરણ કરશે અને ઇસ્રાએલના પવિત્ર યહોવાનો આદરસત્કાર કરશે.]]></a:t>
+              <a:t><![CDATA[জলপাই সাধারণত গাছের মাথায় থেকে যায়| কিছু কিছু গাছের ডালের মাথায় চার-পাঁচটা করে জলপাই পড়ে থাকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તે દિવસે તેઓ મદદ માટે મૂર્તિઓ આગળ વિનંતી કરશે નહિ તથા તેઓ પોતાના જ હાથે બનાવેલી મૂર્તિઓની પૂજા]]></a:t>
+              <a:t><![CDATA[এখানকার শহরগুলির অবস্থাও সেরকম হবে| প্রভু সর্বশক্তিমান এই ঘটনাগুলোর কথা বললেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે નહિ ત્યારે તેમને અશેરા સ્તંભ અને ધૂપ વેદીઓ માટે માન રહેશે નહિ.]]></a:t>
+              <a:t><![CDATA[7. সে সময়ে লোকরা তাদের সৃষ্টিকর্তা ঈশ্বরের খোঁজ করবেন| তাদের চোখ ইস্রায়েলের পবিত্রতমের দিকে চেয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તે દિવસે તેમનાં કિલ્લેબંદીવાળાં શહેરો, ઇસ્રાએલીઓ આવતાં હિવ્વીઓ અને અમોરીઓએ તજી દીધેલાં સ્થાનો]]></a:t>
+              <a:t><![CDATA[থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેવાં થઇ ગયાં હતાં તેવા થઇ જશે; બધું વેરાન થઇ જશે.]]></a:t>
+              <a:t><![CDATA[8. লোকরা তাদের তৈরী বেদীগুলোর দিকে যাবে না| তারা তাদের আশেরার খুঁটির কাছে এবং নিজেদের হাতে তৈরী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હે ઇસ્રાએલના લોકો, તમે તમારા ઉદ્ધારક દેવને, ખડકની જેમ તમારું રક્ષણ કરનારને ભૂલી જઇને બીજા દેવની]]></a:t>
+              <a:t><![CDATA[সূর্য়দেবতার মূর্ত্তির কাছে বেদীতে যাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂજા માટે બગીચા બનાવો છો.]]></a:t>
+              <a:t><![CDATA[9. সে সময় সমস্ত দুর্গ শহর পরিত্যক্ত হবে| ঐ শহরগুলির অবস্থা ইস্রায়েলের লোকরা আসার আগে দেশের পর্বত ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. દમસ્કને લગતી દેવવાણી “જુઓ દમસ્ક નગર નહિ કહેવાય એવું થઇ જશે, તે ખંડિયેરનો ઢગલો થઈ જશે.]]></a:t>
+              <a:t><![CDATA[1. এটা দম্মেশকের জন্য দুঃখের বার্তা| প্রভু বললেন এই ঘটনাগুলি দম্মেশকে ঘটবে:“দম্মেশক এখন একটি শহর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પણ તમે રોપો તે જ દિવસે તેને ફણગાં ફૂટે અને વાવો તે જ સવારે તેને ફૂલ બેસે, તોયે શોકના અને અસાધ્ય]]></a:t>
+              <a:t><![CDATA[জঙ্গলের পরিত্যক্ত ভূমির মতো হবে| অতীতে ইস্রায়েলের লোকদের আগমনের সময় অন্য সমস্ত লোকরা পালিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેદનાના દિવસ આવે ત્યારે એનો ફાલ અલોપ થઇ જશે.]]></a:t>
+              <a:t><![CDATA[গিয়েছিল| ভবিষ্যতে এই দেশ আবার পরিত্যক্ত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અરે, સમુદ્રની ગર્જના જેવી ગર્જના કરતાંય મોટી માનવમેદનીની ગર્જના સંભળાય છે. વળી લોકોના ઘોંઘાટ!]]></a:t>
+              <a:t><![CDATA[10. কারণ তোমরা তোমাদের রক্ষাকর্তা ঈশ্বরকে ভুলে গিয়েছ| ঈশ্বর যে তোমাদের নিরাপদ জায়গা তা তোমরা স্মরণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રચંડ જલરાશિના ઘુઘવાટની જેમ ઘુઘવાટા કરે છે.]]></a:t>
+              <a:t><![CDATA[করছ না|তোমরা অনেক দূরদূরান্ত থেকে খুব ভালো জাতের দ্রাক্ষা এনেছ| কিন্তু এগুলোকে রোপণ করলে গাছগুলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. લોકો સાગરનાં મોજાંના ઘુઘવાટની જેમ ઘુઘવાટા કરે છે. પણ દેવ તેઓને ઠપકો આપશે, ને તેઓ ભાગી જશે, જાણે]]></a:t>
+              <a:t><![CDATA[জন্মাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર્વત ઉપર પવનથી ઊડી જતી ધૂળ; જાણે વંટોળિયા આગળ ઘુમરાતી ધૂળ.]]></a:t>
+              <a:t><![CDATA[11. এক দিন তোমরা তোমাদের দ্রাক্ষা গাছগুলোকে রোপণ করবে| এবং তাদের বড় করার চেষ্টা করবে| পরের দিন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જુઓ, સવાર થતા પહેલાં તેઓ નષ્ટ થશે; જોકે સંધ્યાકાળે તો તેઓ કેર વર્તાવતા હતા! આ છે આપણને]]></a:t>
+              <a:t><![CDATA[গাছগুলো বড় হতে আরম্ভ করবে| কিন্তু ফসল তোলার সময়ে তোমরা যখন দ্রাক্ষা তুলতে যাবে, দেখবে যে সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6551,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લૂંટનારાઓનું ભાગ્ય. અને અમારી ધનસંપત્તિનું હરણ કરનારની દશા.]]></a:t>
+              <a:t><![CDATA[গাছগুলো মরে গেছে| কোন রোগ সব গাছকে মেরে ফেলবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. অনেক লোকের কান্নার রোল শোন| তারা সমুদ্রের ঢেউযের মতো, সমুদ্র জলোচ্ছাসের শব্দের মতো গর্জন করছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. লোকরা এই ঢেউযের মতো গর্জন করবে| কিন্তু ঈশ্বর তাদের ধমক দেবেন| তাই তারা দূরে পালাবে| তারা ঝড়ের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. અરામના નગરો કાયમને માટે ઉજ્જડ બની જશે, ત્યાં ઘેટાં -બકરાંનાં ટોળાં નિરાંતે આવીને બેસશે, અને કોઇ]]></a:t>
+              <a:t><![CDATA[কিন্তু এই শহর ধ্বংস হয়ে যাবে| শহরে ধ্বংসস্তূপ ছাড়া আর কিছুই থাকবে না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সামনে ভূষির মতো কিংবা ঝড়ের মুখে ছোট শিকড়ওযালা গাছের মতো উড়ে যাবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. ঐ দিন রাতে লোকরা ভয় পাবে| সকাল হওয়ার আগেই সবাই পালিয়ে যাবে| কোন কিছুই পড়ে থাকবে না| তাই]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[শএুরা কিছুই পাবে না| তারা আমাদের দেশে আসবে| কিন্তু দেশে তখন কিছুই থাকবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમને હાંકી કાઢશે નહિ.]]></a:t>
+              <a:t><![CDATA[2. লোকরা অরোয়ের শহরগুলি ত্যাগ করে পালাবে| এই সব খালি শহরে মেষের পাল যেখানে সেখানে অবাধে ঘুরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ઇસ્રાએલના કોટકિલ્લા અને દમસ્કની રાજસત્તા જતાં રહેશે; વળી ઇસ્રાએલીઓની જાહોજલાલીની જે દશા થઇ તે જ]]></a:t>
+              <a:t><![CDATA[বেড়াতে পারবে| তাদের বিরক্ত করা বা ভয় দেখানোর কেউ থাকবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દશા અરામના બાકી રહેલા લોકોની થશે,” સૈન્યોના દેવ યહોવાના આ વચન છે.]]></a:t>
+              <a:t><![CDATA[3. ইফ্রযিমের দুর্গ নগরীগুলি (ইস্রায়েল) ধ্বংস হয়ে যাবে| দম্মেশকের সরকার শেষ হয়ে যাবে| ইস্রায়েলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “તે દિવસે ઇસ્રાએલમાંથી યાકૂબની જાહોજલાલી જતી રહેશે અને ગરીબી આવી પડશે અને તેની સમૃદ્ધિ ઓસરી જશે,]]></a:t>
+              <a:t><![CDATA[যে ঘটনা ঘটেছে অরামে তাই ঘটবে| সমস্ত গুরুত্বপূর্ণ লোকদের অপসারণ করা হবে|”প্রভু সর্বশক্তিমান বললেন এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. એ લણીને અનાજ ભેગું કરી લીધેલાં ખાલી ખેતર જેવું, થઇ જશે. તે રફાઇમની ખીણમાંના અનાજના ડૂંડા લણી]]></a:t>
+              <a:t><![CDATA[ঘটনাগুলি ঘটবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લીધેલા કોઇ ખેતર જેવું થઈ જશે.]]></a:t>
+              <a:t><![CDATA[4. যাকোবের সমস্ত মহিমা অবদমিত হবে| তার সমৃদ্ধি ক্ষয়লাভ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>