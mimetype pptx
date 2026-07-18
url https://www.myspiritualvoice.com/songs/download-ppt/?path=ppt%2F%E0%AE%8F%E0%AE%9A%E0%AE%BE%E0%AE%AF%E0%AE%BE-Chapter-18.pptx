--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -2044,51 +2044,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516080" r:id="rId1"/>
+    <p:sldLayoutId id="2473414185" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4401,91 +4401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4511,51 +4511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>