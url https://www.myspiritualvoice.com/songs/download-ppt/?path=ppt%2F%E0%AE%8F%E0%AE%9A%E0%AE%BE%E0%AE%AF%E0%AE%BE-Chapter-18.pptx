--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -25,91 +25,97 @@
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
+    <p:sldId id="274" r:id="rId21"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -224,53 +230,55 @@
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
-  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -330,51 +338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சச்செடிகள் அறுப்புக்குமுன்னே பூப்பூத்து முற்றிக் காய்க்கிறக் காய்கள் பிஞ்சாயிருக்கும்போதே, அவர் அரிவாள்களினாலே கப்புக்கவர்களை அறுத்துக் கொடிகளை யரிந்து அகற்றிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[4. For so the LORD said unto me, I will take my rest, and I will consider in my dwelling place like a clear heat upon herbs, and like a cloud of dew in the heat of harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -439,51 +447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சச்செடிகள் அறுப்புக்குமுன்னே பூப்பூத்து முற்றிக் காய்க்கிறக் காய்கள் பிஞ்சாயிருக்கும்போதே, அவர் அரிவாள்களினாலே கப்புக்கவர்களை அறுத்துக் கொடிகளை யரிந்து அகற்றிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[4. For so the LORD said unto me, I will take my rest, and I will consider in my dwelling place like a clear heat upon herbs, and like a cloud of dew in the heat of harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -548,51 +556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகள் ஏகமாய் மலைகளின் பட்சிகளுக்கும், பூமியின் மிருகங்களுக்கும் விடப்படும்; பட்சிகள் அதின்மேல் கோடைகாலத்திலும், காட்டுமிருகங்களெல்லாம் அதின்மேல் மாரிகாலத்திலும் தங்கும்.]]></a:t>
+              <a:t><![CDATA[5. For before the harvest, when the bud is perfect, and the sour grape is ripening in the flower, he shall both cut off the sprigs with pruning hooks, and take away and cut down the branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -657,51 +665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகள் ஏகமாய் மலைகளின் பட்சிகளுக்கும், பூமியின் மிருகங்களுக்கும் விடப்படும்; பட்சிகள் அதின்மேல் கோடைகாலத்திலும், காட்டுமிருகங்களெல்லாம் அதின்மேல் மாரிகாலத்திலும் தங்கும்.]]></a:t>
+              <a:t><![CDATA[5. For before the harvest, when the bud is perfect, and the sour grape is ripening in the flower, he shall both cut off the sprigs with pruning hooks, and take away and cut down the branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -766,51 +774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அக்காலத்திலே நெடுந்தூரமாய்ப் பரவியிருக்கிறதும் சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும் கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியானது சேனைகளின் கர்த்தரின் நாமம் தங்கும் ஸ்தலமாகிய சீயோன் மலையில் சேனைகளின் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவரப்படும்.]]></a:t>
+              <a:t><![CDATA[6. They shall be left together unto the fowls of the mountains, and to the beasts of the earth: and the fowls shall summer upon them, and all the beasts of the earth shall winter upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -875,51 +883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அக்காலத்திலே நெடுந்தூரமாய்ப் பரவியிருக்கிறதும் சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும் கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியானது சேனைகளின் கர்த்தரின் நாமம் தங்கும் ஸ்தலமாகிய சீயோன் மலையில் சேனைகளின் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவரப்படும்.]]></a:t>
+              <a:t><![CDATA[6. They shall be left together unto the fowls of the mountains, and to the beasts of the earth: and the fowls shall summer upon them, and all the beasts of the earth shall winter upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -984,51 +992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அக்காலத்திலே நெடுந்தூரமாய்ப் பரவியிருக்கிறதும் சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும் கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியானது சேனைகளின் கர்த்தரின் நாமம் தங்கும் ஸ்தலமாகிய சீயோன் மலையில் சேனைகளின் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவரப்படும்.]]></a:t>
+              <a:t><![CDATA[7. In that time shall the present be brought unto the LORD of hosts of a people scattered and peeled, and from a people terrible from their beginning until now; a nation meted out and trodden under foot, whose land the rivers have spoiled, to the place of the name of the LORD of hosts, the mount Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1093,51 +1101,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அக்காலத்திலே நெடுந்தூரமாய்ப் பரவியிருக்கிறதும் சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும் கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியானது சேனைகளின் கர்த்தரின் நாமம் தங்கும் ஸ்தலமாகிய சீயோன் மலையில் சேனைகளின் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவரப்படும்.]]></a:t>
+              <a:t><![CDATA[7. In that time shall the present be brought unto the LORD of hosts of a people scattered and peeled, and from a people terrible from their beginning until now; a nation meted out and trodden under foot, whose land the rivers have spoiled, to the place of the name of the LORD of hosts, the mount Zion.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. In that time shall the present be brought unto the LORD of hosts of a people scattered and peeled, and from a people terrible from their beginning until now; a nation meted out and trodden under foot, whose land the rivers have spoiled, to the place of the name of the LORD of hosts, the mount Zion.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. In that time shall the present be brought unto the LORD of hosts of a people scattered and peeled, and from a people terrible from their beginning until now; a nation meted out and trodden under foot, whose land the rivers have spoiled, to the place of the name of the LORD of hosts, the mount Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1202,51 +1428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எத்தியோப்பியாவின் நதிகளுக்கு அக்கரையிலே நிழலிடும் செட்டைகளுடையதும்,]]></a:t>
+              <a:t><![CDATA[1. Woe to the land shadowing with wings, which is beyond the rivers of Ethiopia:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1311,51 +1537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கடல்வழியாய்த் தண்ணீர்களின்மேல் நாணல் படவுகளிலே ஸ்தானாபதிகளை அனுப்புகிறதுமான தேசத்துக்கு ஐயோ! வேகமான தூதர்களே, நெடுந்தூரமாய்ப் பரவியிருக்கிறதும், சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும் கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியண்டைக்குப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[2. That sends ambassadors by the sea, even in vessels of bulrushes upon the waters, saying, Go, all of you swift messengers, to a nation scattered and peeled, to a people terrible from their beginning until now; a nation meted out and trodden down, whose land the rivers have spoiled!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1420,51 +1646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கடல்வழியாய்த் தண்ணீர்களின்மேல் நாணல் படவுகளிலே ஸ்தானாபதிகளை அனுப்புகிறதுமான தேசத்துக்கு ஐயோ! வேகமான தூதர்களே, நெடுந்தூரமாய்ப் பரவியிருக்கிறதும், சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும் கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியண்டைக்குப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[2. That sends ambassadors by the sea, even in vessels of bulrushes upon the waters, saying, Go, all of you swift messengers, to a nation scattered and peeled, to a people terrible from their beginning until now; a nation meted out and trodden down, whose land the rivers have spoiled!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1529,51 +1755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கடல்வழியாய்த் தண்ணீர்களின்மேல் நாணல் படவுகளிலே ஸ்தானாபதிகளை அனுப்புகிறதுமான தேசத்துக்கு ஐயோ! வேகமான தூதர்களே, நெடுந்தூரமாய்ப் பரவியிருக்கிறதும், சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும் கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியண்டைக்குப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[2. That sends ambassadors by the sea, even in vessels of bulrushes upon the waters, saying, Go, all of you swift messengers, to a nation scattered and peeled, to a people terrible from their beginning until now; a nation meted out and trodden down, whose land the rivers have spoiled!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1638,51 +1864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பூச்சக்கரத்தில் வாசமாயிருக்கிறவர்களும், தேசத்துக் குடிகளுமாகிய நீங்களெல்லாரும் மலைகளின்மேல் கொடியேற்றப்படும்போது பாருங்கள், எக்காளம் ஊதப்படும்போது கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. That sends ambassadors by the sea, even in vessels of bulrushes upon the waters, saying, Go, all of you swift messengers, to a nation scattered and peeled, to a people terrible from their beginning until now; a nation meted out and trodden down, whose land the rivers have spoiled!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1747,51 +1973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பூச்சக்கரத்தில் வாசமாயிருக்கிறவர்களும், தேசத்துக் குடிகளுமாகிய நீங்களெல்லாரும் மலைகளின்மேல் கொடியேற்றப்படும்போது பாருங்கள், எக்காளம் ஊதப்படும்போது கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. All you inhabitants of the world, and dwellers on the earth, see all of you, when he lifts up an explicit sign on the mountains; and when he blows a trumpet, hear all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1856,51 +2082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் அமர்ந்திருந்து பயிரின்மேல் காயும் காந்தியுள்ள வெயிலைப்போலவும், அறுப்புக்காலத்து உஷ்ணத்தில் உண்டாகும் பனிமேகத்தைப்போலவும், என் வாசஸ்தலத்திலிருந்து கண்ணோக்குவேன் என்று கர்த்தர் என்னுடனே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[3. All you inhabitants of the world, and dwellers on the earth, see all of you, when he lifts up an explicit sign on the mountains; and when he blows a trumpet, hear all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1965,51 +2191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் அமர்ந்திருந்து பயிரின்மேல் காயும் காந்தியுள்ள வெயிலைப்போலவும், அறுப்புக்காலத்து உஷ்ணத்தில் உண்டாகும் பனிமேகத்தைப்போலவும், என் வாசஸ்தலத்திலிருந்து கண்ணோக்குவேன் என்று கர்த்தர் என்னுடனே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[4. For so the LORD said unto me, I will take my rest, and I will consider in my dwelling place like a clear heat upon herbs, and like a cloud of dew in the heat of harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2044,51 +2270,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414185" r:id="rId1"/>
+    <p:sldLayoutId id="2477773171" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2152,50 +2378,66 @@
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2360,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For before the harvest, when the bud is perfect, and the sour grape is ripening in the flower, he]]></a:t>
+              <a:t><![CDATA[உண்டாகும் பனிமேகத்தைப்போலவும், என் வாசஸ்தலத்திலிருந்து கண்ணோக்குவேன் என்று கர்த்தர் என்னுடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2492,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall both cut off the sprigs with pruning hooks, and take away and cut down the branches.]]></a:t>
+              <a:t><![CDATA[சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2624,51 +2866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. They shall be left together unto the fowls of the mountains, and to the beasts of the earth: and]]></a:t>
+              <a:t><![CDATA[5. திராட்சச்செடிகள் அறுப்புக்குமுன்னே பூப்பூத்து முற்றிக் காய்க்கிறக் காய்கள் பிஞ்சாயிருக்கும்போதே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2756,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fowls shall summer upon them, and all the beasts of the earth shall winter upon them.]]></a:t>
+              <a:t><![CDATA[அவர் அரிவாள்களினாலே கப்புக்கவர்களை அறுத்துக் கொடிகளை யரிந்து அகற்றிப்போடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2888,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. In that time shall the present be brought unto the LORD of hosts of a people scattered and]]></a:t>
+              <a:t><![CDATA[6. அவைகள் ஏகமாய் மலைகளின் பட்சிகளுக்கும், பூமியின் மிருகங்களுக்கும் விடப்படும்; பட்சிகள் அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3020,51 +3262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peeled, and from a people terrible from their beginning until now; a nation meted out and trodden]]></a:t>
+              <a:t><![CDATA[கோடைகாலத்திலும், காட்டுமிருகங்களெல்லாம் அதின்மேல் மாரிகாலத்திலும் தங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3152,51 +3394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under foot, whose land the rivers have spoiled, to the place of the name of the LORD of hosts, the]]></a:t>
+              <a:t><![CDATA[7. அக்காலத்திலே நெடுந்தூரமாய்ப் பரவியிருக்கிறதும் சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3284,51 +3526,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mount Zion.]]></a:t>
+              <a:t><![CDATA[கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியானது சேனைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தரின் நாமம் தங்கும் ஸ்தலமாகிய சீயோன் மலையில் சேனைகளின் கர்த்தருக்குக் காணிக்கையாகக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டுவரப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3416,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Woe to the land shadowing with wings, which is beyond the rivers of Ethiopia:]]></a:t>
+              <a:t><![CDATA[1. எத்தியோப்பியாவின் நதிகளுக்கு அக்கரையிலே நிழலிடும் செட்டைகளுடையதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3548,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That sends ambassadors by the sea, even in vessels of bulrushes upon the waters, saying, Go, all]]></a:t>
+              <a:t><![CDATA[2. கடல்வழியாய்த் தண்ணீர்களின்மேல் நாணல் படவுகளிலே ஸ்தானாபதிகளை அனுப்புகிறதுமான தேசத்துக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3680,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you swift messengers, to a nation scattered and peeled, to a people terrible from their beginning]]></a:t>
+              <a:t><![CDATA[வேகமான தூதர்களே, நெடுந்தூரமாய்ப் பரவியிருக்கிறதும், சிரைக்கப்பட்டதும், துவக்கமுதல் இதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3812,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until now; a nation meted out and trodden down, whose land the rivers have spoiled!]]></a:t>
+              <a:t><![CDATA[கெடியாயிருந்ததும், அளவிடப்பட்டதும், மிதிக்கப்பட்டதும், நதிகள் பாழாக்குகிறதுமான ஜாதியண்டைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. All you inhabitants of the world, and dwellers on the earth, see all of you, when he lifts up an]]></a:t>
+              <a:t><![CDATA[போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[explicit sign on the mountains; and when he blows a trumpet, hear all of you.]]></a:t>
+              <a:t><![CDATA[3. பூச்சக்கரத்தில் வாசமாயிருக்கிறவர்களும், தேசத்துக் குடிகளுமாகிய நீங்களெல்லாரும் மலைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For so the LORD said unto me, I will take my rest, and I will consider in my dwelling place like]]></a:t>
+              <a:t><![CDATA[கொடியேற்றப்படும்போது பாருங்கள், எக்காளம் ஊதப்படும்போது கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a clear heat upon herbs, and like a cloud of dew in the heat of harvest.]]></a:t>
+              <a:t><![CDATA[4. நான் அமர்ந்திருந்து பயிரின்மேல் காயும் காந்தியுள்ள வெயிலைப்போலவும், அறுப்புக்காலத்து உஷ்ணத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4401,91 +4907,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4511,51 +5017,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4686,51 +5192,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>17</Slides>
+  <Slides>19</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>