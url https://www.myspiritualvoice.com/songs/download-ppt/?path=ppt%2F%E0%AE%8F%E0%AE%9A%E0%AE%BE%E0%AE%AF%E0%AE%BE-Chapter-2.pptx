--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -75,50 +75,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +143,51 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +327,54 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -3046,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது நரரின் மேட்டிமைதாழ்ந்து, மனுஷரின் வீறாப்புத்தணியும்; கர்த்தர் ஒருவரே அந்நாளில் உயர்ந்திருப்பார்.]]></a:t>
+              <a:t><![CDATA[16. தர்ஷீசின் கப்பல்கள் எல்லாவற்றின்மேலும், எல்லாச் சித்திர விநோதங்களின்மேலும் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. விக்கிரகங்கள் கட்டோடே ஒழிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது நரரின் மேட்டிமைதாழ்ந்து, மனுஷரின் வீறாப்புத்தணியும்; கர்த்தர் ஒருவரே அந்நாளில் உயர்ந்திருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியைத் தத்தளிக்கப்பண்ணக் கர்த்தர் எழும்பும்போது, அவருடைய பயங்கரத்திற்கும், அவருடைய மகிமைப்பிரதாபத்திற்கும் விலகி, கன்மலைகளின் கெபிகளிலும் பூமியின் குகைகளிலும் புகுந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[18. விக்கிரகங்கள் கட்டோடே ஒழிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பூமியைத் தத்தளிக்கப்பண்ணக் கர்த்தர் எழும்பும் அந்நாளிலே, அவருடைய மகிமைப்பிரதாபத்திற்கும் விலகி, கன்மலைகளின் வெடிப்புகளிலும் குன்றுகளின் சந்துகளிலும் புகுந்துகொள்ளும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[19. பூமியைத் தத்தளிக்கப்பண்ணக் கர்த்தர் எழும்பும்போது, அவருடைய பயங்கரத்திற்கும், அவருடைய மகிமைப்பிரதாபத்திற்கும் விலகி, கன்மலைகளின் கெபிகளிலும் பூமியின் குகைகளிலும் புகுந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷன் பணிந்துகொள்ளத் தனக்கு உண்டாக்கியிருந்த தன் வெள்ளி விக்கிரகங்களையும், தன் பொன் விக்கிரகங்களையும், மூஞ்சூறுகளுக்கும் துரிஞ்சில்களுக்கும் எறிந்துவிடுவான்.]]></a:t>
+              <a:t><![CDATA[20. பூமியைத் தத்தளிக்கப்பண்ணக் கர்த்தர் எழும்பும் அந்நாளிலே, அவருடைய மகிமைப்பிரதாபத்திற்கும் விலகி, கன்மலைகளின் வெடிப்புகளிலும் குன்றுகளின் சந்துகளிலும் புகுந்துகொள்ளும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாசியிலே சுவாசமுள்ள மனுஷனை நம்புவதைவிட்டுவிடுங்கள்; எண்ணப்படுவதற்கு அவன் எம்மாத்திரம்.]]></a:t>
+              <a:t><![CDATA[21. மனுஷன் பணிந்துகொள்ளத் தனக்கு உண்டாக்கியிருந்த தன் வெள்ளி விக்கிரகங்களையும், தன் பொன் விக்கிரகங்களையும், மூஞ்சூறுகளுக்கும் துரிஞ்சில்களுக்கும் எறிந்துவிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4255,50 +4259,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[22. நாசியிலே சுவாசமுள்ள மனுஷனை நம்புவதைவிட்டுவிடுங்கள்; எண்ணப்படுவதற்கு அவன் எம்மாத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நாசியிலே சுவாசமுள்ள மனுஷனை நம்புவதைவிட்டுவிடுங்கள்; எண்ணப்படுவதற்கு அவன் எம்மாத்திரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4354,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கடைசிநாட்களில் கர்த்தருடைய ஆலயமாகிய பர்வதம் பர்வதங்களின் கொடுமுடியில் ஸ்தாபிக்கப்பட்டு, மலைகளுக்கு மேலாய் உயர்த்தப்படும்; எல்லா ஜாதிகளும் அதற்கு ஓடிவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. திரளான ஜனங்கள் புறப்பட்டு வந்து: நாம் கர்த்தரின் பர்வதத்துக்கும் யாக்கோபின் தேவனுடைய ஆலயத்துக்கும் போவோம் வாருங்கள்; அவர் தமது வழிகளை நமக்குப் போதிப்பார், நாம் அவர் பாதைகளில் நடப்போம் என்பார்கள்; ஏனெனில் சீயோனிலிருந்து வேதமும், எருசலேமிலிருந்து கர்த்தரின் வசனமும் வெளிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. திரளான ஜனங்கள் புறப்பட்டு வந்து: நாம் கர்த்தரின் பர்வதத்துக்கும் யாக்கோபின் தேவனுடைய ஆலயத்துக்கும் போவோம் வாருங்கள்; அவர் தமது வழிகளை நமக்குப் போதிப்பார், நாம் அவர் பாதைகளில் நடப்போம் என்பார்கள்; ஏனெனில் சீயோனிலிருந்து வேதமும், எருசலேமிலிருந்து கர்த்தரின் வசனமும் வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[4. அவர் ஜாதிகளுக்குள் நியாயம் தீர்த்து, திரளான ஜனங்களைக் கடிந்துகொள்வார்; அப்பொழுது அவர்கள் தங்கள் பட்டயங்களை மண்வெட்டிகளாகவும் தங்கள் ஈட்டிகளை அரிவாள்களாகவும் அடிப்பார்கள்; ஜாதிக்குவிரோதமாய் ஜாதி பட்டயம் எடுப்பதில்லை, இனி அவர்கள் யுத்தத்தைக் கற்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4869,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102380" r:id="rId1"/>
+    <p:sldLayoutId id="2474598779" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5314,58 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[swords into plowshares, and their spears into pruning hooks: nation shall not lift up sword against]]></a:t>
+              <a:t><![CDATA[বর্শার ফলা দিয়ে কাটারি বানাবে| এক জাতি অন্য জাতির বিরুদ্ধে তরবারি ধরবে না| পরস্পরের মধ্যে লড়াই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nation, neither shall they learn war any more.]]></a:t>
+              <a:t><![CDATA[বন্ধ হবে| তারা কখনও যুদ্ধের প্রশিক্ষণ নেবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. O house of Jacob, come all of you, and let us walk in the light of the LORD.]]></a:t>
+              <a:t><![CDATA[5. যাকোবের পরিবার, এসো আমরা প্রভুর আলোকিত পথে চলি!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore you have forsaken your people the house of Jacob, because they be replenished from the]]></a:t>
+              <a:t><![CDATA[6. আমি তোমাকে একথা বলছি কারণ তুমি তোমার লোকদের ত্যাগ করেছ| তোমার লোকরা পূর্বদিকের লোকদের ধ্যান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[east, and are soothsayers like the Philistines, and they please themselves in the children of]]></a:t>
+              <a:t><![CDATA[ধারণায পরিপূর্ণ হয়েছে| তোমার লোকরা পলেষ্টীয়দের মতো ভবিষ্যত্‌ বক্তা হবার চেষ্টা করছে| তোমাদের লোকরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strangers.]]></a:t>
+              <a:t><![CDATA[বহিরাগতদের সঙ্গে খুব বেশী জড়িয়ে পড়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Their land also is full of silver and gold, neither is there any end of their treasures; their]]></a:t>
+              <a:t><![CDATA[7. তোমাদের দেশ অন্য দেশের সোনা, রূপোয পরিপূর্ণ| সেখানে ধনসম্পত্তির সীমা পরিসীমা নেই| তোমাদের দেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land is also full of horses, neither is there any end of their chariots:]]></a:t>
+              <a:t><![CDATA[ঘোড়া এবং অসংখ্য রথে পরিপূর্ণ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Their land also is full of idols; they worship the work of their own hands, that which their own]]></a:t>
+              <a:t><![CDATA[8. তোমাদের দেশ মূর্ত্তিতে পরিপূর্ণ| নিজেদের হাতে গড়া মূর্ত্তিগুলির সামনে লোকেরা নতজানু হয়ে তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fingers have made:]]></a:t>
+              <a:t><![CDATA[পূজো করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word that Isaiah the son of Amoz saw concerning Judah and Jerusalem.]]></a:t>
+              <a:t><![CDATA[1. আমোসের পুত্র যিশাইয় যিহূদা ও জেরুশালেম সম্পর্কে এইসব বার্তার দর্শন পান|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the mean man bows down, and the great man humbles himself: therefore forgive them not.]]></a:t>
+              <a:t><![CDATA[9. লোকরা খুব নীচ এবং হীন হয়ে গেছে| তাই ঈশ্বর, আপনি তাদের নিশ্চই ক্ষমা করবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Enter into the rock, and hide you in the dust, for fear of the LORD, and for the glory of his]]></a:t>
+              <a:t><![CDATA[10. যাও, পাথরের পেছনে আবর্জনার মধ্যে লুকিয়ে থাকো| প্রভুকে তোমাদের ভয় পাওয়া উচিত্‌ এবং তাঁর মহান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[majesty.]]></a:t>
+              <a:t><![CDATA[পরাক্রম থেকে তোমাদের লুকিয়ে থাকা উচিত্‌|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The lofty looks of man shall be humbled, and the haughtiness of men shall be bowed down, and the]]></a:t>
+              <a:t><![CDATA[11. দাম্ভিক লোকরা অহঙ্কার করবে না| এই সব লোকরা লজ্জায মাটিতে মাথা নত করবে| সেই সময় শুধুমাত্র প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD alone shall be exalted in that day.]]></a:t>
+              <a:t><![CDATA[একা উন্নত মস্তকে বিরাজ করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For the day of the LORD of hosts shall be upon every one that is proud and lofty, and upon every]]></a:t>
+              <a:t><![CDATA[12. প্রভুর একটি বিশেষ দিনের পরিকল্পনা আছে| সেই দিনে প্রভু উদ্ধত ও অহঙ্কারী লোকদের শাস্তি দেবেন| সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one that is lifted up; and he shall be brought low:]]></a:t>
+              <a:t><![CDATA[দিনে ঐসব লোকরা গুরুত্বপূর্ণ বলে বিবেচিত হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And upon all the cedars of Lebanon, that are high and lifted up, and upon all the oaks of]]></a:t>
+              <a:t><![CDATA[13. ঐসব অহঙ্কারী লোকরা লিবানোনের উচ্চ ও উন্নত এরস বৃক্ষের মতো| তারা বাশনের বৃহত্‌ এলা বৃক্ষের মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bashan,]]></a:t>
+              <a:t><![CDATA[কিন্তু ঈশ্বর এই সব লোকদের শাস্তি দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And upon all the high mountains, and upon all the hills that are lifted up,]]></a:t>
+              <a:t><![CDATA[14. এই সব অহঙ্কারী লোকরা দীর্ঘ পর্বতমালা ও উচ্চ পাহাড়ের মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And it shall come to pass in the last days, that the mountain of the LORD's house shall be]]></a:t>
+              <a:t><![CDATA[2. শেষের দিনগুলিতে, প্রভুর মন্দিরের পর্বতকে সকল পর্বতের মধ্যে শীর্ষস্থানীয করা হবে এবং ওটিকে সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And upon every high tower, and upon every fenced wall,]]></a:t>
+              <a:t><![CDATA[15. এই সব লোকরা লম্বা দুর্গ, উচ্চ শক্তিশালী প্রাচীরের মতো| কিন্তু ঈশ্বর এই সব লোকদের শাস্তি দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And upon all the ships of Tarshish, and upon all pleasant pictures.]]></a:t>
+              <a:t><![CDATA[16. এই সব লোকরা তর্শীশের বড় জাহাজের মতো| (জাহাজগুলি গুরুত্বপূর্ণ জিনিসে পরিপূর্ণ|) কিন্তু ঈশ্বর এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the loftiness of man shall be bowed down, and the haughtiness of men shall be made low: and]]></a:t>
+              <a:t><![CDATA[সব অহঙ্কারী লোকদের শাস্তি দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD alone shall be exalted in that day.]]></a:t>
+              <a:t><![CDATA[17. সেই সময় লোকরা অহঙ্কারী হওয়া বন্ধ করবে| অহঙ্কারী লোকরা মাটিতে মাথা নত করবে| সেই সময় শুধুমাত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the idols he shall utterly abolish.]]></a:t>
+              <a:t><![CDATA[প্রভু উন্নত মস্তকে বিরাজ করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they shall go into the holes of the rocks, and into the caves of the earth, for fear of the]]></a:t>
+              <a:t><![CDATA[18. সমস্ত মূর্ত্তিগুলি সম্পূর্ণরূপে অদৃশ্য হয়ে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and for the glory of his majesty, when he arises to shake terribly the earth.]]></a:t>
+              <a:t><![CDATA[19. লোকরা পাথর এবং মাটির ফাটলে লুকোবে| লোকে প্রভু এবং তাঁর মহান পরাক্রমকে ভয় পাবে| পৃথিবীকে কম্পিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. In that day a man shall cast his idols of silver, and his idols of gold, which they made each]]></a:t>
+              <a:t><![CDATA[করার জন্য যখন প্রভু উঠে দাঁড়াবেন তখনই এই সব ঘটবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one for himself to worship, to the moles and to the bats;]]></a:t>
+              <a:t><![CDATA[20. সেই সময় লোকরা তাদের স্বর্ণ ও রৌপ্যমূর্ত্তি-গুলিকে ছুঁড়ে ফেলে দেবে| (লোকরা এই সব মূর্ত্তিগুলিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. To go into the clefts of the rocks, and into the tops of the rugged rocks, for fear of the LORD,]]></a:t>
+              <a:t><![CDATA[পূজো করার জন্য তৈরী করেছিল|) এই সব মূর্ত্তিগুলিকে লোকরা বাদুড় ও ছুঁচোর গর্তে নিক্ষেপ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[established in the top of the mountains, and shall be exalted above the hills; and all nations shall]]></a:t>
+              <a:t><![CDATA[পর্বত থেকে উচ্চতর করা হবে| এবং সমস্ত দেশগুলি থেকে লোকরা সেখানে নিয়মিত ভাবে প্রবাহের মত যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and for the glory of his majesty, when he arises to shake terribly the earth.]]></a:t>
+              <a:t><![CDATA[21. তারপর লোকরা প্রভু এবং তাঁর মহান পরাক্রমে ভীত হয়ে পাথরগুলোর ফাটলে লুকোবে| এই সব ঘটবে যখন প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Cease all of you from man, whose breath is in his nostrils: for wherein is he to be accounted of]]></a:t>
+              <a:t><![CDATA[পৃথিবীকে কম্পিত করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10126,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[?]]></a:t>
+              <a:t><![CDATA[22. নিজেদের রক্ষা করার জন্য লোকদের অন্য কারও ওপর আস্থা রাখা উচিত্‌ নয়| কারণ মানুষ মরণশীল এবং তারা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মারা যাবে| তাই তোমাদের এটা ভাবা উচিত্‌ নয় যে তারা ঈশ্বরের মতো ক্ষমতাবান|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flow unto it.]]></a:t>
+              <a:t><![CDATA[3. বহু দেশের লোক সেখানে যাবে| তারা বলবে, “চল, আমরা সবাই প্রভুর পর্বতে, যাকোবের ঈশ্বরের উপাসনাগৃহে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And many people shall go and say, Come all of you, and let us go up to the mountain of the LORD,]]></a:t>
+              <a:t><![CDATA[উঠি| তারপর তিনি আমাদের তাঁর জীবনযাপনের পথ শেখাবেন এবং আমরা জীবনের সেই পথ অনুসরণ করব|”ঈশ্বরের বিধি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the house of the God of Jacob; and he will teach us of his ways, and we will walk in his paths:]]></a:t>
+              <a:t><![CDATA[প্রভুর বার্তাসমূহ জেরুশালেমের সিয়োন পর্বত থেকে শুরু হবে এবং গোটা পৃথিবীতে ছড়িয়ে পড়বে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for out of Zion shall go forth the law, and the word of the LORD from Jerusalem.]]></a:t>
+              <a:t><![CDATA[4. তারপর ঈশ্বর সকল জাতির বিচারক হবেন| এবং অনেক লোকের বাদানুবাদের নিষ্পত্তি করবেন| তারা নিজেদের মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he shall judge among the nations, and shall rebuke many people: and they shall beat their]]></a:t>
+              <a:t><![CDATA[লড়াইয়ের সময় অস্ত্রশস্ত্রের ব্যবহার বন্ধ করবে| তারা তাদের তরবারি থেকে লাঙলের ফলা তৈরি করবে এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>