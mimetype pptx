--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -21,89 +21,92 @@
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -216,53 +219,54 @@
       </p:cViewPr>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -322,51 +326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So shall the king of Assyria lead away the Egyptians prisoners, and the Ethiopians captives, young and old, naked and barefoot, even with their buttocks uncovered, to the shame of Egypt.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது இந்தக் கடற்கரைக் குடிகள் தாங்கள் நம்பியிருந்த எத்தியோப்பியாவைக்குறித்தும், தாங்கள் பெருமைபாராட்டின எகிப்தைக்குறித்தும் கலங்கி வெட்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -431,51 +435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So shall the king of Assyria lead away the Egyptians prisoners, and the Ethiopians captives, young and old, naked and barefoot, even with their buttocks uncovered, to the shame of Egypt.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது இந்தக் கடற்கரைக் குடிகள் தாங்கள் நம்பியிருந்த எத்தியோப்பியாவைக்குறித்தும், தாங்கள் பெருமைபாராட்டின எகிப்தைக்குறித்தும் கலங்கி வெட்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -540,51 +544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they shall be afraid and ashamed of Ethiopia their expectation, and of Egypt their glory.]]></a:t>
+              <a:t><![CDATA[6. இதோ, அசீரிய ராஜாவின் முகத்துக்குத் தப்பும்படிக்கு நாங்கள் நம்பி, சகாயத்துக்கென்று ஓடிவந்து அண்டினவன் இப்படியானானே; நாங்கள் எப்படி விடுவிக்கப்படுவோம் என்று அக்காலத்திலே சொல்லுவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -649,51 +653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they shall be afraid and ashamed of Ethiopia their expectation, and of Egypt their glory.]]></a:t>
+              <a:t><![CDATA[6. இதோ, அசீரிய ராஜாவின் முகத்துக்குத் தப்பும்படிக்கு நாங்கள் நம்பி, சகாயத்துக்கென்று ஓடிவந்து அண்டினவன் இப்படியானானே; நாங்கள் எப்படி விடுவிக்கப்படுவோம் என்று அக்காலத்திலே சொல்லுவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -758,51 +762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the inhabitant of this isle shall say in that day, Behold, such is our expectation, where we flee for help to be delivered from the king of Assyria: and how shall we escape?]]></a:t>
+              <a:t><![CDATA[6. இதோ, அசீரிய ராஜாவின் முகத்துக்குத் தப்பும்படிக்கு நாங்கள் நம்பி, சகாயத்துக்கென்று ஓடிவந்து அண்டினவன் இப்படியானானே; நாங்கள் எப்படி விடுவிக்கப்படுவோம் என்று அக்காலத்திலே சொல்லுவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -867,51 +871,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the inhabitant of this isle shall say in that day, Behold, such is our expectation, where we flee for help to be delivered from the king of Assyria: and how shall we escape?]]></a:t>
+              <a:t><![CDATA[1. தாத்தான் அசீரியா ராஜாவாகிய சர்கோனாலே அனுப்பப்பட்டு, அஸ்தோத்துக்கு வந்து, அஸ்தோத்தின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்த வருஷத்திலே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. தாத்தான் அசீரியா ராஜாவாகிய சர்கோனாலே அனுப்பப்பட்டு, அஸ்தோத்துக்கு வந்து, அஸ்தோத்தின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்த வருஷத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -976,51 +1089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the year that Tartan came unto Ashdod, (when Sargon the king of Assyria sent him,) and fought against Ashdod, and took it;]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் ஆமோத்சின் குமாரனாகிய ஏசாயாவை நோக்கி: நீ போய் உன் அரையிலிருக்கிற இரட்டை அவிழ்த்து, உன் கால்களிலிருக்கிற பாதரட்சகளைக் கழற்று என்றார்; அவன் அப்படியே செய்து, வஸ்திரமில்லாமலும் வெறுங்காலுமாய் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1085,51 +1198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the year that Tartan came unto Ashdod, (when Sargon the king of Assyria sent him,) and fought against Ashdod, and took it;]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் ஆமோத்சின் குமாரனாகிய ஏசாயாவை நோக்கி: நீ போய் உன் அரையிலிருக்கிற இரட்டை அவிழ்த்து, உன் கால்களிலிருக்கிற பாதரட்சகளைக் கழற்று என்றார்; அவன் அப்படியே செய்து, வஸ்திரமில்லாமலும் வெறுங்காலுமாய் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1194,51 +1307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. At the same time spoke the LORD by Isaiah the son of Amoz, saying, Go and loose the sackcloth from off your loins, and put off your shoe from your foot. And he did so, walking naked and barefoot.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் ஆமோத்சின் குமாரனாகிய ஏசாயாவை நோக்கி: நீ போய் உன் அரையிலிருக்கிற இரட்டை அவிழ்த்து, உன் கால்களிலிருக்கிற பாதரட்சகளைக் கழற்று என்றார்; அவன் அப்படியே செய்து, வஸ்திரமில்லாமலும் வெறுங்காலுமாய் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1303,51 +1416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. At the same time spoke the LORD by Isaiah the son of Amoz, saying, Go and loose the sackcloth from off your loins, and put off your shoe from your foot. And he did so, walking naked and barefoot.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: எகிப்தின்மேலும் எத்தியோப்பியாவின்மேலும் வரும் மூன்றுவருஷத்துக் காரியங்களுக்கு அடையாளமும் குறிப்புமாக என் ஊழியக்காரனாகிய ஏசாயா வஸ்திரமில்லாமலும் வெறுங்காலுமாய் நடக்கிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1412,51 +1525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. At the same time spoke the LORD by Isaiah the son of Amoz, saying, Go and loose the sackcloth from off your loins, and put off your shoe from your foot. And he did so, walking naked and barefoot.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: எகிப்தின்மேலும் எத்தியோப்பியாவின்மேலும் வரும் மூன்றுவருஷத்துக் காரியங்களுக்கு அடையாளமும் குறிப்புமாக என் ஊழியக்காரனாகிய ஏசாயா வஸ்திரமில்லாமலும் வெறுங்காலுமாய் நடக்கிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1521,51 +1634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the LORD said, Like my servant Isaiah has walked naked and barefoot three years for a sign and wonder upon Egypt and upon Ethiopia;]]></a:t>
+              <a:t><![CDATA[4. அசீரியா ராஜா, தான் சிறைபிடிக்கப்போகிற எகிப்தியரும், தான் குடிவிலக்கப்போகிற எத்தியோப்பியருமாகிய இளைஞரையும் கிழவரையும், வஸ்திரமில்லாமலும் வெறுங்காலுமாய் எகிப்தியருக்கு வெட்கமுண்டாகும்படி, இருப்பிடம் மூடப்படாதவர்களாய்க் கொண்டுபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1630,51 +1743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the LORD said, Like my servant Isaiah has walked naked and barefoot three years for a sign and wonder upon Egypt and upon Ethiopia;]]></a:t>
+              <a:t><![CDATA[4. அசீரியா ராஜா, தான் சிறைபிடிக்கப்போகிற எகிப்தியரும், தான் குடிவிலக்கப்போகிற எத்தியோப்பியருமாகிய இளைஞரையும் கிழவரையும், வஸ்திரமில்லாமலும் வெறுங்காலுமாய் எகிப்தியருக்கு வெட்கமுண்டாகும்படி, இருப்பிடம் மூடப்படாதவர்களாய்க் கொண்டுபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1739,51 +1852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So shall the king of Assyria lead away the Egyptians prisoners, and the Ethiopians captives, young and old, naked and barefoot, even with their buttocks uncovered, to the shame of Egypt.]]></a:t>
+              <a:t><![CDATA[4. அசீரியா ராஜா, தான் சிறைபிடிக்கப்போகிற எகிப்தியரும், தான் குடிவிலக்கப்போகிற எத்தியோப்பியருமாகிய இளைஞரையும் கிழவரையும், வஸ்திரமில்லாமலும் வெறுங்காலுமாய் எகிப்தியருக்கு வெட்கமுண்டாகும்படி, இருப்பிடம் மூடப்படாதவர்களாய்க் கொண்டுபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1818,51 +1931,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542215" r:id="rId1"/>
+    <p:sldLayoutId id="2474689585" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1910,50 +2023,58 @@
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2118,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இளைஞரையும் கிழவரையும், வஸ்திரமில்லாமலும் வெறுங்காலுமாய் எகிப்தியருக்கு வெட்கமுண்டாகும்படி,]]></a:t>
+              <a:t><![CDATA[5. তারা ভীত এবং হতাশ হবে কারণ তারা কূশ দেশের কাছে সাহায্য আশা করেছিল এবং মিশর দেশের মহিমায তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2250,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருப்பிடம் மூடப்படாதவர்களாய்க் கொண்டுபோவான்.]]></a:t>
+              <a:t><![CDATA[আস্থা ছিল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2382,51 +2503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது இந்தக் கடற்கரைக் குடிகள் தாங்கள் நம்பியிருந்த எத்தியோப்பியாவைக்குறித்தும், தாங்கள்]]></a:t>
+              <a:t><![CDATA[6. সমুদ্রের ধারে বসবাসকারী লোকরা বলবে, “আমরা ঐ দেশগুলির কাছ থেকে সাহায্য পাবার ভরসা করেছিলাম| আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2514,51 +2635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பெருமைபாராட்டின எகிப்தைக்குறித்தும் கலங்கி வெட்கி:]]></a:t>
+              <a:t><![CDATA[ওদের কাছে ছুটে গিয়েছিলাম যাতে অশূরের রাজার হাত থেকে তারা আমাদের রক্ষা করে| কিন্তু ওদের দিকে তাকাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2646,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, அசீரிய ராஜாவின் முகத்துக்குத் தப்பும்படிக்கு நாங்கள் நம்பி, சகாயத்துக்கென்று ஓடிவந்து]]></a:t>
+              <a:t><![CDATA[ওরাও বন্দী| ওদের দেশ দখল হয়ে গেছে| তাহলে আমরা কি ভাবে মুক্তি পাব?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2778,51 +2899,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அண்டினவன் இப்படியானானே; நாங்கள் எப்படி விடுவிக்கப்படுவோம் என்று அக்காலத்திலே சொல்லுவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. সর্গোন ছিলেন অশূরের রাজা| সর্গোন তাঁর সেনাপতি তর্ত্তনকে অস্দোদ শহরের বিরুদ্ধে যুদ্ধ করতে পাঠান|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তর্ত্তন সেখানে গিয়ে শহরটি দখল করে নেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2910,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாத்தான் அசீரியா ராஜாவாகிய சர்கோனாலே அனுப்பப்பட்டு, அஸ்தோத்துக்கு வந்து, அஸ்தோத்தின்மேல்]]></a:t>
+              <a:t><![CDATA[2. সেই সময় প্রভু আমোসের পুত্র যিশাইয়ের মাধ্যমে কথাবার্তা বলেছিলেন| প্রভু বলেন, “যাও, তোমার কোমর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3042,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யுத்தம்பண்ணி, அதைப் பிடித்த வருஷத்திலே,]]></a:t>
+              <a:t><![CDATA[থেকে দুঃখের কাপড় সরাও| পা থেকে জুতো খুলে ফেল|” যিশাইয় প্রভুর আদেশ পালন করল| খালি পায়ে, খালি গায়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3174,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் ஆமோத்சின் குமாரனாகிய ஏசாயாவை நோக்கி: நீ போய் உன் அரையிலிருக்கிற இரட்டை அவிழ்த்து, உன்]]></a:t>
+              <a:t><![CDATA[যিশাইয় চারদিকে ঘুরে বেড়াল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3306,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கால்களிலிருக்கிற பாதரட்சகளைக் கழற்று என்றார்; அவன் அப்படியே செய்து, வஸ்திரமில்லாமலும் வெறுங்காலுமாய்]]></a:t>
+              <a:t><![CDATA[3. তারপর প্রভু বললেন, “যিশাইয় তিন বছর ধরে খালি পায়ে খালি গায়ে ঘুরে বেড়িযেছে| এটা মিশর এবং কূশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3438,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடந்தான்.]]></a:t>
+              <a:t><![CDATA[দেশের কাছে একটা নিদর্শন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3570,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: எகிப்தின்மேலும் எத்தியோப்பியாவின்மேலும் வரும் மூன்றுவருஷத்துக் காரியங்களுக்கு]]></a:t>
+              <a:t><![CDATA[4. অশূরের রাজা মিশর ও কূশদেশকে পরাজিত করবে| অশূররা বন্দীদের তাদের দেশ থেকে ধরে নিয়ে যাবে| বৃদ্ধ এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடையாளமும் குறிப்புமாக என் ஊழியக்காரனாகிய ஏசாயா வஸ்திரமில்லாமலும் வெறுங்காலுமாய் நடக்கிறதுபோல,]]></a:t>
+              <a:t><![CDATA[য়ুবা বন্দীদের খালি পায়ে এবং পোশাক-আশাক না পরিযে হাঁটিয়ে নিয়ে যাওয়া হবে| তারা সম্পূর্ণ উলঙ্গ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அசீரியா ராஜா, தான் சிறைபிடிக்கப்போகிற எகிப்தியரும், தான் குடிவிலக்கப்போகிற எத்தியோப்பியருமாகிய]]></a:t>
+              <a:t><![CDATA[থাকবে| মিশরের লোকরা লজ্জিত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3895,91 +4148,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4005,51 +4258,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4180,51 +4433,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>15</Slides>
+  <Slides>16</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>