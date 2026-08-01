--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -49,50 +49,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +114,56 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +290,59 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கடல் வனாந்தரத்தின் பாரம். சுழல்காற்று தென்திசையிலிருந்து எழும்பிக் கடந்துவருகிறதுபோல, பயங்கரமான தேசமாகிய வனாந்தரத்திலிருந்து அது வருகிறது.]]></a:t>
+              <a:t><![CDATA[5. பந்தியை ஆயத்தப்படுத்துங்கள், ஜாமக்காரரை வையுங்கள், புசியுங்கள் குடியுங்கள்; பிரபுக்களே, எழுந்து பரிசைகளுக்கு எண்ணெய் பூசுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கடல் வனாந்தரத்தின் பாரம். சுழல்காற்று தென்திசையிலிருந்து எழும்பிக் கடந்துவருகிறதுபோல, பயங்கரமான தேசமாகிய வனாந்தரத்திலிருந்து அது வருகிறது.]]></a:t>
+              <a:t><![CDATA[5. பந்தியை ஆயத்தப்படுத்துங்கள், ஜாமக்காரரை வையுங்கள், புசியுங்கள் குடியுங்கள்; பிரபுக்களே, எழுந்து பரிசைகளுக்கு எண்ணெய் பூசுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கொடிய தரிசனம் எனக்குத் தெரிவிக்கப்பட்டது; துரோகி துரோகம்பண்ணி பாழாக்கிறவன் பாழாக்கிக்கொண்டே இருக்கிறான்; ஏலாமே எழும்பு; மேதியாவிலே முற்றிக்கைபோடு; அதினாலே உண்டான தவிப்பையெல்லாம் ஒழியப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆண்டவர் என்னை நோக்கி: நீ போய், காண்பதைத் தெரிவிக்கும்படி ஜாமக்காரனை வை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கொடிய தரிசனம் எனக்குத் தெரிவிக்கப்பட்டது; துரோகி துரோகம்பண்ணி பாழாக்கிறவன் பாழாக்கிக்கொண்டே இருக்கிறான்; ஏலாமே எழும்பு; மேதியாவிலே முற்றிக்கைபோடு; அதினாலே உண்டான தவிப்பையெல்லாம் ஒழியப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆண்டவர் என்னை நோக்கி: நீ போய், காண்பதைத் தெரிவிக்கும்படி ஜாமக்காரனை வை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேமாதேசத்தின் குடிகளே, நீங்கள் தாகமாயிருக்கிறவர்களுக்குத் தண்ணீர் கொண்டுபோய், தப்பி ஓடுகிறவர்களுக்கு அப்பங்கொடுக்க எதிர்கொண்டுபோங்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவன் ஒரு இரதத்தையும், ஜோடு ஜோடான குதிரைவீரரையும், ஜோடு ஜோடாகக் கழுதைகளின்மேலும் ஒட்டகங்களின்மேலும் ஏறிவருகிறவர்களையும் கண்டு, மிகுந்த கவனமாய்க் கவனித்துக்கொண்டே இருந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், என் இடுப்பு மகா வேதனையால் நிறைந்திருக்கிறது; பிள்ளைபெறுகிறவளின் வேதனைகளுக்கு ஒத்த வேதனைகள் என்னைப் பிடித்தது; கேட்டதினால் உளைவுகொண்டு, கண்டதினால் கலங்கினேன்.]]></a:t>
+              <a:t><![CDATA[7. அவன் ஒரு இரதத்தையும், ஜோடு ஜோடான குதிரைவீரரையும், ஜோடு ஜோடாகக் கழுதைகளின்மேலும் ஒட்டகங்களின்மேலும் ஏறிவருகிறவர்களையும் கண்டு, மிகுந்த கவனமாய்க் கவனித்துக்கொண்டே இருந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், என் இடுப்பு மகா வேதனையால் நிறைந்திருக்கிறது; பிள்ளைபெறுகிறவளின் வேதனைகளுக்கு ஒத்த வேதனைகள் என்னைப் பிடித்தது; கேட்டதினால் உளைவுகொண்டு, கண்டதினால் கலங்கினேன்.]]></a:t>
+              <a:t><![CDATA[8. ஆண்டவரே, நான் பகல்முழுதும் என் காவலிலே நின்று, இராமுழுதும் நான் என் காவலிடத்திலே தரித்திருக்கிறேன் என்று சிங்கத்தைப்போல் சத்தமிட்டுக் கூப்பிடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் இருதயம் திகைத்தது; திகில் என்னைத் திடுக்கிடப்பண்ணிற்று; எனக்கு இன்பந்தந்த இரவு பயங்கரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. ஆண்டவரே, நான் பகல்முழுதும் என் காவலிலே நின்று, இராமுழுதும் நான் என் காவலிடத்திலே தரித்திருக்கிறேன் என்று சிங்கத்தைப்போல் சத்தமிட்டுக் கூப்பிடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் இருதயம் திகைத்தது; திகில் என்னைத் திடுக்கிடப்பண்ணிற்று; எனக்கு இன்பந்தந்த இரவு பயங்கரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. இதோ, ஒரு ஜோடு குதிரை பூண்ட இரதத்தின்மேல் ஏறியிருக்கிற ஒரு மனுஷன் வருகிறான்; பாபிலோன் விழுந்தது, விழுந்தது; அதின் விக்கிரகதேவர்களையெல்லாம் தரையோடே மோதி உடைத்தார் என்று பிரதியுத்தரம் சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள், பட்டயங்களுக்கும், உருவின கட்கத்துக்கும் நாணேற்றின வில்லுக்கும், யுத்தத்தின் கொடுமைக்கும் தப்பி ஓடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. இதோ, ஒரு ஜோடு குதிரை பூண்ட இரதத்தின்மேல் ஏறியிருக்கிற ஒரு மனுஷன் வருகிறான்; பாபிலோன் விழுந்தது, விழுந்தது; அதின் விக்கிரகதேவர்களையெல்லாம் தரையோடே மோதி உடைத்தார் என்று பிரதியுத்தரம் சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, ஒரு ஜோடு குதிரை பூண்ட இரதத்தின்மேல் ஏறியிருக்கிற ஒரு மனுஷன் வருகிறான்; பாபிலோன் விழுந்தது, விழுந்தது; அதின் விக்கிரகதேவர்களையெல்லாம் தரையோடே மோதி உடைத்தார் என்று பிரதியுத்தரம் சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[1. கடல் வனாந்தரத்தின் பாரம். சுழல்காற்று தென்திசையிலிருந்து எழும்பிக் கடந்துவருகிறதுபோல, பயங்கரமான தேசமாகிய வனாந்தரத்திலிருந்து அது வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பந்தியை ஆயத்தப்படுத்துங்கள், ஜாமக்காரரை வையுங்கள், புசியுங்கள் குடியுங்கள்; பிரபுக்களே, எழுந்து பரிசைகளுக்கு எண்ணெய் பூசுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. இதோ, ஒரு ஜோடு குதிரை பூண்ட இரதத்தின்மேல் ஏறியிருக்கிற ஒரு மனுஷன் வருகிறான்; பாபிலோன் விழுந்தது, விழுந்தது; அதின் விக்கிரகதேவர்களையெல்லாம் தரையோடே மோதி உடைத்தார் என்று பிரதியுத்தரம் சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பந்தியை ஆயத்தப்படுத்துங்கள், ஜாமக்காரரை வையுங்கள், புசியுங்கள் குடியுங்கள்; பிரபுக்களே, எழுந்து பரிசைகளுக்கு எண்ணெய் பூசுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. என் போரடிப்பின் தானியமே, களத்தின் கோதுமையே, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தரால் நான் கேள்விப்பட்டதை உங்களுக்கு அறிவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆண்டவர் என்னை நோக்கி: நீ போய், காண்பதைத் தெரிவிக்கும்படி ஜாமக்காரனை வை என்றார்.]]></a:t>
+              <a:t><![CDATA[10. என் போரடிப்பின் தானியமே, களத்தின் கோதுமையே, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தரால் நான் கேள்விப்பட்டதை உங்களுக்கு அறிவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆண்டவர் என்னை நோக்கி: ஒரு கூலிக்காரனுடைய வருஷங்களுக்கொத்த ஒரே வருஷத்திலே கேதாருடைய மகிமையெல்லாம் அற்றுப்போம்.]]></a:t>
+              <a:t><![CDATA[11. துமாவின் பாரம். சேயீரிலிருந்து என்னை நோக்கி: ஜாமக்காரனே, இரவு எவ்வளவு சென்றது? என்று கூப்பிட்டுக் கேட்க;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆண்டவர் என்னை நோக்கி: ஒரு கூலிக்காரனுடைய வருஷங்களுக்கொத்த ஒரே வருஷத்திலே கேதாருடைய மகிமையெல்லாம் அற்றுப்போம்.]]></a:t>
+              <a:t><![CDATA[11. துமாவின் பாரம். சேயீரிலிருந்து என்னை நோக்கி: ஜாமக்காரனே, இரவு எவ்வளவு சென்றது? என்று கூப்பிட்டுக் கேட்க;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் ஒரு இரதத்தையும், ஜோடு ஜோடான குதிரைவீரரையும், ஜோடு ஜோடாகக் கழுதைகளின்மேலும் ஒட்டகங்களின்மேலும் ஏறிவருகிறவர்களையும் கண்டு, மிகுந்த கவனமாய்க் கவனித்துக்கொண்டே இருந்து:]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஜாமக்காரன்: விடியற்காலம் வருகிறது இராக்காலமும் வருகிறது; நீங்கள் கேட்க மனதானால் திரும்பிவந்து கேளுங்கள் என்று சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் ஒரு இரதத்தையும், ஜோடு ஜோடான குதிரைவீரரையும், ஜோடு ஜோடாகக் கழுதைகளின்மேலும் ஒட்டகங்களின்மேலும் ஏறிவருகிறவர்களையும் கண்டு, மிகுந்த கவனமாய்க் கவனித்துக்கொண்டே இருந்து:]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஜாமக்காரன்: விடியற்காலம் வருகிறது இராக்காலமும் வருகிறது; நீங்கள் கேட்க மனதானால் திரும்பிவந்து கேளுங்கள் என்று சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆண்டவரே, நான் பகல்முழுதும் என் காவலிலே நின்று, இராமுழுதும் நான் என் காவலிடத்திலே தரித்திருக்கிறேன் என்று சிங்கத்தைப்போல் சத்தமிட்டுக் கூப்பிடுகிறான்.]]></a:t>
+              <a:t><![CDATA[13. அரபியாவின் பாரம். திதானியராகிய பயணக்கூட்டங்களே, நீங்கள் அரபியாவின் காடுகளில் இராத்தங்குவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆண்டவரே, நான் பகல்முழுதும் என் காவலிலே நின்று, இராமுழுதும் நான் என் காவலிடத்திலே தரித்திருக்கிறேன் என்று சிங்கத்தைப்போல் சத்தமிட்டுக் கூப்பிடுகிறான்.]]></a:t>
+              <a:t><![CDATA[13. அரபியாவின் பாரம். திதானியராகிய பயணக்கூட்டங்களே, நீங்கள் அரபியாவின் காடுகளில் இராத்தங்குவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கேதார் புத்திரராகிய பராக்கிரம வில்வீரரின் தொகையில் மீதியானவர்கள் கொஞ்சப்பேராயிருப்பார்கள் என்றார்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதை உரைத்தார்.]]></a:t>
+              <a:t><![CDATA[14. தேமாதேசத்தின் குடிகளே, நீங்கள் தாகமாயிருக்கிறவர்களுக்குத் தண்ணீர் கொண்டுபோய், தப்பி ஓடுகிறவர்களுக்கு அப்பங்கொடுக்க எதிர்கொண்டுபோங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2691,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, ஒரு ஜோடு குதிரை பூண்ட இரதத்தின்மேல் ஏறியிருக்கிற ஒரு மனுஷன் வருகிறான்; பாபிலோன் விழுந்தது, விழுந்தது; அதின் விக்கிரகதேவர்களையெல்லாம் தரையோடே மோதி உடைத்தார் என்று பிரதியுத்தரம் சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[1. கடல் வனாந்தரத்தின் பாரம். சுழல்காற்று தென்திசையிலிருந்து எழும்பிக் கடந்துவருகிறதுபோல, பயங்கரமான தேசமாகிய வனாந்தரத்திலிருந்து அது வருகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அவர்கள், பட்டயங்களுக்கும், உருவின கட்கத்துக்கும் நாணேற்றின வில்லுக்கும், யுத்தத்தின் கொடுமைக்கும் தப்பி ஓடுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அவர்கள், பட்டயங்களுக்கும், உருவின கட்கத்துக்கும் நாணேற்றின வில்லுக்கும், யுத்தத்தின் கொடுமைக்கும் தப்பி ஓடுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஆண்டவர் என்னை நோக்கி: ஒரு கூலிக்காரனுடைய வருஷங்களுக்கொத்த ஒரே வருஷத்திலே கேதாருடைய மகிமையெல்லாம் அற்றுப்போம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஆண்டவர் என்னை நோக்கி: ஒரு கூலிக்காரனுடைய வருஷங்களுக்கொத்த ஒரே வருஷத்திலே கேதாருடைய மகிமையெல்லாம் அற்றுப்போம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. கேதார் புத்திரராகிய பராக்கிரம வில்வீரரின் தொகையில் மீதியானவர்கள் கொஞ்சப்பேராயிருப்பார்கள் என்றார்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதை உரைத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. கேதார் புத்திரராகிய பராக்கிரம வில்வீரரின் தொகையில் மீதியானவர்கள் கொஞ்சப்பேராயிருப்பார்கள் என்றார்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதை உரைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் போரடிப்பின் தானியமே, களத்தின் கோதுமையே, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தரால் நான் கேள்விப்பட்டதை உங்களுக்கு அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[2. கொடிய தரிசனம் எனக்குத் தெரிவிக்கப்பட்டது; துரோகி துரோகம்பண்ணி பாழாக்கிறவன் பாழாக்கிக்கொண்டே இருக்கிறான்; ஏலாமே எழும்பு; மேதியாவிலே முற்றிக்கைபோடு; அதினாலே உண்டான தவிப்பையெல்லாம் ஒழியப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் போரடிப்பின் தானியமே, களத்தின் கோதுமையே, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தரால் நான் கேள்விப்பட்டதை உங்களுக்கு அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[2. கொடிய தரிசனம் எனக்குத் தெரிவிக்கப்பட்டது; துரோகி துரோகம்பண்ணி பாழாக்கிறவன் பாழாக்கிக்கொண்டே இருக்கிறான்; ஏலாமே எழும்பு; மேதியாவிலே முற்றிக்கைபோடு; அதினாலே உண்டான தவிப்பையெல்லாம் ஒழியப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. துமாவின் பாரம். சேயீரிலிருந்து என்னை நோக்கி: ஜாமக்காரனே, இரவு எவ்வளவு சென்றது? என்று கூப்பிட்டுக் கேட்க;]]></a:t>
+              <a:t><![CDATA[2. கொடிய தரிசனம் எனக்குத் தெரிவிக்கப்பட்டது; துரோகி துரோகம்பண்ணி பாழாக்கிறவன் பாழாக்கிக்கொண்டே இருக்கிறான்; ஏலாமே எழும்பு; மேதியாவிலே முற்றிக்கைபோடு; அதினாலே உண்டான தவிப்பையெல்லாம் ஒழியப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. துமாவின் பாரம். சேயீரிலிருந்து என்னை நோக்கி: ஜாமக்காரனே, இரவு எவ்வளவு சென்றது? என்று கூப்பிட்டுக் கேட்க;]]></a:t>
+              <a:t><![CDATA[3. ஆகையால், என் இடுப்பு மகா வேதனையால் நிறைந்திருக்கிறது; பிள்ளைபெறுகிறவளின் வேதனைகளுக்கு ஒத்த வேதனைகள் என்னைப் பிடித்தது; கேட்டதினால் உளைவுகொண்டு, கண்டதினால் கலங்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஜாமக்காரன்: விடியற்காலம் வருகிறது இராக்காலமும் வருகிறது; நீங்கள் கேட்க மனதானால் திரும்பிவந்து கேளுங்கள் என்று சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால், என் இடுப்பு மகா வேதனையால் நிறைந்திருக்கிறது; பிள்ளைபெறுகிறவளின் வேதனைகளுக்கு ஒத்த வேதனைகள் என்னைப் பிடித்தது; கேட்டதினால் உளைவுகொண்டு, கண்டதினால் கலங்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அரபியாவின் பாரம். திதானியராகிய பயணக்கூட்டங்களே, நீங்கள் அரபியாவின் காடுகளில் இராத்தங்குவீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. என் இருதயம் திகைத்தது; திகில் என்னைத் திடுக்கிடப்பண்ணிற்று; எனக்கு இன்பந்தந்த இரவு பயங்கரமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102297" r:id="rId1"/>
+    <p:sldLayoutId id="2474596018" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +4298,98 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. સમુદ્ર નજીકના વેરાન પ્રદેશને લગતી દેવવાણી: દક્ષિણમાં વાવંટોળિયાના સુસવાટાની જેમ, રણમાંથી, ભયાનક]]></a:t>
+              <a:t><![CDATA[5. লোকরা ভাবছে সব কিছুই ভাল| তারা বলছে, “খাবার ও পান করার জন্য টেবিল প্রস্তুত কর!” ঠিক ঐ সময়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રદેશમાંથી સૈન્ય આવી રહ્યું છે.]]></a:t>
+              <a:t><![CDATA[সৈন্যরা বলছে, “রক্ষীদের নিয়োগ কর| আধিকারিকগণ উঠে পড় এবং তোমাদের বর্মকে পালিশ কর!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. મેં એક દુ:ખદાયી સંદર્શન જોયું છે; વિશ્વાસઘાતી છેતરતો જ જાય છે અને વિધ્વંસી વિનાશ કર્યે જ જાય છે.]]></a:t>
+              <a:t><![CDATA[6. আমার প্রভু আমায় বললেন, “শহরে নজরদারি চালানোর জন্য একজন মানুষ খুঁজে আনো| ঐ লোকটি যা যা দেখেছে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોઇ કહે છે, “હે એલામ, ચઢાઇ કર! ઘેરો ઘાલ; હે માદાય! હું બાબિલને આપેલા દુ:ખભર્યા નિ:સાસાનો અંત લાવીશ.”]]></a:t>
+              <a:t><![CDATA[অবশ্যই আমাকে জানাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તેમાંના રહેવાસીઓ, તરસ્યાની પાસે જળ લાવો; ભાગી આવેલાઓને સામે જઇને રોટલો આપો!]]></a:t>
+              <a:t><![CDATA[7. যদি ঐ রক্ষী অশ্বারোহী সৈন্যদের, গাধা ও উটের সারিকে এগিয়ে আসতে দেখে তাহলে খুব সন্তর্পনে ওদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તે જોઇને વેદનાથી મારા અંગો કળે છે, પ્રસૂતાની પીડા જેવી પીડા મને ઘેરી વળે છે, હું એવો બાવરો થઇ ગયો]]></a:t>
+              <a:t><![CDATA[কথাবার্তা শুনতে চেষ্টা করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું કે કશું સાંભળી શકતો નથી, એવો ભયભીત થઇ ગયો છું કે કશું જોઇ શકતો નથી.]]></a:t>
+              <a:t><![CDATA[8. তারপর একদিন, সে সতর্ক বাণী দেবে: “সিংহ!” “প্রভু, প্রতিদিন আমি পর্য়বেক্ষণ কেন্দ্র থেকে লক্ষ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. મારા મગજને ચક્કર આવે છે, હું ભયથી ધ્રૂજુ છું, જે સંધ્યાને હું ઝંખતો હતો તે જ મને ભયથી થથરાવી]]></a:t>
+              <a:t><![CDATA[রাখি| প্রতি রাতে আমি আমার পাহারা দেবার জায়গায় দাঁড়িয়ে পাহারা দিই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યો છે.]]></a:t>
+              <a:t><![CDATA[9. কিন্তু ওরা আসছে| আমি অশ্বারোহী সৈন্য এবং লোকদের সারি দেখছি|তখন এক বার্তাবাহক বলল, “বাবিলের পতন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. કારણ, એ લોકો તરવારથી, તાતી તરવારથી, ખેંચેલા ધનુષ્યથી અને ભીષણ યુદ્ધથી ભાગીને આવ્યા છે.]]></a:t>
+              <a:t><![CDATA[হয়েছে| বাবিল মাটিতে মুখ থুবড়ে পড়েছে| তার সমস্ত ভ্রান্ত দেবতার মূর্ত্তিগুলি মাটিতে আছড়ে টুকরো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જુઓ, આ મનુષ્યોની સવારી, બબ્બે સાથે ચાલનાર ઘોડેસવારો આવે છે.” તેણે ઉત્તરમાં કહ્યું, “બાબિલ પડ્યું]]></a:t>
+              <a:t><![CDATA[1. সমুদ্রের তীরবর্তী মরুভূমিসম্পর্কে দুঃখ বার্তা: মরুভূমি থেকে কিছু বিপদ আসছে| যিহূদার দক্ষিণে মরু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ત્યાં જોઉં છું તો ભાણાં પીરસાઇ ગયાં છે, જાજમ પથરાઇ ગઇ છે, “લોકો ખાય છે, પીએ છે,” ત્યાં હુકમ છૂટે]]></a:t>
+              <a:t><![CDATA[টুকরো করে ভাঙা হয়েছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. “સરદારો ઊઠો, યુદ્ધ માટે ઢાલોને તૈયાર કરો.”]]></a:t>
+              <a:t><![CDATA[10. যিশাইয় বললেন, “হে আমার লোকরা, ইস্রায়েলের ঈশ্বর, প্রভু সর্বশক্তিমানের কাছ থেকে আমি যা যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પછી યહોવા મારા દેવે મને એમ કહ્યું કે, “જા, ચોકીદાર ગોઠવી દે; અને એને કહે કે જે જુએ તેની ખબર કરે.]]></a:t>
+              <a:t><![CDATA[শুনেছিলাম তা সবই তোমাদের জানিয়েছি| খামারে শস্য মাড়াই করার মতো তোমাদেরও মাড়ানো হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પછી યહોવાએ મને એમ કહ્યું કે, “એક જ વર્ષ જે ભાડે રાખેલા મજૂરોના કામના વર્ષ પ્રમાણે ગણતરી કરેલ છે,]]></a:t>
+              <a:t><![CDATA[11. দূমা সম্পর্কে বার্তা:সেযীর (এদম) থেকে কেউ আমায় ডাকল| সে বলল, “প্রহরী রাতের আর কতটুকু বাকি? আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂરું થતાં જ કેદારની બધી જાહોજલાલીનો અંત આવશે.]]></a:t>
+              <a:t><![CDATA[কতক্ষণ এই অন্ধকার থাকবে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જો તે બબ્બેની હારમાં ઘોડેસવારોને આવતા જુએ, માણસોને ગધેડા પર અને ઊંટ પર બેસીને આવતા જુએ, તો ખૂબ]]></a:t>
+              <a:t><![CDATA[12. প্রহরী উত্তর দিল, “সকাল আসছে| কিন্তু তারপর আবার রাত আসবে| এরপরও যদি তোমার কিছু জিজ্ঞাস্য থাকে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધ્યાનથી નજર રાખે.”]]></a:t>
+              <a:t><![CDATA[তাহলে ফিরে এসো| (তখন আবার জিজ্ঞাসা) করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પછી તે ચોકીદારે સિંહની જેમ પોકાર કર્યો, “હે યહોવા મારા પ્રભુ, હું આખો દિવસ ચોકીના બુરજ પર ઊભો]]></a:t>
+              <a:t><![CDATA[13. আরব সম্বন্ধে দুঃখের বার্তা:দদান থেকে এক দল ব্যবসাযী তাদের ব্যবসার জিনিসপত্র পশুর টানা গাড়িতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહું છું, આખી રાત હું મારી જગાએ ઊભો રહી ચોકી કરુ છું.]]></a:t>
+              <a:t><![CDATA[(ক্য়ারাভান) চাপিয়ে নিয়ে আসছে| আরবের মরুভূমিতে কিছু গাছের কাছে তারা রাত কাটাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. અને કેદારના શૂરવીર ધનુર્ધારીઓમાંના થોડા જ બાકી રહેશે.” આ ઇસ્રાએલના દેવ યહોવાનાં વચન છે.]]></a:t>
+              <a:t><![CDATA[14. তারা কিছু তৃষ্ণার্ত ভ্রমণকারীদের জল পান করালো| টেমার লোকরা ঐ ভ্রমণকারীদের খাদ্যও দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7310,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે, પડ્યું છે; તેના દેવોની બધી મૂર્તિઓને તેણે ભાંગી નાખીને ભોંયભેંગી કરી છે.”]]></a:t>
+              <a:t><![CDATA[অঞ্চল নেগেভ থেকে একটি বাতাসের ঝটকার মতো এটা আসছে| এটা ভয়ঙ্কর একটা দেশ থেকে আসছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ঐসব লোক তরবারির নাগাল এড়িয়ে পালিয়ে বেড়াচ্ছে| তীরের আওতা থেকে তারা পালিয়ে বেড়াচ্ছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বিধ্বংসী যুদ্ধের হাত থেকে বাঁচতে তারা পালিয়ে যাচ্ছিল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. সদাপ্রভু আমায় বলেছিলেন যে এই সব ঘটবে| প্রভু বলেছিলেন, “এক বছরের মধ্যেই, যে ভাবে একজন ভাড়াটে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সহকারী সময় গোনে, কেদরের সমস্ত গৌরব অদৃশ্য হয়ে যাবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. সে সময় শুধু কয়েকজন তীরন্দাজ, কেদরের মহান সৈন্যরা বেঁচে থাকবে|” কারণ প্রভু, ইস্রায়েলের ঈশ্বর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বলেছেন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હે મારા ઝુડાયેલા લોકો, તમને ઝુડવામાં અને ઝાટકવામાં આવ્યા છે, પણ હવે સૈન્યોના દેવ યહોવા,]]></a:t>
+              <a:t><![CDATA[2. আমি দেখছি খুব ভয়ঙ্কর কিছু একটা ঘটবে| আমি দেখছি বিশ্বাসঘাতকরা তোমার বিরুদ্ধে| আমি দেখছি লোকরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલના દેવ પાસેથી મેં જે સાંભળ્યું છે, મેં તે જ તમને જણાવ્યું છે.]]></a:t>
+              <a:t><![CDATA[তোমার সম্পদ লুঠ করে নিচ্ছে| এলম যাও এবং ঐ লোকদের বিরুদ্ধে লড়াই করো| মাদিযা শহরের চারদিকে তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. દૂમાહને લગતી દેવવાણી. મને કોઇક આદોમથી વારંવાર પૂછી રહ્યું છે, “હે ચોકીદાર, આજે રાત્રે શું બની]]></a:t>
+              <a:t><![CDATA[সৈন্যদের মোতাযেন কর এবং ওদের হারাও| আমি শহরের সমস্ত খারাপ জিনিসকে ধ্বংস করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યું છે? હે ચોકીદાર, આજે રાત્રે શું બની રહ્યું છે?”]]></a:t>
+              <a:t><![CDATA[3. আমি ঐসব ভয়ঙ্কর জিনিস দেখেছি| এখন আমি ভীত-সন্ত্রস্ত| ভয়ের কারণে পাকস্থলীতে ব্যথা পাচ্ছি| ঐ ব্যথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ચોકીદારે કહ્યું, “સવાર થાય છે, ને રાત પણ, જો તમારે પૂછવું જ હોય તો પૂછો; પાછા આવો.”]]></a:t>
+              <a:t><![CDATA[প্রসব যন্ত্রণার মতো| যা কিছু শুনছি তাই আমাকে ভয় পাইযে দিচ্ছে| যা কিছু দেখছি তাতে আমি ভয়ে কাঁপছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. અરબસ્તાન વિષે દેવવાણી: હે દેદાનના કાફલાઓ, તમે અરબસ્તાનના ઝાંખરાઓ વચ્ચે રાત પસાર કરશો.]]></a:t>
+              <a:t><![CDATA[4. আমি উদ্বিগ্ন, আমি ভয়ে কাঁপছি| এখন আমার মনোরম সন্ধ্যা ভয়ের রাতে পর্য়বসিত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>