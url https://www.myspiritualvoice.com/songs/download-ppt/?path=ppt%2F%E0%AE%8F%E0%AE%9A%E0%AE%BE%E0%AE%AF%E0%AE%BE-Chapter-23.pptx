--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -63,50 +63,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +129,53 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +309,56 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்தின் செய்தி கேட்கப்பட்டதினால் நோய் உண்டானதுபோல தீருவின் செய்தி கேட்கப்படுவதினாலும் நோய் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[4. சீதோனே, வெட்கப்படு; நான் இனிக் கர்ப்பவேதனைப்படுகிறதும் இல்லை; பெறுகிறதும் இல்லை; இளைஞரை வளர்க்கிறதும் இல்லை; கன்னிகைகளை ஆதரிக்கிறதும் இல்லை என்று சமுத்திரக் கோட்டையான கடல்துறை சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கரைதுறைக் குடிகளே, நீங்கள் தர்ஷீஸ்மட்டும் புறப்பட்டுப்போய் அலறுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. சீதோனே, வெட்கப்படு; நான் இனிக் கர்ப்பவேதனைப்படுகிறதும் இல்லை; பெறுகிறதும் இல்லை; இளைஞரை வளர்க்கிறதும் இல்லை; கன்னிகைகளை ஆதரிக்கிறதும் இல்லை என்று சமுத்திரக் கோட்டையான கடல்துறை சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பூர்வநாட்கள்முதல் நிலைபெற்றுகளிகூர்ந்திருந்த உங்கள் பட்டணம் இதுதானா? பரதேசம்போய்ச் சஞ்சரிக்கிறதற்கு அவள் கால்களே அவளைத் தூரமாய்க் கொண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[5. எகிப்தின் செய்தி கேட்கப்பட்டதினால் நோய் உண்டானதுபோல தீருவின் செய்தி கேட்கப்படுவதினாலும் நோய் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பூர்வநாட்கள்முதல் நிலைபெற்றுகளிகூர்ந்திருந்த உங்கள் பட்டணம் இதுதானா? பரதேசம்போய்ச் சஞ்சரிக்கிறதற்கு அவள் கால்களே அவளைத் தூரமாய்க் கொண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[6. கரைதுறைக் குடிகளே, நீங்கள் தர்ஷீஸ்மட்டும் புறப்பட்டுப்போய் அலறுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கிரீடம் தரிப்பிக்கும் தீருக்கு விரோதமாக இதை யோசித்துத் தீர்மானித்தவர் யார்? அதின் வர்த்தகர் பிரபுக்களும், அதின் வியாபாரிகள் பூமியின் கனவான்களுமாமே.]]></a:t>
+              <a:t><![CDATA[7. பூர்வநாட்கள்முதல் நிலைபெற்றுகளிகூர்ந்திருந்த உங்கள் பட்டணம் இதுதானா? பரதேசம்போய்ச் சஞ்சரிக்கிறதற்கு அவள் கால்களே அவளைத் தூரமாய்க் கொண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கிரீடம் தரிப்பிக்கும் தீருக்கு விரோதமாக இதை யோசித்துத் தீர்மானித்தவர் யார்? அதின் வர்த்தகர் பிரபுக்களும், அதின் வியாபாரிகள் பூமியின் கனவான்களுமாமே.]]></a:t>
+              <a:t><![CDATA[7. பூர்வநாட்கள்முதல் நிலைபெற்றுகளிகூர்ந்திருந்த உங்கள் பட்டணம் இதுதானா? பரதேசம்போய்ச் சஞ்சரிக்கிறதற்கு அவள் கால்களே அவளைத் தூரமாய்க் கொண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சர்வ சிங்காரத்தின் மேன்மையைக் குலைக்கவும் பூமியின் கனவான்கள் யாவரையும் கனஈனப்படுத்தவும், சேனைகளின் கர்த்தரே இதை யோசித்துத் தீர்மானித்தார்.]]></a:t>
+              <a:t><![CDATA[8. கிரீடம் தரிப்பிக்கும் தீருக்கு விரோதமாக இதை யோசித்துத் தீர்மானித்தவர் யார்? அதின் வர்த்தகர் பிரபுக்களும், அதின் வியாபாரிகள் பூமியின் கனவான்களுமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சர்வ சிங்காரத்தின் மேன்மையைக் குலைக்கவும் பூமியின் கனவான்கள் யாவரையும் கனஈனப்படுத்தவும், சேனைகளின் கர்த்தரே இதை யோசித்துத் தீர்மானித்தார்.]]></a:t>
+              <a:t><![CDATA[8. கிரீடம் தரிப்பிக்கும் தீருக்கு விரோதமாக இதை யோசித்துத் தீர்மானித்தவர் யார்? அதின் வர்த்தகர் பிரபுக்களும், அதின் வியாபாரிகள் பூமியின் கனவான்களுமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தர்ஷீஸின் குமாரத்தியே, நதியைப்போல நீ உன் தேசத்தில் பாய்ந்துபோ, உனக்கு அணையில்லை.]]></a:t>
+              <a:t><![CDATA[9. சர்வ சிங்காரத்தின் மேன்மையைக் குலைக்கவும் பூமியின் கனவான்கள் யாவரையும் கனஈனப்படுத்தவும், சேனைகளின் கர்த்தரே இதை யோசித்துத் தீர்மானித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் தமது கையைச் சமுத்திரத்தின்மேல் நீட்டி, ராஜ்யங்களைக் குலுங்கப்பண்ணினார்; கானானின் அரண்களை அழிக்க அவர் அதற்கு விரோதமாய்க் கட்டளைகொடுத்து:]]></a:t>
+              <a:t><![CDATA[10. தர்ஷீஸின் குமாரத்தியே, நதியைப்போல நீ உன் தேசத்தில் பாய்ந்துபோ, உனக்கு அணையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் தமது கையைச் சமுத்திரத்தின்மேல் நீட்டி, ராஜ்யங்களைக் குலுங்கப்பண்ணினார்; கானானின் அரண்களை அழிக்க அவர் அதற்கு விரோதமாய்க் கட்டளைகொடுத்து:]]></a:t>
+              <a:t><![CDATA[10. தர்ஷீஸின் குமாரத்தியே, நதியைப்போல நீ உன் தேசத்தில் பாய்ந்துபோ, உனக்கு அணையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒடுங்குண்ட கன்னியாகிய சீதோன் குமாரத்தியே, இனிக் களிகூர்ந்துகொண்டிராய், எழுந்து கித்தீமுக்குப் புறப்பட்டுப்போ, அங்கும் உனக்கு இளைப்பாறுதல் இல்லையென்றார்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் தமது கையைச் சமுத்திரத்தின்மேல் நீட்டி, ராஜ்யங்களைக் குலுங்கப்பண்ணினார்; கானானின் அரண்களை அழிக்க அவர் அதற்கு விரோதமாய்க் கட்டளைகொடுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒடுங்குண்ட கன்னியாகிய சீதோன் குமாரத்தியே, இனிக் களிகூர்ந்துகொண்டிராய், எழுந்து கித்தீமுக்குப் புறப்பட்டுப்போ, அங்கும் உனக்கு இளைப்பாறுதல் இல்லையென்றார்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் தமது கையைச் சமுத்திரத்தின்மேல் நீட்டி, ராஜ்யங்களைக் குலுங்கப்பண்ணினார்; கானானின் அரண்களை அழிக்க அவர் அதற்கு விரோதமாய்க் கட்டளைகொடுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கல்தேயருடைய தேசத்தைப் பார்; அந்த ஜனம் முன்னிருந்ததில்லை; அசீரியன் வனாந்தரத்தாருக்காக அதை அஸ்திபாரப்படுத்தினான்; அவர்கள் அதின் கோபுரங்களை உண்டாக்கி, அதின் அரமனைகளைக் கட்டினார்கள்; அவர் அதை அழிவுக்கென்று நியமித்தார்.]]></a:t>
+              <a:t><![CDATA[12. ஒடுங்குண்ட கன்னியாகிய சீதோன் குமாரத்தியே, இனிக் களிகூர்ந்துகொண்டிராய், எழுந்து கித்தீமுக்குப் புறப்பட்டுப்போ, அங்கும் உனக்கு இளைப்பாறுதல் இல்லையென்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கல்தேயருடைய தேசத்தைப் பார்; அந்த ஜனம் முன்னிருந்ததில்லை; அசீரியன் வனாந்தரத்தாருக்காக அதை அஸ்திபாரப்படுத்தினான்; அவர்கள் அதின் கோபுரங்களை உண்டாக்கி, அதின் அரமனைகளைக் கட்டினார்கள்; அவர் அதை அழிவுக்கென்று நியமித்தார்.]]></a:t>
+              <a:t><![CDATA[12. ஒடுங்குண்ட கன்னியாகிய சீதோன் குமாரத்தியே, இனிக் களிகூர்ந்துகொண்டிராய், எழுந்து கித்தீமுக்குப் புறப்பட்டுப்போ, அங்கும் உனக்கு இளைப்பாறுதல் இல்லையென்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கல்தேயருடைய தேசத்தைப் பார்; அந்த ஜனம் முன்னிருந்ததில்லை; அசீரியன் வனாந்தரத்தாருக்காக அதை அஸ்திபாரப்படுத்தினான்; அவர்கள் அதின் கோபுரங்களை உண்டாக்கி, அதின் அரமனைகளைக் கட்டினார்கள்; அவர் அதை அழிவுக்கென்று நியமித்தார்.]]></a:t>
+              <a:t><![CDATA[12. ஒடுங்குண்ட கன்னியாகிய சீதோன் குமாரத்தியே, இனிக் களிகூர்ந்துகொண்டிராய், எழுந்து கித்தீமுக்குப் புறப்பட்டுப்போ, அங்கும் உனக்கு இளைப்பாறுதல் இல்லையென்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தர்ஷீஸ் கப்பல்களே, அலறுங்கள்; உங்கள் அரண் பாழாக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. கல்தேயருடைய தேசத்தைப் பார்; அந்த ஜனம் முன்னிருந்ததில்லை; அசீரியன் வனாந்தரத்தாருக்காக அதை அஸ்திபாரப்படுத்தினான்; அவர்கள் அதின் கோபுரங்களை உண்டாக்கி, அதின் அரமனைகளைக் கட்டினார்கள்; அவர் அதை அழிவுக்கென்று நியமித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அக்காலத்திலே தீரு, ஒரு ராஜாவுடைய நாட்களின்படி, எழுபது வருஷம் மறக்கப்பட்டிருக்கும்; எழுபது வருஷங்களின் முடிவிலே தீருவுக்குச் சம்பவிப்பது வேசியின் பாடலுக்குச் சமானமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. கல்தேயருடைய தேசத்தைப் பார்; அந்த ஜனம் முன்னிருந்ததில்லை; அசீரியன் வனாந்தரத்தாருக்காக அதை அஸ்திபாரப்படுத்தினான்; அவர்கள் அதின் கோபுரங்களை உண்டாக்கி, அதின் அரமனைகளைக் கட்டினார்கள்; அவர் அதை அழிவுக்கென்று நியமித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அக்காலத்திலே தீரு, ஒரு ராஜாவுடைய நாட்களின்படி, எழுபது வருஷம் மறக்கப்பட்டிருக்கும்; எழுபது வருஷங்களின் முடிவிலே தீருவுக்குச் சம்பவிப்பது வேசியின் பாடலுக்குச் சமானமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. கல்தேயருடைய தேசத்தைப் பார்; அந்த ஜனம் முன்னிருந்ததில்லை; அசீரியன் வனாந்தரத்தாருக்காக அதை அஸ்திபாரப்படுத்தினான்; அவர்கள் அதின் கோபுரங்களை உண்டாக்கி, அதின் அரமனைகளைக் கட்டினார்கள்; அவர் அதை அழிவுக்கென்று நியமித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மறக்கப்பட்ட வேசியே, நீ வீணையை எடுத்து நகரத்தைச் சுற்றித்திரி; நீ நினைக்கப்படும்படி அதை இனிதாக வாசித்துப் பல பாட்டுகளைப் பாடு.]]></a:t>
+              <a:t><![CDATA[13. கல்தேயருடைய தேசத்தைப் பார்; அந்த ஜனம் முன்னிருந்ததில்லை; அசீரியன் வனாந்தரத்தாருக்காக அதை அஸ்திபாரப்படுத்தினான்; அவர்கள் அதின் கோபுரங்களை உண்டாக்கி, அதின் அரமனைகளைக் கட்டினார்கள்; அவர் அதை அழிவுக்கென்று நியமித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மறக்கப்பட்ட வேசியே, நீ வீணையை எடுத்து நகரத்தைச் சுற்றித்திரி; நீ நினைக்கப்படும்படி அதை இனிதாக வாசித்துப் பல பாட்டுகளைப் பாடு.]]></a:t>
+              <a:t><![CDATA[14. தர்ஷீஸ் கப்பல்களே, அலறுங்கள்; உங்கள் அரண் பாழாக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எழுபது வருஷங்களின் முடிவிலே கர்த்தர் வந்து தீருவைச் சந்திப்பார்; அப்பொழுது அது தன் பணையத்துக்கு திரும்பிவந்து, பூமியிலுள்ள சகல ராஜ்யங்களோடும் வேசித்தனம் பண்ணும்.]]></a:t>
+              <a:t><![CDATA[15. அக்காலத்திலே தீரு, ஒரு ராஜாவுடைய நாட்களின்படி, எழுபது வருஷம் மறக்கப்பட்டிருக்கும்; எழுபது வருஷங்களின் முடிவிலே தீருவுக்குச் சம்பவிப்பது வேசியின் பாடலுக்குச் சமானமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எழுபது வருஷங்களின் முடிவிலே கர்த்தர் வந்து தீருவைச் சந்திப்பார்; அப்பொழுது அது தன் பணையத்துக்கு திரும்பிவந்து, பூமியிலுள்ள சகல ராஜ்யங்களோடும் வேசித்தனம் பண்ணும்.]]></a:t>
+              <a:t><![CDATA[15. அக்காலத்திலே தீரு, ஒரு ராஜாவுடைய நாட்களின்படி, எழுபது வருஷம் மறக்கப்பட்டிருக்கும்; எழுபது வருஷங்களின் முடிவிலே தீருவுக்குச் சம்பவிப்பது வேசியின் பாடலுக்குச் சமானமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எழுபது வருஷங்களின் முடிவிலே கர்த்தர் வந்து தீருவைச் சந்திப்பார்; அப்பொழுது அது தன் பணையத்துக்கு திரும்பிவந்து, பூமியிலுள்ள சகல ராஜ்யங்களோடும் வேசித்தனம் பண்ணும்.]]></a:t>
+              <a:t><![CDATA[16. மறக்கப்பட்ட வேசியே, நீ வீணையை எடுத்து நகரத்தைச் சுற்றித்திரி; நீ நினைக்கப்படும்படி அதை இனிதாக வாசித்துப் பல பாட்டுகளைப் பாடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதின் வியாபாரமும், அதின் பணையமும் கர்த்தருக்குப் பரிசுத்தமாக்கப்படும்; அது பொக்கிஷமாய் சேர்க்கப்படுவதும் இல்லை; பூட்டி வைக்கப்படுவதும் இல்லை; கர்த்தருடைய சமுகத்தில் வாசமாயிருக்கிறவர்கள் திருப்தியாகச் சாப்பிடவும் நல்ல வஸ்திரங்களைத் தரிக்கவும் அதின் வியாபாரம் அவர்களைச் சேரும்.]]></a:t>
+              <a:t><![CDATA[16. மறக்கப்பட்ட வேசியே, நீ வீணையை எடுத்து நகரத்தைச் சுற்றித்திரி; நீ நினைக்கப்படும்படி அதை இனிதாக வாசித்துப் பல பாட்டுகளைப் பாடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதின் வியாபாரமும், அதின் பணையமும் கர்த்தருக்குப் பரிசுத்தமாக்கப்படும்; அது பொக்கிஷமாய் சேர்க்கப்படுவதும் இல்லை; பூட்டி வைக்கப்படுவதும் இல்லை; கர்த்தருடைய சமுகத்தில் வாசமாயிருக்கிறவர்கள் திருப்தியாகச் சாப்பிடவும் நல்ல வஸ்திரங்களைத் தரிக்கவும் அதின் வியாபாரம் அவர்களைச் சேரும்.]]></a:t>
+              <a:t><![CDATA[17. எழுபது வருஷங்களின் முடிவிலே கர்த்தர் வந்து தீருவைச் சந்திப்பார்; அப்பொழுது அது தன் பணையத்துக்கு திரும்பிவந்து, பூமியிலுள்ள சகல ராஜ்யங்களோடும் வேசித்தனம் பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,50 +3470,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[17. எழுபது வருஷங்களின் முடிவிலே கர்த்தர் வந்து தீருவைச் சந்திப்பார்; அப்பொழுது அது தன் பணையத்துக்கு திரும்பிவந்து, பூமியிலுள்ள சகல ராஜ்யங்களோடும் வேசித்தனம் பண்ணும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அதின் வியாபாரமும், அதின் பணையமும் கர்த்தருக்குப் பரிசுத்தமாக்கப்படும்; அது பொக்கிஷமாய் சேர்க்கப்படுவதும் இல்லை; பூட்டி வைக்கப்படுவதும் இல்லை; கர்த்தருடைய சமுகத்தில் வாசமாயிருக்கிறவர்கள் திருப்தியாகச் சாப்பிடவும் நல்ல வஸ்திரங்களைத் தரிக்கவும் அதின் வியாபாரம் அவர்களைச் சேரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அதின் வியாபாரமும், அதின் பணையமும் கர்த்தருக்குப் பரிசுத்தமாக்கப்படும்; அது பொக்கிஷமாய் சேர்க்கப்படுவதும் இல்லை; பூட்டி வைக்கப்படுவதும் இல்லை; கர்த்தருடைய சமுகத்தில் வாசமாயிருக்கிறவர்கள் திருப்தியாகச் சாப்பிடவும் நல்ல வஸ்திரங்களைத் தரிக்கவும் அதின் வியாபாரம் அவர்களைச் சேரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[18. அதின் வியாபாரமும், அதின் பணையமும் கர்த்தருக்குப் பரிசுத்தமாக்கப்படும்; அது பொக்கிஷமாய் சேர்க்கப்படுவதும் இல்லை; பூட்டி வைக்கப்படுவதும் இல்லை; கர்த்தருடைய சமுகத்தில் வாசமாயிருக்கிறவர்கள் திருப்தியாகச் சாப்பிடவும் நல்ல வஸ்திரங்களைத் தரிக்கவும் அதின் வியாபாரம் அவர்களைச் சேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3785,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீகோர் நதியின் மிகுந்த நீர்ப்பாய்ச்சல்களால் விளையும் பயிர்வகைகளும், ஆற்றங்கரையின் அறுப்பும் அதின் வருமானமாயிருந்தது; அது ஜாதிகளின் சந்தையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. தீவுக்குடிகளே, மவுனமாயிருங்கள்; சீதோனின் வர்த்தகர் சமுத்திரத்திலே யாத்திரைபண்ணி உன்னை நிரப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சீதோனே, வெட்கப்படு; நான் இனிக் கர்ப்பவேதனைப்படுகிறதும் இல்லை; பெறுகிறதும் இல்லை; இளைஞரை வளர்க்கிறதும் இல்லை; கன்னிகைகளை ஆதரிக்கிறதும் இல்லை என்று சமுத்திரக் கோட்டையான கடல்துறை சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[3. சீகோர் நதியின் மிகுந்த நீர்ப்பாய்ச்சல்களால் விளையும் பயிர்வகைகளும், ஆற்றங்கரையின் அறுப்பும் அதின் வருமானமாயிருந்தது; அது ஜாதிகளின் சந்தையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4191,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102476" r:id="rId1"/>
+    <p:sldLayoutId id="2474599166" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,50 +4806,74 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. As at the report concerning Egypt, so shall they be sorely pained at the report of Tyre.]]></a:t>
+              <a:t><![CDATA[গর্ভ যন্ত্রণা কি তা আমি বুঝিনি| আমি কোন শিশুর জন্ম দিই নি| আমি তরুণ তরুণীদের গড়ে তুলতেও সাহায্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Pass all of you over to Tarshish; wail, all of you inhabitants of the isle.]]></a:t>
+              <a:t><![CDATA[করিনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Is this your joyous city, whose antiquity is of ancient days? her own feet shall carry her far]]></a:t>
+              <a:t><![CDATA[5. মিশর, সোর সম্বন্ধে এমন সংবাদ পাবে| এই খবর মিশরকে দারুণ শারীরিক ও মানসিক যন্ত্রণায় ফেলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[off to sojourn.]]></a:t>
+              <a:t><![CDATA[6. মালবাহী জাহাজগুলিকে তর্শীশে ফিরে আসতেই হবে| সমুদ্রের ধারে বসবাসকারী লোকদের বিলাপ করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Who has taken this counsel against Tyre, the crowning city, whose merchants are princes, whose]]></a:t>
+              <a:t><![CDATA[7. অতীতে সোর শহর আনন্দ, উত্সবে মেতেছে| প্রথম থেকেই শহরটি বড় হয়ে চলেছে| বসতি স্থাপনের জন্য শহরটির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[traffickers are the honourable of the earth?]]></a:t>
+              <a:t><![CDATA[নাগরিকরা দূর দূরান্তে ভ্রমণ করেছে| ঐ শহরে বাস করতে দূর দূরান্ত থেকে লোকরা এসেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The LORD of hosts has purposed it, to stain the pride of all glory, and to bring into contempt]]></a:t>
+              <a:t><![CDATA[8. সোর শহরে অনেক নেতা তৈরী হয়েছে| শহরের বণিকরা যেন রাজপুত্র| এখানকার যে সব লোকরা নানা জিনিসপত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the honourable of the earth.]]></a:t>
+              <a:t><![CDATA[কেনাবেচা করে তারা সব জায়গায় সম্মান পেয়েছে| সুতরাং সোরের বিরুদ্ধে কে পরিকল্পনা করেছিল?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Pass through your land as a river, O daughter of Tarshish: there is no more strength.]]></a:t>
+              <a:t><![CDATA[9. প্রভু সর্বশক্তিমানই এই পরিকল্পনার নেপথ্য কারিগর| তিনি তাদের গুরুত্বহীন করার সিদ্ধান্ত নেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He stretched out his hand over the sea, he shook the kingdoms: the LORD has given a commandment]]></a:t>
+              <a:t><![CDATA[10. তর্শীশ থেকে আসা মালবাহী জাহাজগুলি স্বদেশে ফিরে যাও| সমুদ্রটাকে ছোট নদী মনে করে পেরিযে যাও| কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The burden of Tyre. Wail, all of you ships of Tarshish; for it is laid waste, so that there is no]]></a:t>
+              <a:t><![CDATA[1. সোর সম্বন্ধে দুঃখের বার্তা: তর্শীশের জাহাজসমূহ, দুঃখ কর এবং কাঁদো! কেননা তোমাদের বন্দরটি ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against the merchant city, to destroy the strong holds thereof.]]></a:t>
+              <a:t><![CDATA[ব্যক্তিই এখন তোমায় থামাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said, You shall no more rejoice, O you oppressed virgin, daughter of Zidon: arise, pass]]></a:t>
+              <a:t><![CDATA[11. সমুদ্রের ওপরেও প্রভু তাঁর বাহু প্রসারিত করেছেন| সোরের বিরুদ্ধে যুদ্ধ করতে অন্যান্য রাজ্যগুলিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over to Chittim; there also shall you have no rest.]]></a:t>
+              <a:t><![CDATA[তিনি একত্রিত করছেন| প্রভু কনানকে তার নিরাপদ জায়গা সোরকে ধ্বংস করার আদেশ দিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Behold the land of the Chaldeans; this people was not, till the Assyrian founded it for them]]></a:t>
+              <a:t><![CDATA[12. প্রভু বলেন, “হে সীদোনের কুমারী কন্যা, তুমি ধ্বংস হবে! তোমার আনন্দ করবার আর কোন সুযোগ থাকবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that dwell in the wilderness: they set up the towers thereof, they raised up the palaces thereof;]]></a:t>
+              <a:t><![CDATA[কিন্তু সোরের লোকরা বলছে, “সাইপ্রাস আমাদের সাহায্য করবে|” কিন্তু যদি তুমি সমুদ্র পেরিযে সাইপ্রাসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he brought it to ruin.]]></a:t>
+              <a:t><![CDATA[যাও, তাহলে বিশ্রাম করার কোন জায়গা তুমি খুঁজে পাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wail, all of you ships of Tarshish: for your strength is laid waste.]]></a:t>
+              <a:t><![CDATA[13. তাই সোরের লোকরা বলছে, “বাবিলের লোকরা আমাদের সাহায্য করবে|” কিন্তু কল্দীযদের দেশের দিকে তাকাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And it shall come to pass in that day, that Tyre shall be forgotten seventy years, according to]]></a:t>
+              <a:t><![CDATA[বাবিল এখন আর দেশ নয়| অশূররা বাবিলে আক্রমণ চালিযে শহরের চারিদিকে দুর্গ তৈরী করেছে| সৈন্যরা সুন্দর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the days of one king: after the end of seventy years shall Tyre sing as an harlot.]]></a:t>
+              <a:t><![CDATA[সুন্দর বাড়িঘর থেকে সব জিনিসপত্র লুঠ করে নিয়েছে| অশূররা বাবিলকে একেবারে বন্যপ্রাণীদের থাকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Take an harp, go about the city, you harlot that have been forgotten; make sweet melody, sing]]></a:t>
+              <a:t><![CDATA[জায়গায় পরিণত করেছে| তারা বাবিলকে ধ্বংসস্তূপে পরিণত করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, no entering in: from the land of Chittim it is revealed to them.]]></a:t>
+              <a:t><![CDATA[হয়েছে| (কিত্তীম দেশ থেকে আসার পথে জাহাজটির লোকদের এই খবর জানানো হয়েছিল|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[many songs, that you may be remembered.]]></a:t>
+              <a:t><![CDATA[14. সুতরাং তর্শীশ থেকে আসা মালবাহী জাহাজগুলি দুঃখিত হও| তোমার নিরাপদ জায়গা (সোর) ধ্বংস হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it shall come to pass after the end of seventy years, that the LORD will visit Tyre, and she]]></a:t>
+              <a:t><![CDATA[15. লোকরা প্রায 70 বছর পর্য়ন্ত সোরকে ভুলে থাকবে| (এটা কোন রাজার রাজত্ব কালের সীমা|)70 বছর পর সোরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall turn to her hire, and shall commit fornication with all the kingdoms of the world upon the]]></a:t>
+              <a:t><![CDATA[অবস্থা ঠিক এই গানের মধ্যে বেশ্যার মত হবে:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[face of the earth.]]></a:t>
+              <a:t><![CDATA[16. ওহে বেশ্যা, পুরুষরা তোমায় ভুলে গেছে| তুমি বীণা নিয়ে শহর পরিক্রমায় যাও| মধুর তালে বাজাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And her merchandise and her hire shall be holiness to the LORD: it shall not be treasured nor]]></a:t>
+              <a:t><![CDATA[সুন্দর করে গান গাও| তোমার গান মাঝে মাঝে গাও| তাহলে লোকরা হয়তো তোমাকে আবার চিনতে পারবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid up; for her merchandise shall be for them that dwell before the LORD, to eat sufficiently, and]]></a:t>
+              <a:t><![CDATA[17. সত্তর বছর পর, প্রভু সোরকে স্মরণ করবেন এবং তাকে তাঁর সিদ্ধান্ত জানাবেন| সোর আবার আগের মতো ব্যবসা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for durable clothing.]]></a:t>
+              <a:t><![CDATA[শুরু করবে| সোর পৃথিবীর সমস্ত জাতির সঙ্গে বেশ্যাবৃত্তিতে প্রশ্রয দেওয়া একটি বেশ্যার মত হবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. কিন্তু সে উপার্জনের টাকাপয়সা ধরে রাখতে পারবে না| ব্যবসার লাভের টাকা প্রভুর জন্য সঞ্চিত হবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যারা প্রভুর সেবা করবে তারাই লভ্য়াংশের টাকা পাবে| সুতরাং প্রভুর দাসরা সুন্দর জামাকাপড় পরবে এবং আশ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মিটিযে খাওয়াদাওযা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Be still, all of you inhabitants of the isle; you whom the merchants of Zidon, that pass over the]]></a:t>
+              <a:t><![CDATA[2. সমুদ্রের ধারে বসবাসকারী লোকদের বিরত হওয়া ও বিষণ্ন হওয়া উচিত্‌| সোর ছিল সমুদ্র উপকুলবর্তী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sea, have replenished.]]></a:t>
+              <a:t><![CDATA[“সীদোনের বণিক|” সমুদ্র তীরবর্তী হওয়ার দরুণ এই শহরটি তার ব্যবসাযীদের জলপথে ব্যবসা করতে পাঠায় এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And by great waters the seed of Sihor, the harvest of the river, is her revenue; and she is a]]></a:t>
+              <a:t><![CDATA[ধনসম্পদ দিয়ে দেশটিকে ভরে দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[merchant of nations.]]></a:t>
+              <a:t><![CDATA[3. শস্যের সন্ধানে এখানকার লোকরা জলপথে ভ্রমণ করে| নীলনদের ধারে জন্মানো শস্য সোরের লোকরা কিনে এনে অন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Be you ashamed, O Zidon: for the sea has spoken, even the strength of the sea, saying, I travail]]></a:t>
+              <a:t><![CDATA[জাতির কাছে তা বিক্রি করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not, nor bring forth children, neither do I nourish up young men, nor bring up virgins.]]></a:t>
+              <a:t><![CDATA[4. সীদোন, তোমার ভীষণ বিষণ্ন হওয়া উচিত্‌, কারণ সমুদ্র ও সমুদ্রের দুর্গ বলছে:আমার কোন সন্তান নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>