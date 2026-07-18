--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -4756,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516079" r:id="rId1"/>
+    <p:sldLayoutId id="2473414184" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10473,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>