--- v1 (2026-07-18)
+++ v2 (2026-09-08)
@@ -73,50 +73,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +142,52 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +326,55 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேசம் தன் குடிகளின் மூலமாய் தீட்டுப்பட்டது. அவர்கள் நியாயப்பிரமாணங்களை மீறி, கட்டளையை மாறுபாடாக்கி, நித்திய உடன்படிக்கையை முறித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. The earth also is defiled under the inhabitants thereof; because they have transgressed the laws, changed the ordinance, broken the everlasting covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேசம் தன் குடிகளின் மூலமாய் தீட்டுப்பட்டது. அவர்கள் நியாயப்பிரமாணங்களை மீறி, கட்டளையை மாறுபாடாக்கி, நித்திய உடன்படிக்கையை முறித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. The earth also is defiled under the inhabitants thereof; because they have transgressed the laws, changed the ordinance, broken the everlasting covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தம் சாபம் தேசத்தை பட்சித்தது, அதின் குடிகள் தண்டிக்கப்பட்டார்கள்; தேசத்தார் தகிக்கப்பட்டார்கள். சிலர்மாத்திரம் மீந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Therefore has the curse devoured the earth, and they that dwell therein are desolate: therefore the inhabitants of the earth are burned, and few men left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தம் சாபம் தேசத்தை பட்சித்தது, அதின் குடிகள் தண்டிக்கப்பட்டார்கள்; தேசத்தார் தகிக்கப்பட்டார்கள். சிலர்மாத்திரம் மீந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Therefore has the curse devoured the earth, and they that dwell therein are desolate: therefore the inhabitants of the earth are burned, and few men left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. திராட்சரசம் துக்கங்கொண்டாடும், திராட்சச்செடி வதங்கும்; மனக்களிப்பாயிருந்தவர்கள் எல்லாரும் பெருமூச்சு விடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The new wine mourns, the vine languishes, all the merry hearted do sigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேளங்களின் சந்தோஷம் ஓயும், களிகூறுகிறவர்களின் சந்தடி ஒழியும், வீணையின் களிப்பு நின்றுபோம்.]]></a:t>
+              <a:t><![CDATA[7. The new wine mourns, the vine languishes, all the merry hearted do sigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பாடலோடே திராட்சரசம் குடியார்கள்; மதுபானம் அதைக் குடிக்கிறவர்களுக்குக் கசக்கும்.]]></a:t>
+              <a:t><![CDATA[8. The delight of timbrels ceases, the noise of them that rejoice ends, the joy of the harp ceases.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வெறுமையாய்ப்போன நகரம் தகர்ந்து, ஒருவரும் உள்ளே பிரவேசிக்கக் கூடாதபடி, வீடுகளெல்லாம் பட்டுக்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[9. They shall not drink wine with a song; strong drink shall be bitter to them that drink it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. திராட்சரசத்துக்காக வீதிகளிலே கூக்குரல் உண்டு; எல்லாச் சந்தோஷமும் மங்கி, தேசத்தின் மகிழ்ச்சி அற்றுப்போம்.]]></a:t>
+              <a:t><![CDATA[10. The city of confusion is broken down: every house is shut up, that no man may come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நகரத்தில் மீதியாயிருப்பது அழிவே; வாசல்கள் இடிக்கப்பட்டுப் பாழாய்க் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[10. The city of confusion is broken down: every house is shut up, that no man may come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, கர்த்தர் தேசத்தை வெறுமையும் பாழுமாக்கி, அதைக் கவிழ்த்து அதின் குடிகளைச் சிதறடிப்பார்.]]></a:t>
+              <a:t><![CDATA[1. Behold, the LORD makes the earth empty, and makes it waste, and turns it upside down, and scatters abroad the inhabitants thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒலிவமரத்தை உலுக்கும்போதும், திராட்சப்பழங்களை அறுத்துத் தீரும்போதும், பின்பறிப்புக்குக் கொஞ்சம் மீந்திருப்பதுபோல தேசத்துக்குள்ளும் இந்த ஜனங்களின் நடுவிலும் கொஞ்சம் மீந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. There is a crying for wine in the streets; all joy is darkened, the delight of the land is gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒலிவமரத்தை உலுக்கும்போதும், திராட்சப்பழங்களை அறுத்துத் தீரும்போதும், பின்பறிப்புக்குக் கொஞ்சம் மீந்திருப்பதுபோல தேசத்துக்குள்ளும் இந்த ஜனங்களின் நடுவிலும் கொஞ்சம் மீந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. There is a crying for wine in the streets; all joy is darkened, the delight of the land is gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் சத்தமிட்டுக் கெம்பீரிப்பார்கள்; கர்த்தருடைய மகத்துவத்தினிமித்தம் சமுத்திரத்தினின்று ஆர்ப்பரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. In the city is left desolation, and the gate is smitten with destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் சத்தமிட்டுக் கெம்பீரிப்பார்கள்; கர்த்தருடைய மகத்துவத்தினிமித்தம் சமுத்திரத்தினின்று ஆர்ப்பரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. When thus it shall be in the midst of the land among the people, there shall be as the shaking of an olive tree, and as the gleaning grapes when the vintage is done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் கர்த்தரை, வெளுக்குந்திசையிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்தைச் சமுத்திரத் தீவுகளிலும் மகிமைப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[13. When thus it shall be in the midst of the land among the people, there shall be as the shaking of an olive tree, and as the gleaning grapes when the vintage is done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் கர்த்தரை, வெளுக்குந்திசையிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்தைச் சமுத்திரத் தீவுகளிலும் மகிமைப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[14. They shall lift up their voice, they shall sing for the majesty of the LORD, they shall cry aloud from the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீதிபரனுக்கு மகிமை என்று பாடும் கீதங்களை பூமியின் கடையாந்தரத்திலிருந்து கேட்கிறோம்; நானோ, இளைத்துப்போனேன் இளைத்துப்போனேன்; எனக்கு ஐயோ! துரோகிகள் துரோகம்பண்ணுகிறார்கள்; துரோகிகள் மிகுதியாய்த் துரோகம்பண்ணுகிறார்கள் என்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. They shall lift up their voice, they shall sing for the majesty of the LORD, they shall cry aloud from the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீதிபரனுக்கு மகிமை என்று பாடும் கீதங்களை பூமியின் கடையாந்தரத்திலிருந்து கேட்கிறோம்; நானோ, இளைத்துப்போனேன் இளைத்துப்போனேன்; எனக்கு ஐயோ! துரோகிகள் துரோகம்பண்ணுகிறார்கள்; துரோகிகள் மிகுதியாய்த் துரோகம்பண்ணுகிறார்கள் என்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. Wherefore glorify all of you the LORD in the fires, even the name of the LORD God of Israel in the isles of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீதிபரனுக்கு மகிமை என்று பாடும் கீதங்களை பூமியின் கடையாந்தரத்திலிருந்து கேட்கிறோம்; நானோ, இளைத்துப்போனேன் இளைத்துப்போனேன்; எனக்கு ஐயோ! துரோகிகள் துரோகம்பண்ணுகிறார்கள்; துரோகிகள் மிகுதியாய்த் துரோகம்பண்ணுகிறார்கள் என்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. Wherefore glorify all of you the LORD in the fires, even the name of the LORD God of Israel in the isles of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேசத்துக் குடிகளே, திகிலும், படுகுழியும் கண்ணியும் உங்களுக்கு நேரிடும்.]]></a:t>
+              <a:t><![CDATA[16. From the uttermost part of the earth have we heard songs, even glory to the righteous. But I said, My leanness, my leanness, woe unto me! the treacherous dealers have dealt treacherously; yea, the treacherous dealers have dealt very treacherously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, கர்த்தர் தேசத்தை வெறுமையும் பாழுமாக்கி, அதைக் கவிழ்த்து அதின் குடிகளைச் சிதறடிப்பார்.]]></a:t>
+              <a:t><![CDATA[2. And it shall be, as with the people, so with the priest; as with the servant, so with his master; as with the maid, so with her mistress; as with the buyer, so with the seller; as with the lender, so with the borrower; as with the taker of interest, so with the giver of interest to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது, திகிலின் சத்தத்திற்கு விலகி ஓடுகிறவன் படுகுழியில் விழுவான்; படுகுழியிலிருந்து ஏறுகிறவன் கண்ணியில் அகப்படுவான்; உயர இருக்கும் மதகுகள் திறவுண்டு, பூமியின் அஸ்திபாரங்கள் குலுங்கும்,]]></a:t>
+              <a:t><![CDATA[16. From the uttermost part of the earth have we heard songs, even glory to the righteous. But I said, My leanness, my leanness, woe unto me! the treacherous dealers have dealt treacherously; yea, the treacherous dealers have dealt very treacherously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது, திகிலின் சத்தத்திற்கு விலகி ஓடுகிறவன் படுகுழியில் விழுவான்; படுகுழியிலிருந்து ஏறுகிறவன் கண்ணியில் அகப்படுவான்; உயர இருக்கும் மதகுகள் திறவுண்டு, பூமியின் அஸ்திபாரங்கள் குலுங்கும்,]]></a:t>
+              <a:t><![CDATA[16. From the uttermost part of the earth have we heard songs, even glory to the righteous. But I said, My leanness, my leanness, woe unto me! the treacherous dealers have dealt treacherously; yea, the treacherous dealers have dealt very treacherously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது, திகிலின் சத்தத்திற்கு விலகி ஓடுகிறவன் படுகுழியில் விழுவான்; படுகுழியிலிருந்து ஏறுகிறவன் கண்ணியில் அகப்படுவான்; உயர இருக்கும் மதகுகள் திறவுண்டு, பூமியின் அஸ்திபாரங்கள் குலுங்கும்,]]></a:t>
+              <a:t><![CDATA[17. Fear, and the pit, and the snare, are upon you, O inhabitant of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசம் நொறுங்கவே நொறுங்கும், தேசம் முறியவே முறியும், தேசம் அசையவே அசையும்.]]></a:t>
+              <a:t><![CDATA[18. And it shall come to pass, that he who flees from the noise of the fear shall fall into the pit; and he that comes up out of the midst of the pit shall be taken in the snare: for the windows from on high are open, and the foundations of the earth do shake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வெறித்தவனைப்போல தேசம் தள்ளாடி, ஒரு குடிலைப்போலப் பெயர்த்துப்போடப்படும்; அதின் பாதகம் அதின்மேல் பாரமாயிருக்கையால் அது விழுந்துபோம், இனி எழுந்திராது.]]></a:t>
+              <a:t><![CDATA[18. And it shall come to pass, that he who flees from the noise of the fear shall fall into the pit; and he that comes up out of the midst of the pit shall be taken in the snare: for the windows from on high are open, and the foundations of the earth do shake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வெறித்தவனைப்போல தேசம் தள்ளாடி, ஒரு குடிலைப்போலப் பெயர்த்துப்போடப்படும்; அதின் பாதகம் அதின்மேல் பாரமாயிருக்கையால் அது விழுந்துபோம், இனி எழுந்திராது.]]></a:t>
+              <a:t><![CDATA[19. The earth is utterly broken down, the earth is clean dissolved, the earth is moved exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்தில் கர்த்தர் உன்னதமான சேனையை உன்னதத்திலும், பூமியின் ராஜாக்களைப் பூமியிலும் விசாரிப்பார்.]]></a:t>
+              <a:t><![CDATA[20. The earth shall reel back and forth like a drunkard, and shall be removed like a cottage; and the transgression thereof shall be heavy upon it; and it shall fall, and not rise again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்தில் கர்த்தர் உன்னதமான சேனையை உன்னதத்திலும், பூமியின் ராஜாக்களைப் பூமியிலும் விசாரிப்பார்.]]></a:t>
+              <a:t><![CDATA[20. The earth shall reel back and forth like a drunkard, and shall be removed like a cottage; and the transgression thereof shall be heavy upon it; and it shall fall, and not rise again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் கெபியில் ஏகமாய்க் கட்டுண்டவர்களாகச் சேர்ந்து காவலில் அடைக்கப்பட்டு, அநேகநாள் சென்றபின்பு விசாரிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass in that day, that the LORD shall punish the host of the high ones that are on high, and the kings of the earth upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் கெபியில் ஏகமாய்க் கட்டுண்டவர்களாகச் சேர்ந்து காவலில் அடைக்கப்பட்டு, அநேகநாள் சென்றபின்பு விசாரிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass in that day, that the LORD shall punish the host of the high ones that are on high, and the kings of the earth upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஜனத்துக்கு எப்படியோ அப்படியே ஆசாரியனுக்கும் வேலைக்காரனுக்கு எப்படியோ அப்படியே எஜமானுக்கும், வேலைக்காரிக்கு எப்படியோ அப்படியே எஜமானிக்கும் கொண்டவனுக்கும் எப்படியோ அப்படியே விற்றவனுக்கும், கடன் கொடுத்தவனுக்கு எப்படியோ அப்படியே கடன்வாங்கினவனுக்கும், வட்டிவாங்கினவனுக்கும் எப்படியோ அப்படியே வட்டிகொடுத்தவனுக்கும், எல்லாருக்கும் சரியாக நடக்கும்.]]></a:t>
+              <a:t><![CDATA[2. And it shall be, as with the people, so with the priest; as with the servant, so with his master; as with the maid, so with her mistress; as with the buyer, so with the seller; as with the lender, so with the borrower; as with the taker of interest, so with the giver of interest to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது சேனைகளின் கர்த்தர் சீயோன் மலையிலும் எருசலேமிலும் ஆளுகைசெய்வதால், சந்திரன் கலங்கும், சூரியன் நாணமடையும்; அவருடைய மூப்பர்களுக்கு முன்பாக மகிமை உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And they shall be gathered together, as prisoners are gathered in the pit, and shall be shut up in the prison, and after many days shall they be visited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4140,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது சேனைகளின் கர்த்தர் சீயோன் மலையிலும் எருசலேமிலும் ஆளுகைசெய்வதால், சந்திரன் கலங்கும், சூரியன் நாணமடையும்; அவருடைய மூப்பர்களுக்கு முன்பாக மகிமை உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And they shall be gathered together, as prisoners are gathered in the pit, and shall be shut up in the prison, and after many days shall they be visited.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Then the moon shall be confounded, and the sun ashamed, when the LORD of hosts shall reign in mount Zion, and in Jerusalem, and before his ancients gloriously.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Then the moon shall be confounded, and the sun ashamed, when the LORD of hosts shall reign in mount Zion, and in Jerusalem, and before his ancients gloriously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஜனத்துக்கு எப்படியோ அப்படியே ஆசாரியனுக்கும் வேலைக்காரனுக்கு எப்படியோ அப்படியே எஜமானுக்கும், வேலைக்காரிக்கு எப்படியோ அப்படியே எஜமானிக்கும் கொண்டவனுக்கும் எப்படியோ அப்படியே விற்றவனுக்கும், கடன் கொடுத்தவனுக்கு எப்படியோ அப்படியே கடன்வாங்கினவனுக்கும், வட்டிவாங்கினவனுக்கும் எப்படியோ அப்படியே வட்டிகொடுத்தவனுக்கும், எல்லாருக்கும் சரியாக நடக்கும்.]]></a:t>
+              <a:t><![CDATA[2. And it shall be, as with the people, so with the priest; as with the servant, so with his master; as with the maid, so with her mistress; as with the buyer, so with the seller; as with the lender, so with the borrower; as with the taker of interest, so with the giver of interest to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஜனத்துக்கு எப்படியோ அப்படியே ஆசாரியனுக்கும் வேலைக்காரனுக்கு எப்படியோ அப்படியே எஜமானுக்கும், வேலைக்காரிக்கு எப்படியோ அப்படியே எஜமானிக்கும் கொண்டவனுக்கும் எப்படியோ அப்படியே விற்றவனுக்கும், கடன் கொடுத்தவனுக்கு எப்படியோ அப்படியே கடன்வாங்கினவனுக்கும், வட்டிவாங்கினவனுக்கும் எப்படியோ அப்படியே வட்டிகொடுத்தவனுக்கும், எல்லாருக்கும் சரியாக நடக்கும்.]]></a:t>
+              <a:t><![CDATA[2. And it shall be, as with the people, so with the priest; as with the servant, so with his master; as with the maid, so with her mistress; as with the buyer, so with the seller; as with the lender, so with the borrower; as with the taker of interest, so with the giver of interest to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேசம் முழுதும் கொள்ளையாகி முற்றிலும் வெறுமையாகும்; இது கர்த்தர் சொன்ன வார்த்தை.]]></a:t>
+              <a:t><![CDATA[3. The land shall be utterly emptied, and utterly spoiled: for the LORD has spoken this word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசம் புலம்பி வாடும்; பூமி சத்துவமற்று உலர்ந்துபோகும்; தேசத்து ஜனத்திலே உயர்ந்தவர்கள் தவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. The earth mourns and fades away, the world languishes and fades away, the haughty people of the earth do languish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசம் புலம்பி வாடும்; பூமி சத்துவமற்று உலர்ந்துபோகும்; தேசத்து ஜனத்திலே உயர்ந்தவர்கள் தவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. The earth mourns and fades away, the world languishes and fades away, the haughty people of the earth do languish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414184" r:id="rId1"/>
+    <p:sldLayoutId id="2477759273" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5306,66 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The earth also is defiled under the inhabitants thereof; because they have transgressed the laws,]]></a:t>
+              <a:t><![CDATA[5. தேசம் தன் குடிகளின் மூலமாய் தீட்டுப்பட்டது. அவர்கள் நியாயப்பிரமாணங்களை மீறி, கட்டளையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[changed the ordinance, broken the everlasting covenant.]]></a:t>
+              <a:t><![CDATA[மாறுபாடாக்கி, நித்திய உடன்படிக்கையை முறித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore has the curse devoured the earth, and they that dwell therein are desolate: therefore]]></a:t>
+              <a:t><![CDATA[6. இதினிமித்தம் சாபம் தேசத்தை பட்சித்தது, அதின் குடிகள் தண்டிக்கப்பட்டார்கள்; தேசத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the inhabitants of the earth are burned, and few men left.]]></a:t>
+              <a:t><![CDATA[தகிக்கப்பட்டார்கள். சிலர்மாத்திரம் மீந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The new wine mourns, the vine languishes, all the merry hearted do sigh.]]></a:t>
+              <a:t><![CDATA[7. திராட்சரசம் துக்கங்கொண்டாடும், திராட்சச்செடி வதங்கும்; மனக்களிப்பாயிருந்தவர்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The delight of timbrels ceases, the noise of them that rejoice ends, the joy of the harp ceases.]]></a:t>
+              <a:t><![CDATA[பெருமூச்சு விடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. They shall not drink wine with a song; strong drink shall be bitter to them that drink it.]]></a:t>
+              <a:t><![CDATA[8. மேளங்களின் சந்தோஷம் ஓயும், களிகூறுகிறவர்களின் சந்தடி ஒழியும், வீணையின் களிப்பு நின்றுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The city of confusion is broken down: every house is shut up, that no man may come in.]]></a:t>
+              <a:t><![CDATA[9. பாடலோடே திராட்சரசம் குடியார்கள்; மதுபானம் அதைக் குடிக்கிறவர்களுக்குக் கசக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. There is a crying for wine in the streets; all joy is darkened, the delight of the land is gone.]]></a:t>
+              <a:t><![CDATA[10. வெறுமையாய்ப்போன நகரம் தகர்ந்து, ஒருவரும் உள்ளே பிரவேசிக்கக் கூடாதபடி, வீடுகளெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. In the city is left desolation, and the gate is smitten with destruction.]]></a:t>
+              <a:t><![CDATA[பட்டுக்கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Behold, the LORD makes the earth empty, and makes it waste, and turns it upside down, and]]></a:t>
+              <a:t><![CDATA[1. இதோ, கர்த்தர் தேசத்தை வெறுமையும் பாழுமாக்கி, அதைக் கவிழ்த்து அதின் குடிகளைச் சிதறடிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. When thus it shall be in the midst of the land among the people, there shall be as the shaking]]></a:t>
+              <a:t><![CDATA[11. திராட்சரசத்துக்காக வீதிகளிலே கூக்குரல் உண்டு; எல்லாச் சந்தோஷமும் மங்கி, தேசத்தின் மகிழ்ச்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of an olive tree, and as the gleaning grapes when the vintage is done.]]></a:t>
+              <a:t><![CDATA[அற்றுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They shall lift up their voice, they shall sing for the majesty of the LORD, they shall cry]]></a:t>
+              <a:t><![CDATA[12. நகரத்தில் மீதியாயிருப்பது அழிவே; வாசல்கள் இடிக்கப்பட்டுப் பாழாய்க் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[aloud from the sea.]]></a:t>
+              <a:t><![CDATA[13. ஒலிவமரத்தை உலுக்கும்போதும், திராட்சப்பழங்களை அறுத்துத் தீரும்போதும், பின்பறிப்புக்குக் கொஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Wherefore glorify all of you the LORD in the fires, even the name of the LORD God of Israel in]]></a:t>
+              <a:t><![CDATA[மீந்திருப்பதுபோல தேசத்துக்குள்ளும் இந்த ஜனங்களின் நடுவிலும் கொஞ்சம் மீந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the isles of the sea.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் சத்தமிட்டுக் கெம்பீரிப்பார்கள்; கர்த்தருடைய மகத்துவத்தினிமித்தம் சமுத்திரத்தினின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. From the uttermost part of the earth have we heard songs, even glory to the righteous. But I]]></a:t>
+              <a:t><![CDATA[ஆர்ப்பரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, My leanness, my leanness, woe unto me! the treacherous dealers have dealt treacherously; yea,]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் கர்த்தரை, வெளுக்குந்திசையிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தரின் நாமத்தைச் சமுத்திரத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the treacherous dealers have dealt very treacherously.]]></a:t>
+              <a:t><![CDATA[தீவுகளிலும் மகிமைப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Fear, and the pit, and the snare, are upon you, O inhabitant of the earth.]]></a:t>
+              <a:t><![CDATA[16. நீதிபரனுக்கு மகிமை என்று பாடும் கீதங்களை பூமியின் கடையாந்தரத்திலிருந்து கேட்கிறோம்; நானோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scatters abroad the inhabitants thereof.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஜனத்துக்கு எப்படியோ அப்படியே ஆசாரியனுக்கும் வேலைக்காரனுக்கு எப்படியோ அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it shall come to pass, that he who flees from the noise of the fear shall fall into the pit;]]></a:t>
+              <a:t><![CDATA[இளைத்துப்போனேன் இளைத்துப்போனேன்; எனக்கு ஐயோ! துரோகிகள் துரோகம்பண்ணுகிறார்கள்; துரோகிகள் மிகுதியாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he that comes up out of the midst of the pit shall be taken in the snare: for the windows from]]></a:t>
+              <a:t><![CDATA[துரோகம்பண்ணுகிறார்கள் என்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on high are open, and the foundations of the earth do shake.]]></a:t>
+              <a:t><![CDATA[17. தேசத்துக் குடிகளே, திகிலும், படுகுழியும் கண்ணியும் உங்களுக்கு நேரிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The earth is utterly broken down, the earth is clean dissolved, the earth is moved exceedingly.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது, திகிலின் சத்தத்திற்கு விலகி ஓடுகிறவன் படுகுழியில் விழுவான்; படுகுழியிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The earth shall reel back and forth like a drunkard, and shall be removed like a cottage; and]]></a:t>
+              <a:t><![CDATA[ஏறுகிறவன் கண்ணியில் அகப்படுவான்; உயர இருக்கும் மதகுகள் திறவுண்டு, பூமியின் அஸ்திபாரங்கள் குலுங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the transgression thereof shall be heavy upon it; and it shall fall, and not rise again.]]></a:t>
+              <a:t><![CDATA[19. தேசம் நொறுங்கவே நொறுங்கும், தேசம் முறியவே முறியும், தேசம் அசையவே அசையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And it shall come to pass in that day, that the LORD shall punish the host of the high ones that]]></a:t>
+              <a:t><![CDATA[20. வெறித்தவனைப்போல தேசம் தள்ளாடி, ஒரு குடிலைப்போலப் பெயர்த்துப்போடப்படும்; அதின் பாதகம் அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are on high, and the kings of the earth upon the earth.]]></a:t>
+              <a:t><![CDATA[பாரமாயிருக்கையால் அது விழுந்துபோம், இனி எழுந்திராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And they shall be gathered together, as prisoners are gathered in the pit, and shall be shut up]]></a:t>
+              <a:t><![CDATA[21. அக்காலத்தில் கர்த்தர் உன்னதமான சேனையை உன்னதத்திலும், பூமியின் ராஜாக்களைப் பூமியிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the prison, and after many days shall they be visited.]]></a:t>
+              <a:t><![CDATA[விசாரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And it shall be, as with the people, so with the priest; as with the servant, so with his master;]]></a:t>
+              <a:t><![CDATA[எஜமானுக்கும், வேலைக்காரிக்கு எப்படியோ அப்படியே எஜமானிக்கும் கொண்டவனுக்கும் எப்படியோ அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Then the moon shall be confounded, and the sun ashamed, when the LORD of hosts shall reign in]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் கெபியில் ஏகமாய்க் கட்டுண்டவர்களாகச் சேர்ந்து காவலில் அடைக்கப்பட்டு, அநேகநாள் சென்றபின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9994,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mount Zion, and in Jerusalem, and before his ancients gloriously.]]></a:t>
+              <a:t><![CDATA[விசாரிக்கப்படுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அப்பொழுது சேனைகளின் கர்த்தர் சீயோன் மலையிலும் எருசலேமிலும் ஆளுகைசெய்வதால், சந்திரன் கலங்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சூரியன் நாணமடையும்; அவருடைய மூப்பர்களுக்கு முன்பாக மகிமை உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as with the maid, so with her mistress; as with the buyer, so with the seller; as with the lender,]]></a:t>
+              <a:t><![CDATA[விற்றவனுக்கும், கடன் கொடுத்தவனுக்கு எப்படியோ அப்படியே கடன்வாங்கினவனுக்கும், வட்டிவாங்கினவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so with the borrower; as with the taker of interest, so with the giver of interest to him.]]></a:t>
+              <a:t><![CDATA[எப்படியோ அப்படியே வட்டிகொடுத்தவனுக்கும், எல்லாருக்கும் சரியாக நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The land shall be utterly emptied, and utterly spoiled: for the LORD has spoken this word.]]></a:t>
+              <a:t><![CDATA[3. தேசம் முழுதும் கொள்ளையாகி முற்றிலும் வெறுமையாகும்; இது கர்த்தர் சொன்ன வார்த்தை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The earth mourns and fades away, the world languishes and fades away, the haughty people of the]]></a:t>
+              <a:t><![CDATA[4. தேசம் புலம்பி வாடும்; பூமி சத்துவமற்று உலர்ந்துபோகும்; தேசத்து ஜனத்திலே உயர்ந்தவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth do languish.]]></a:t>
+              <a:t><![CDATA[தவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>