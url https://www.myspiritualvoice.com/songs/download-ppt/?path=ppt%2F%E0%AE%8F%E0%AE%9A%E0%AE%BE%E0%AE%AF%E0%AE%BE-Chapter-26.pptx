--- v0 (2026-06-10)
+++ v1 (2026-08-02)
@@ -67,50 +67,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +137,54 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +320,57 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -523,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தாவே, உம்முடைய நியாயத்தீர்ப்புகளின் வழியிலே உமக்குக் காத்திருக்கிறோம்; உமது நாமமும் உம்மை நினைக்கும் நினைவும் எங்கள் ஆத்தும வாஞ்சையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. நீதிமானுடைய பாதை செம்மையாயிருக்கிறது; மகா நீதிபரராகிய நீர் நீதிமானுடைய பாதையைச் செம்மைப்படுத்துகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் ஆத்துமா இரவிலே உம்மை வாஞ்சிக்கிறது; எனக்குள் இருக்கிற என் ஆவியால் அதிகாலையிலும் உம்மைத் தேடுகிறேன்; உம்முடைய நியாயத்தீர்ப்புகள் பூமியிலே நடக்கும்போது பூச்சக்கரத்துக்குடிகள் நீதியைக் கற்றுக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தாவே, உம்முடைய நியாயத்தீர்ப்புகளின் வழியிலே உமக்குக் காத்திருக்கிறோம்; உமது நாமமும் உம்மை நினைக்கும் நினைவும் எங்கள் ஆத்தும வாஞ்சையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, எங்களுக்குச் சமாதானத்தைக் கட்டளையிடுவீர்; எங்கள் கிரியைகளையெல்லாம் எங்களுக்காக நடத்திவருகிறவர் நீரே.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, உமது கை ஓங்கியிருக்கிறது, அவர்கள் அதைக் காணாதிருக்கிறார்கள்; ஆனாலும் உமது ஜனத்துக்காக நீர் கொண்ட வைராக்கியத்தைக்கண்டு வெட்கப்படுவார்கள்; அக்கினி உம்முடைய சத்துருக்களைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எங்கள் தேவனாகிய கர்த்தாவே, உம்மையல்லாமல் வேறே ஆண்டவன்மார் யார்? எங்களை ஆண்டார்கள்; இனி உம்மை மாத்திரம் சார்ந்து உம்முடைய நாமத்தைப் பிரஸ்தாபப்படுத்துவோம்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாவே, எங்களுக்குச் சமாதானத்தைக் கட்டளையிடுவீர்; எங்கள் கிரியைகளையெல்லாம் எங்களுக்காக நடத்திவருகிறவர் நீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எங்கள் தேவனாகிய கர்த்தாவே, உம்மையல்லாமல் வேறே ஆண்டவன்மார் யார்? எங்களை ஆண்டார்கள்; இனி உம்மை மாத்திரம் சார்ந்து உம்முடைய நாமத்தைப் பிரஸ்தாபப்படுத்துவோம்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாவே, எங்களுக்குச் சமாதானத்தைக் கட்டளையிடுவீர்; எங்கள் கிரியைகளையெல்லாம் எங்களுக்காக நடத்திவருகிறவர் நீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் செத்தவர்கள், ஜீவிக்கமாட்டார்கள்; மாண்ட ராட்சதர் திரும்ப எழுந்திரார்கள்; நீர் அவர்களை விசாரித்துச் சங்கரித்து, அவர்கள் பேரையும் அழியப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[13. எங்கள் தேவனாகிய கர்த்தாவே, உம்மையல்லாமல் வேறே ஆண்டவன்மார் யார்? எங்களை ஆண்டார்கள்; இனி உம்மை மாத்திரம் சார்ந்து உம்முடைய நாமத்தைப் பிரஸ்தாபப்படுத்துவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் செத்தவர்கள், ஜீவிக்கமாட்டார்கள்; மாண்ட ராட்சதர் திரும்ப எழுந்திரார்கள்; நீர் அவர்களை விசாரித்துச் சங்கரித்து, அவர்கள் பேரையும் அழியப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[13. எங்கள் தேவனாகிய கர்த்தாவே, உம்மையல்லாமல் வேறே ஆண்டவன்மார் யார்? எங்களை ஆண்டார்கள்; இனி உம்மை மாத்திரம் சார்ந்து உம்முடைய நாமத்தைப் பிரஸ்தாபப்படுத்துவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த ஜாதியைப் பெருகப்பண்ணினீர்; கர்த்தாவே, இந்த ஜாதியைப் பெருகப்பண்ணினீர்; நீர் மகிமைப்பட்டீர், தேசத்தின் எல்லை எல்லாவற்றையும் நெடுந்தூரத்தில் தள்ளி வைத்தீர்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் செத்தவர்கள், ஜீவிக்கமாட்டார்கள்; மாண்ட ராட்சதர் திரும்ப எழுந்திரார்கள்; நீர் அவர்களை விசாரித்துச் சங்கரித்து, அவர்கள் பேரையும் அழியப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த ஜாதியைப் பெருகப்பண்ணினீர்; கர்த்தாவே, இந்த ஜாதியைப் பெருகப்பண்ணினீர்; நீர் மகிமைப்பட்டீர், தேசத்தின் எல்லை எல்லாவற்றையும் நெடுந்தூரத்தில் தள்ளி வைத்தீர்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் செத்தவர்கள், ஜீவிக்கமாட்டார்கள்; மாண்ட ராட்சதர் திரும்ப எழுந்திரார்கள்; நீர் அவர்களை விசாரித்துச் சங்கரித்து, அவர்கள் பேரையும் அழியப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, நெருக்கத்தில் உம்மைத்தேடினார்கள்; உம்முடைய தண்டனை அவர்கள்மேலிருக்கையில் அந்தரங்க வேண்டுதல் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் செத்தவர்கள், ஜீவிக்கமாட்டார்கள்; மாண்ட ராட்சதர் திரும்ப எழுந்திரார்கள்; நீர் அவர்களை விசாரித்துச் சங்கரித்து, அவர்கள் பேரையும் அழியப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, நெருக்கத்தில் உம்மைத்தேடினார்கள்; உம்முடைய தண்டனை அவர்கள்மேலிருக்கையில் அந்தரங்க வேண்டுதல் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இந்த ஜாதியைப் பெருகப்பண்ணினீர்; கர்த்தாவே, இந்த ஜாதியைப் பெருகப்பண்ணினீர்; நீர் மகிமைப்பட்டீர், தேசத்தின் எல்லை எல்லாவற்றையும் நெடுந்தூரத்தில் தள்ளி வைத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, பேறுகாலம் சமீபித்திருக்கையில் வேதனைப்பட்டு, தன் அம்பாயத்தில் கூப்பிடுகிற கர்ப்பவதியைப்போல, உமக்கு முன்பாக இருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, நெருக்கத்தில் உம்மைத்தேடினார்கள்; உம்முடைய தண்டனை அவர்கள்மேலிருக்கையில் அந்தரங்க வேண்டுதல் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, பேறுகாலம் சமீபித்திருக்கையில் வேதனைப்பட்டு, தன் அம்பாயத்தில் கூப்பிடுகிற கர்ப்பவதியைப்போல, உமக்கு முன்பாக இருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, நெருக்கத்தில் உம்மைத்தேடினார்கள்; உம்முடைய தண்டனை அவர்கள்மேலிருக்கையில் அந்தரங்க வேண்டுதல் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் கர்ப்பமாயிருந்து வேதனைப்பட்டு, காற்றைப் பெற்றவர்களைப்போல் இருக்கிறோம்; தேசத்தில் ஒரு ரட்சிப்பையும் செய்யமாட்டாதிருக்கிறோம்; பூச்சக்கரத்துக் குடிகள் விழுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, பேறுகாலம் சமீபித்திருக்கையில் வேதனைப்பட்டு, தன் அம்பாயத்தில் கூப்பிடுகிற கர்ப்பவதியைப்போல, உமக்கு முன்பாக இருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் கர்ப்பமாயிருந்து வேதனைப்பட்டு, காற்றைப் பெற்றவர்களைப்போல் இருக்கிறோம்; தேசத்தில் ஒரு ரட்சிப்பையும் செய்யமாட்டாதிருக்கிறோம்; பூச்சக்கரத்துக் குடிகள் விழுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, பேறுகாலம் சமீபித்திருக்கையில் வேதனைப்பட்டு, தன் அம்பாயத்தில் கூப்பிடுகிற கர்ப்பவதியைப்போல, உமக்கு முன்பாக இருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மரித்த உம்முடையவர்கள் பிரேதமான என்னுடையவர்களோடேகூட எழுந்திருப்பார்கள்; மண்ணிலே தங்கியிருக்கிறவர்களே, விழித்துக் கெம்பீரியுங்கள்; உம்முடைய பனி பூண்டுகளின்மேல் பெய்யும் பனிபோல் இருக்கும்; மரித்தோரைப் பூமி புறப்படப் பண்ணும்.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் கர்ப்பமாயிருந்து வேதனைப்பட்டு, காற்றைப் பெற்றவர்களைப்போல் இருக்கிறோம்; தேசத்தில் ஒரு ரட்சிப்பையும் செய்யமாட்டாதிருக்கிறோம்; பூச்சக்கரத்துக் குடிகள் விழுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மரித்த உம்முடையவர்கள் பிரேதமான என்னுடையவர்களோடேகூட எழுந்திருப்பார்கள்; மண்ணிலே தங்கியிருக்கிறவர்களே, விழித்துக் கெம்பீரியுங்கள்; உம்முடைய பனி பூண்டுகளின்மேல் பெய்யும் பனிபோல் இருக்கும்; மரித்தோரைப் பூமி புறப்படப் பண்ணும்.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் கர்ப்பமாயிருந்து வேதனைப்பட்டு, காற்றைப் பெற்றவர்களைப்போல் இருக்கிறோம்; தேசத்தில் ஒரு ரட்சிப்பையும் செய்யமாட்டாதிருக்கிறோம்; பூச்சக்கரத்துக் குடிகள் விழுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் ஜனமே, நீ போய் உன் அறைக்குள்ளே பிரவேசித்து, உன் கதவுகளைப் பூட்டிக்கொண்டு, சினம் கடந்துபோகுமட்டும் கொஞ்சநேரம் ஒளித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[19. மரித்த உம்முடையவர்கள் பிரேதமான என்னுடையவர்களோடேகூட எழுந்திருப்பார்கள்; மண்ணிலே தங்கியிருக்கிறவர்களே, விழித்துக் கெம்பீரியுங்கள்; உம்முடைய பனி பூண்டுகளின்மேல் பெய்யும் பனிபோல் இருக்கும்; மரித்தோரைப் பூமி புறப்படப் பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் ஜனமே, நீ போய் உன் அறைக்குள்ளே பிரவேசித்து, உன் கதவுகளைப் பூட்டிக்கொண்டு, சினம் கடந்துபோகுமட்டும் கொஞ்சநேரம் ஒளித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[19. மரித்த உம்முடையவர்கள் பிரேதமான என்னுடையவர்களோடேகூட எழுந்திருப்பார்கள்; மண்ணிலே தங்கியிருக்கிறவர்களே, விழித்துக் கெம்பீரியுங்கள்; உம்முடைய பனி பூண்டுகளின்மேல் பெய்யும் பனிபோல் இருக்கும்; மரித்தோரைப் பூமி புறப்படப் பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, பூமியினுடைய குடிகளின் அக்கிரமத்தினிமித்தம் அவர்களை விசாரிக்கும்படி கர்த்தர் தம்முடைய ஸ்தானத்திலிருந்து புறப்பட்டுவருவார்; பூமி தன் இரத்தப்பழிகளை வெளிப்படுத்தி, தன்னிடத்தில் கொலைசெய்யப்பட்டவர்களை இனி மூடாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. மரித்த உம்முடையவர்கள் பிரேதமான என்னுடையவர்களோடேகூட எழுந்திருப்பார்கள்; மண்ணிலே தங்கியிருக்கிறவர்களே, விழித்துக் கெம்பீரியுங்கள்; உம்முடைய பனி பூண்டுகளின்மேல் பெய்யும் பனிபோல் இருக்கும்; மரித்தோரைப் பூமி புறப்படப் பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3700,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, பூமியினுடைய குடிகளின் அக்கிரமத்தினிமித்தம் அவர்களை விசாரிக்கும்படி கர்த்தர் தம்முடைய ஸ்தானத்திலிருந்து புறப்பட்டுவருவார்; பூமி தன் இரத்தப்பழிகளை வெளிப்படுத்தி, தன்னிடத்தில் கொலைசெய்யப்பட்டவர்களை இனி மூடாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. மரித்த உம்முடையவர்கள் பிரேதமான என்னுடையவர்களோடேகூட எழுந்திருப்பார்கள்; மண்ணிலே தங்கியிருக்கிறவர்களே, விழித்துக் கெம்பீரியுங்கள்; உம்முடைய பனி பூண்டுகளின்மேல் பெய்யும் பனிபோல் இருக்கும்; மரித்தோரைப் பூமி புறப்படப் பண்ணும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. என் ஜனமே, நீ போய் உன் அறைக்குள்ளே பிரவேசித்து, உன் கதவுகளைப் பூட்டிக்கொண்டு, சினம் கடந்துபோகுமட்டும் கொஞ்சநேரம் ஒளித்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3794,50 +3919,377 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. சத்தியத்தைக் கைக்கொண்டுவருகிற நீதியுள்ள ஜாதி உள்ளே பிரவேசிப்பதற்காக வாசல்களைத் திறவுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. என் ஜனமே, நீ போய் உன் அறைக்குள்ளே பிரவேசித்து, உன் கதவுகளைப் பூட்டிக்கொண்டு, சினம் கடந்துபோகுமட்டும் கொஞ்சநேரம் ஒளித்துக்கொள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இதோ, பூமியினுடைய குடிகளின் அக்கிரமத்தினிமித்தம் அவர்களை விசாரிக்கும்படி கர்த்தர் தம்முடைய ஸ்தானத்திலிருந்து புறப்பட்டுவருவார்; பூமி தன் இரத்தப்பழிகளை வெளிப்படுத்தி, தன்னிடத்தில் கொலைசெய்யப்பட்டவர்களை இனி மூடாதிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இதோ, பூமியினுடைய குடிகளின் அக்கிரமத்தினிமித்தம் அவர்களை விசாரிக்கும்படி கர்த்தர் தம்முடைய ஸ்தானத்திலிருந்து புறப்பட்டுவருவார்; பூமி தன் இரத்தப்பழிகளை வெளிப்படுத்தி, தன்னிடத்தில் கொலைசெய்யப்பட்டவர்களை இனி மூடாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4417,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102473" r:id="rId1"/>
+    <p:sldLayoutId id="2474692268" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5161,86 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The way of the just is uprightness: you, most upright, do weigh the path of the just.]]></a:t>
+              <a:t><![CDATA[7. সততাই ভাল লোকের বেঁচে থাকার পথ| যা কিছু সরল ও সত্য ভাল লোকরা তাকেই অনুসরণ করে| ঈশ্বর আপনি সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Yea, in the way of your judgments, O LORD, have we waited for you; the desire of our soul is to]]></a:t>
+              <a:t><![CDATA[পথকে মসৃণ করুন যাতে সহজে তাকে মেনে চলা যায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your name, and to the remembrance of you.]]></a:t>
+              <a:t><![CDATA[8. কিন্তু প্রভু আমরা আপনার বিচারের দিকে তাকিযে রয়েছি| আমাদের আত্মাগুলি আপনাকে এবং আপনার নামকে স্মরণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. With my soul have I desired you in the night; yea, with my spirit within me will I seek you]]></a:t>
+              <a:t><![CDATA[করতে চাইছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[early: for when your judgments are in the earth, the inhabitants of the world will learn]]></a:t>
+              <a:t><![CDATA[9. আমার আত্মা আপনার সাথে রাত্রিবাস করতে চায়| আমার আত্মা প্রতিটি নতুন দিনের ভোরে আপনার সঙ্গে থাকতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness.]]></a:t>
+              <a:t><![CDATA[চায়| পৃথিবীতে আপনার বিচার যখন নেমে আসবে তখন মানুষ বেঁচে থাকার সঠিক পথ শিখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Let favour be showed to the wicked, yet will he not learn righteousness: in the land of]]></a:t>
+              <a:t><![CDATA[10. দুষ্ট লোকদের প্রতি যদি আপনি শুধু দয়া দেখান তাহলে তারা কোন কিছু ভাল করতে শিখবে না| এমনকি দুষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uprightness will he deal unjustly, and will not behold the majesty of the LORD.]]></a:t>
+              <a:t><![CDATA[লোকরা ভালো পৃথিবীতে বাস করলেও তারা খারাপ কাজ করবে| তারা কখনও প্রভুর মহত্ব দেখতে পায় না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. LORD, when your hand is lifted up, they will not see: but they shall see, and be ashamed for]]></a:t>
+              <a:t><![CDATA[11. কিন্তু প্রভু সেই সব লোকদের শাস্তি দেবার জন্য প্রস্তুত হোন| নিশ্চিত ভাবেই তারা এটা দেখতে পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their envy at the people; yea, the fire of yours enemies shall devour them.]]></a:t>
+              <a:t><![CDATA[তারা কি এটা দেখতে পাবে না? প্রভু, দুষ্টরা দেখুক যে আপনার লোকদের জন্য আপনার যে ভালবাসা তা খুব দৃঢ়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In that day shall this song be sung in the land of Judah; We have a strong city; salvation will]]></a:t>
+              <a:t><![CDATA[1. সে সময়ে যিহূদার লোকরা এই গান গাইবে:প্রভু আমাদের পরিত্রাণ দিন| আমাদের একটি শক্তিশালী দুর্ভেদ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. LORD, you will ordain peace for us: for you also have wrought all our works in us.]]></a:t>
+              <a:t><![CDATA[নিশ্চিত ভাবে তারা লজ্জিত হবে| আপনার শএুদের জন্য যে আগুন রাখা আছে তা ওদের পুড়িয়ে শেষ করে ফেলুক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. O LORD our God, other lords beside you have had dominion over us: but by you only will we make]]></a:t>
+              <a:t><![CDATA[12. প্রভু, আমরা যে সব কাজ করার চেষ্টা করেছিলাম সে সব কাজে আপনি সফল হয়েছেন| তাই আমাদের শান্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mention of your name.]]></a:t>
+              <a:t><![CDATA[দিন|ঈশ্বর তাঁর লোকদের নতুন জীবন দেবেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They are dead, they shall not live; they are deceased, they shall not rise: therefore have you]]></a:t>
+              <a:t><![CDATA[13. প্রভু আপনিই আমাদের ঈশ্বর| কিন্তু অতীতে আমরা অন্য দেবতাদের মেনে চলতাম| আমরা ছিলাম অন্য মনিবদের|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[visited and destroyed them, and made all their memory to perish.]]></a:t>
+              <a:t><![CDATA[কিন্তু এখন আমরা লোকদের শুধু আপনার নামই স্মরণ করাতে চাই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You have increased the nation, O LORD, you have increased the nation: you are glorified: you had]]></a:t>
+              <a:t><![CDATA[14. সেই সব মৃত দেবতারা বেঁচে ওঠে না| সেই সব প্রেতগণ মৃত্যু থেকে আর জেগে ওঠে না| আপনি তাদের ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[removed it far unto all the ends of the earth.]]></a:t>
+              <a:t><![CDATA[করার সিদ্ধান্ত নিয়েছিলেন| এবং তাদের সম্বন্ধে আমাদের ভাবনা উদ্রেক করবার যা কিছু তা সবই আপনি ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. LORD, in trouble have they visited you, they poured out a prayer when your chastening was upon]]></a:t>
+              <a:t><![CDATA[করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[15. হে প্রভু, এই জাতিতে আরো যোগ কর| এতে যোগ কর এবং সম্মানিত হও| দেশটির সর্বদিকের সীমা বৃদ্ধি কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Like a woman with child, that draws near the time of her delivery, is in pain, and cries out in]]></a:t>
+              <a:t><![CDATA[16. প্রভু, লোকে যখন বিপদে পড়ে, তখন আপনাকে স্মরণ করে| আপনি যখন তাদের শাস্তি দেন, তখন তারা আপনার কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God appoint for walls and bulwarks.]]></a:t>
+              <a:t><![CDATA[নগর আছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her pangs; so have we been in your sight, O LORD.]]></a:t>
+              <a:t><![CDATA[নীরব প্রার্থনা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. We have been with child, we have been in pain, we have as it were brought forth wind; we have]]></a:t>
+              <a:t><![CDATA[17. ঠিক যেমন একটি গর্ভবতী মহিলা জন্ম দিতে যাচ্ছে এবং প্রসব যন্ত্রনায় চিত্কার করে কাঁদে, তেমনি, হে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not wrought any deliverance in the earth; neither have the inhabitants of the world fallen.]]></a:t>
+              <a:t><![CDATA[প্রভু, আমরা আপনার সামনে এসেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Your dead men shall live, together with my dead body shall they arise. Awake and sing, all of]]></a:t>
+              <a:t><![CDATA[18. একই ভাবে, আমাদের যন্ত্রণা আছে এবং আমরা জন্ম দিই, কিন্তু শুধুই বাতাস| আমরা পৃথিবীর জন্য নতুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you that dwell in dust: for your dew is as the dew of herbs, and the earth shall cast out the dead.]]></a:t>
+              <a:t><![CDATA[মানুষ তৈরী করতে পারি না| আমরা দেশের জন্য মুক্তি আনতে পারি না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Come, my people, enter you into your chambers, and shut your doors about you: hide yourself as]]></a:t>
+              <a:t><![CDATA[19. কিন্তু প্রভু বলেন, “তোমাদের লোকরা মারা গিয়েছে, তবে তারা আবার বেঁচে উঠবে| আমার মানুষদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it were for a little moment, until the indignation pass over.]]></a:t>
+              <a:t><![CDATA[মৃতদেহগুলি মৃত্যু থেকে জেগে উঠবে| মৃত মানুষরা মাটিতে উঠে দাঁড়াবে এবং সুখী হবে| তোমাদের আচ্ছাদিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For, behold, the LORD comes out of his place to punish the inhabitants of the earth for their]]></a:t>
+              <a:t><![CDATA[শিশিরসমূহ নতুন দিনের আলোর মতো ঝলমল করবে| এর অর্থ এই- নতুন সময় আসছে যখন পৃথিবী মৃত মানুষদের মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9345,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquity: the earth also shall disclose her blood, and shall no more cover her slain.]]></a:t>
+              <a:t><![CDATA[নতুন প্রাণের সঞ্চার ঘটাবে|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. আমার লোকরা, তোমরা তোমাদের ঘরের ভেতরে যাও| দরজা বন্ধ কর| ক্ষণিকের জন্য লুকিয়ে ঘরে থাক| ততক্ষণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Open all of you the gates, that the righteous nation which keeps the truth may enter in.]]></a:t>
+              <a:t><![CDATA[2. ফটকগুলি খোলো| এক ন্যায়পরায়ণ জাতি প্রবেশ করবে| এরা ঈশ্বরের সুশিক্ষা মেনে চলে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পর্য়ন্ত লুকাও যতক্ষণ না ঈশ্বরের রোধ শেষ হয়|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. পৃথিবীর লোকদের কুকর্মের বিচার করতে প্রভু জেরুশালেমের মন্দির ছেড়ে চলে যাবেন| পৃথিবী নিহত লোকদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏசாயா : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[রক্ত প্রকাশিত করবে| পৃথিবী আর মৃত মানুষদের আচ্ছাদিত করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. You will keep him in perfect peace, whose mind is stayed on you: because he trusts in you.]]></a:t>
+              <a:t><![CDATA[3. প্রভু, যেসব লোকরা আপনার ওপর নির্ভর করে এবং আপনার ওপর আস্থা রাখে তাদের প্রকৃত শান্তি দিন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Trust all of you in the LORD for ever: for in the LORD JEHOVAH is everlasting strength:]]></a:t>
+              <a:t><![CDATA[4. সদা সর্বদা প্রভুকে বিশ্বাস কর| তিনি তোমাদের চিরকালের নিরাপদ আশ্রয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For he brings down them that dwell on high; the lofty city, he lays it low; he lays it low, even]]></a:t>
+              <a:t><![CDATA[5. কিন্তু প্রভু দাম্ভিক শহরকে ধ্বংস করবেন এবং তার অধিবাসীদের শাস্তি দেবেন| দাম্ভিক শহরকে তিনি মাটিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the ground; he brings it even to the dust.]]></a:t>
+              <a:t><![CDATA[ছুঁড়ে ফেলবেন| সেই শহর ধূলোয় মুখ থুবড়ে পড়বে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The foot shall tread it down, even the feet of the poor, and the steps of the needy.]]></a:t>
+              <a:t><![CDATA[6. তখন দীনহীন এবং বিনযী মানুষরা সেই ধ্বংসস্তূপের ওপর দিয়ে হেঁটে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஏசாயா : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>